--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Bernard Lasserre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0860-9913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056782799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYNOMIAL ARGMIN FOR RECOVERY AND APPROXIMATION OF MULTIVARIATE DISCONTINUOUS FUNCTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00365-026-09731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986252v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Christoffel function: Applications, connections and extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algebra, Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/naco.2024011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchy of convex relaxations for the total variation distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-025-02293-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367575v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the mean value theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mathematical Intelligencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 p. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00283-025-10471-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Christoffel function for outlier detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.2021-2037. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-024-00581-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laplace duality for integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.168 - 173. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3567851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970360v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Pell's equation for a class of multivariate orthogonal polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 23 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/tran/9200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHEBYSHEV AND EQUILIBRIUM MEASURE VS BERNSTEIN AND LEBESGUE MEASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/16739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian mixtures closest to a given measure via optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.1455-1473. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moment-SOS hierarchy: Applications and related topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Numerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.841-908. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0962492923000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Sparsity for Second-Order Moment-SOS Relaxations of the AC-OPF Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Panciatici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.5408 - 5415. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3333691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes, Gibbs and volume computation of semi-algebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.260-283. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-022-00462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947268v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting semidefinite programming approaches to options pricing: complexity and computational perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Kirschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Klerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.265-517. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429272v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pell's equation, sum-of-squares and equilibrium measures of a compact set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 361 (1), pp.935-952. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Christoffel function and its asymptotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Approximation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 295, pp.105955. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jat.2023.105955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumes of sublevel sets of nonnegative forms and complete monotonicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khazhgali Kozhasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (4), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1502458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Recovery From Incomplete Moment Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.165-187. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00365-022-09563-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sublevel Moment-SOS Hierarchy for Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (1), pp.31-66. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-021-00325-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization on the Euclidean Unit Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.1430--1445. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1433150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE CHRISTOFFEL FUNCTION AND CLASSIFICATION IN DATA ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 360, pp.919--928. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifying Global Optimality of AC-OPF Solutions via the CS-TSSOS Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.108683. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2022.108683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse version of Reznick's Positivstellensatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. A. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/moor.2022.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous polynomials and spurious local minima on the unit sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (4), pp.1105-1118. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-021-01811-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DISINTEGRATION OF THE CHRISTOFFEL FUNCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 360, pp.1071--1079. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting constant trace property in large-scale polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Anh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (4), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSSOS: A Moment-SOS hierarchy that exploits term sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.30--58. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1307871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MOMENT-SOS HIERARCHY AND THE CHRISTOFFEL-DARBOUX KERNEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.1835-1845. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-021-01713-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-algebraic approximation using Christoffel-Darboux kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillmann Weisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.391-429. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00365-021-09535-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085835v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual optimal design and the Christoffel-Darboux polynomial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-020-01680-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing rational functions: a hierarchy of approximations via pushforward measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.2285-2306. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M138541X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis from empirical moments and the Christoffel function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Putinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.243--273. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10208-020-09451-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845137v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chordal-TSSOS: a moment-SOS hierarchy that exploits term sparsity with chordal extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1323564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Sparsity for Semi-Algebraic Set Volume Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillmann Weisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.161--209. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10208-021-09508-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLE FORMULA FOR INTEGRATION OF POLYNOMIALS ON A SIMPLEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT Numerical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.523--533. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10543-020-00828-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266692v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust polynomial chance-constraints under mixture ambiguity sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillmann Weisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.409--453. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-019-01434-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivity certificates and polynomial optimization on non-compact semialgebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Anh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-021-01634-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moment approach for entropy solutions to nonlinear hyperbolic PDEs *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillmann Weisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.113-140. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2019032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONNEGATIVE FORMS WITH SUBLEVEL SETS OF MINIMAL VOLUME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khazhgali Kozhasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-020-01584-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Hausdorff boundary measure of semi-algebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.441-469. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1314392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting optimization with spectral analysis of tri-diagonal matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 190, pp.795--809. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-020-01549-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190818v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The empirical Christoffel function with applications in data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (3), pp.1439--1468. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10444-019-09673-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive Functionals and Hessenberg Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Putinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147 (3), pp.1097--1108. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/14266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse polynomial interpolation: sparse recovery, super resolution, or Prony?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Josz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (3), pp.1401-1437. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10444-019-09672-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575325v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Chebyshev Polynomials for Union of Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods and Function Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40315-019-00285-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOLUME OF SUBLEVEL SETS OF HOMOGENEOUS POLYNOMIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.372-389. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1222478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898429v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In SDP relaxations, inaccurate solvers do robust optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.2128-2145. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1225677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semidefinite Relaxations for Lebesgue and Gaussian Measures of Unions of Basic Semialgebraic Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Emin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (4), pp.1145-1509. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/moor.2018.0980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Optimal Designs for Multivariate Polynomial Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (1), pp.127-155. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AOS1683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal data fitting: a moment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.3127-3144. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1170108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse-BSOS: a bounded degree SOS hierarchy for large scale polynomial optimization with sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillmann Weisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Chuan Toh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.1--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341931v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Projection Constants of Univariate Polynomial Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Approximation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235, pp.74-91. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jat.2018.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing gaussian & exponential measures of semi-algebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.137-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bounded degree SOS hierarchy for polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toh Kim-Chuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Shouguang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.87--117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109125v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling crack discontinuities without element-partitioning in the extended finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric B Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natarajan Sukumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (11), pp.1021-1048. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of chance-constraints with strong asymptotic guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.50--55. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2017.2704295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487006v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bound-Constrained Polynomial Optimization Using Only Elementary Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Klerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3), pp.834 - 853. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/moor.2016.0829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solutions to Super Resolution on semi-algebraic domains in higher dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (1), pp. 621-630. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2016.2619368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114328v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MAX-CUT FORMULATION OF 0/1 PROGRAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (2), pp.158--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154698v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebesgue decomposition in action via semidefinite relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (5), pp.1129-1148. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10444-016-9456-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Computation of Orbital Collision Probability for Short-Term Encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (5), pp.1009-1021. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G001353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semidefinite approximations of the polynomial abscissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Son Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp. 1633-1656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONVEX OPTIMIZATION AND PARSIMONY OF L p -BALLS REPRESENTATION *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SIAM Journal on Optimization, 26 (1), pp.247--273. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140983082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053891v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONVERGENT SEMIDEFINITE PROGRAMMING RELAXATIONS FOR GLOBAL BILEVEL POLYNOMIAL OPTIMIZATION PROBLEMS *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Jeyakumar †</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.753--780. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1017922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear conic optimization for inverse optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp.1798-1825. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/14099454X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080428v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization as Motion Selection Principle in Robot Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (5), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2743132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level sets and non Gaussian integrals of positively homogeneous functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Game Theory Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.10.1142/S0219198915400010. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219198915400010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637049v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic-exponential data recovery from moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Putinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (5), pp.993-1012. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-015-9739-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank-constrained fundamental matrix estimation by polynomial global optimization versus the eight-point algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.42-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the sum of many rational functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp. 83-111. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12532-015-0089-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments and Legendre-Fourier Series for Measures Supported on Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Orthogonal Polynomials, Special Functions and Applications, 11 (077), 10 p. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3842/SIGMA.2015.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume of slices and sections of the simplex in closed form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (7), pp.1263--1269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalization of Löwner-John's ellipsoid theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152, pp.559--591. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-014-0798-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785158v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semidefinite approximations of projections and polynomial images of semialgebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp. 2143-2164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of homogeneous functions on convex and nonconvex polygons and polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric B Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sukumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.967 - 981. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-015-1213-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean squared error minimization for inverse moment problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mevissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (1), pp. 83-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approximations for the cone of copositive matrices and its dual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 144, pp.265-276. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-013-0632-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality in Robot Motion: Optimal Versus Optimized Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (9), pp.82 - 89. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2629535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating Pareto Curves using Semidefinite Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6-7), pp.432-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Polynomial Optimization over Non-compact Semi-algebraic Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaithilingam Jeyakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 163, pp.707--718. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-014-0545-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The K-moment problem for continuous linear functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 365, pp.2489--2504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borel measures with a density on a compact semi-algebraic set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv der Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, pp.361--371. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00013-013-0557-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering an homogeneous polynomial from moments of its level set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (3), pp. 673-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment Matrices, Border Bases and Real Radical Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rostalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trébuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.63-85. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2012.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian relaxation view of linear and semidefinite hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.1742--1756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (3), pp.418-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577168v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic perturbation of generalized inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Avrachenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438 (4), pp.1793-1813. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2011.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The truncated K-Moment problem for closure of open sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Blekherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 263 (11), pp. 3604-3616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Gaussian cubature formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Approximation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 164 (5), p. 572-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner approximations for polynomial matrix inequalities and robust stability regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (6), p.1456-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMIDEFINITE PROGRAMMING FOR MIN-MAX PROBLEMS AND GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Laraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1-2), pp. 305-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for semi-infinite polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), p.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;joint+marginal&amp;quot; heuristic for 0/1 programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.729--744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at nonnegativity on closed sets and polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), pp.864-885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Convex optimization without convex representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), p. 549-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495396v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the support of a measure from its marginal moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 139 (9), p. 3375-3382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lp-norms, Log-barriers and Cramer transform in Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo S. Zeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Set Valued Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (3-4), p.513-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivity and optimization for semi-algebraic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Putinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.3364--3383. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090775221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificates of convexity for basic semi-algebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (8), p. 912-916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On representations of the feasible set in convex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), p. 1-5. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-009-0153-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;joint+marginal&amp;quot; approach to parametric polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp. 1995-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GloptiPoly 3: moments, optimization and semidefinite programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lofberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Methods and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (4-5), pp. 761-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate volume and integration for basic semi-algebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Savorgnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.722-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex sets with semidefinite representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (2), pp.457-477. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-008-0222-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimal control via occupation measures and LMI-relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.1643--1666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136032v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing uniform convex approximations for convex envelopes and convex hulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Laraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convex Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.635-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical scheduling for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mercé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (2), pp.235-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Sequencing Decisions in Production Planning and Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (6), pp.779-793. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1475-3995.00388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pythagoras' theorem for areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Hiriart-Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Quadrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mathematical Monthly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 108 (6), pp.549-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification of Set-Membership Estimation in Control and Perception: Revisiting the Minimum Enclosing Ellipsoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukai Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L4DC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Oxford (UK), France. pp.1--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying Properties of Binary Neural Networks Using Sparse Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianting Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srećko Ðurašinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Learning Representations (ICLR), 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapour, Singapore. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Christoffel-Darboux Kernel for Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Polynomials with Sparsity Encoded in a Few Linear Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Mathematical Theory of Networks and Systems (MTNS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Beyreuth, Germany. pp.383-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise-Linear Motion Planning amidst Static, Moving, or Morphing Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir El Khadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Sindhwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics &amp; Automation Society, May 2021, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial superlevel set approximation of swept-volume for computing collision probability in space encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldeş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE Conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semialgebraic Representation of Monotone Deep Equilibrium Models and Applications to Certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semialgebraic Optimization for Lipschitz Constants of ReLU Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating regions of attraction of a sparse polynomial differential system *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cardozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual, Germany. pp.3266-3271, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Moment Problems with Holonomic Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Symbolic and Algebraic Computation (ISSAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pékin, China. pp.66-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume of sub-level sets of polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Control Conference (ECC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1975-1980, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8795995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MOMENT-SOS HIERARCHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Mathematicians 2018 (ICM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inverse optimal control via polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rouot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 56th Annual Conference on Decision and Control (CDC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.721-726, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8263745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting out typicality with the inverse moment matrix SOS polynomial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conference on Neural Information Processing Systems (NIPS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1606.03858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Compute the Probability of Collision for Short-term Space Encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA/AAS Astrodynamics Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States. 6p., </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2014-4366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse optimal control with polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control ( CDC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.5581-5586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment LMI approach to LTV impulsive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control ( CDC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp. 5810-5815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measures and LMI for impulsive optimal control with applications to space rendezvous problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Printemps en Traitement d'Image, Martel (France), 18-22 avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Martel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment matrices, border bases and real radical computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trébuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEGA2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Stockholm, Sweden. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment and SDP relaxation techniques for smooth approximations of problems involving nonlinear differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World IFAC Congress (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. p. 10887-10892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462301v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR ISIS, Paris (France), 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 10-11 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation globale polynomiale appliquée à la rectification projective d'images non calibrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Pattern Recognition and Artificial Intelligence (RFIA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimal control synthesis via occupation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Savorgnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffel Function based Anomaly Detection for Satellite Telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vintenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying Properties of Binary Neural Networks Using Sparse Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srećko Đurašinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianting Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;T Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse (FRANCE), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Christoffel-Darboux Kernel for Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Putinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cambridge Monographs on Applied and Computational Mathematics, 9781108937078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moment-SOS Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing Europe Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 248p., 2020, Optimization and its Applications, 978-1-78634-853-1. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and Numerical Foundations of Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. Springer International Publishing, 117, 2017, Springer Tracts in Advanced Robotics, Bruno Siciliano; Oussama Khatib, 978-3-319-51546-5. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51547-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Polynomial and Semi-Algebraic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 2015, 9781107447226. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781107447226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Optimization Modelling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cominetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Facchinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Basel, 2012, 978-3-0348-0290-1. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-0348-0291-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on Semidefinite, Conic and Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjos F. Miguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Anjos and Jean B. Lasserre. Springer, pp.968, 2011, International Series in Operations Research &amp; Management Science, 978-1-4614-0768-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and Integer Programming vs Linear Integration and Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag. , 2009, Springer Series in Operations Research and Financial Engineering, 978-0-387-09413-7. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09414-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chains and Invariant Probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésimo Hernández-Lerma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Birkhäuser Basel, 2003, 978-3-0348-9408-1. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-0348-8024-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Topics on Discrete-Time Markov Control Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésimo Hernández-Lerma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer New York, 1999, 978-1-4612-6818-5. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4612-0561-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Time Markov Control Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésimo Hernández-Lerma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer New York, 1996, 978-1-4612-6884-0. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4612-0729-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Optimization, Certificates of Positivity, and Christoffel Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michal Kočvara; Bernard Mourrain; Cordian Riener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polynomial Optimization, Moments, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments and convex optimization for analysis and control of nonlinear partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Elsevier, pp.339--366, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivity certificates in optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric and Numerical Foundations of Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, Springer, pp.113-131, 2017, Springer Tracts in Advanced Robotics, 978-3-319-51546-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian-like fixed point and variational properties of integral discriminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONNECTING MAX-ENTROPY WITH COMPUTATIONAL GEOMETRY, LP AND SDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite convergence of the Moment-SOS hierarchy under hidden convexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srećko Ðurašinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Christoffel-Darboux Kernels to Strengthen Moment-SOS Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srećko Ðurašinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank conditions for exactness of semidefinite relaxations in polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon-and von neumann-entropy regularizations of linear and semidefinite programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010676v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures Closest to a Given Measure: A Semidefinite Programming Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srecko Durasinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An infinite-dimensional Christoffel function and detection of abnormal trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least multivariate Chebyshev polynomials on diagonally determined domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Dressler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldeş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Klerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate D-optimal design and equilibrium measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688534v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moment-SOS hierarchy: Applications and related topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urysohn in action: separating semialgebraic sets by polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Naldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractable hierarchies of convex relaxations for polynomial optimization on the nonnegative orthant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Anh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Chuan Toh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Christoffel-Darboux Kernel for Online Outlier Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchy of spectral relaxations for polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Anh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CS-TSSOS: Correlative and term sparsity for large-scale polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Anh Mai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best $\ell_1$-approximation of nonnegative polynomials by sums of squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificates and relaxations for integer programming and the semi-group membership problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo S. Zeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCP: a package for polynomial optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Savorgnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Positivstellensatz which Preserves the Coupling Pattern of Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moment problem with bounded density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Optimization for Nonlinear Dynamics: Theory, Algorithms and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fantuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goluskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oberwolfach Institute. 2025, pp.1975-2032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous derivation of Coppola's formula for the computation of the probability of collision between space objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport LAAS n° 20008, LAAS-CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Probability of Collision: Problem modeling via occupation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Martire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DAJ/AR/EO-2016-6457, LAAS / CNRS; CNES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Power Series Expansion based Method to compute the Probability of Collision for Short-term Space Encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LAAS-CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Function Systems and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Putinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Stöckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oberwolfach Institute. 2013, pp.579-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Bernard Lasserre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0860-9913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">056782799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Christoffel-like function for high-dimensional support inference in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Slot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Approximation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.106309. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jat.2026.106309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYNOMIAL ARGMIN FOR RECOVERY AND APPROXIMATION OF MULTIVARIATE DISCONTINUOUS FUNCTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00365-026-09731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986252v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Christoffel function: Applications, connections and extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algebra, Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/naco.2024011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the mean value theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mathematical Intelligencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 p. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00283-025-10471-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An infinite-dimensional Christoffel function and detection of abnormal trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.663-676. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchy of convex relaxations for the total variation distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 p. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-025-02293-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367575v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Christoffel function for outlier detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.2021-2037. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-024-00581-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laplace duality for integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.168 - 173. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3567851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970360v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Pell's equation for a class of multivariate orthogonal polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 23 p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/tran/9200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHEBYSHEV AND EQUILIBRIUM MEASURE VS BERNSTEIN AND LEBESGUE MEASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/16739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian mixtures closest to a given measure via optimal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.1455-1473. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moment-SOS hierarchy: Applications and related topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Numerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.841-908. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0962492923000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Sparsity for Second-Order Moment-SOS Relaxations of the AC-OPF Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Panciatici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.5408 - 5415. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3333691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting semidefinite programming approaches to options pricing: complexity and computational perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Kirschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Klerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.265-517. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429272v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pell's equation, sum-of-squares and equilibrium measures of a compact set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 361 (1), pp.935-952. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes, Gibbs and volume computation of semi-algebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.260-283. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-022-00462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947268v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Christoffel function and its asymptotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Approximation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 295, pp.105955. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jat.2023.105955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumes of sublevel sets of nonnegative forms and complete monotonicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khazhgali Kozhasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1502458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sublevel Moment-SOS Hierarchy for Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (1), pp.31-66. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-021-00325-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization on the Euclidean Unit Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.1430--1445. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1433150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Recovery From Incomplete Moment Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.165-187. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00365-022-09563-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE CHRISTOFFEL FUNCTION AND CLASSIFICATION IN DATA ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 360, pp.919--928. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifying Global Optimality of AC-OPF Solutions via the CS-TSSOS Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.108683. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2022.108683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse version of Reznick's Positivstellensatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. A. Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/moor.2022.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous polynomials and spurious local minima on the unit sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (4), pp.1105-1118. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-021-01811-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DISINTEGRATION OF THE CHRISTOFFEL FUNCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 360, pp.1071--1079. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting constant trace property in large-scale polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Anh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (4), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSSOS: A Moment-SOS hierarchy that exploits term sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.30--58. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1307871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MOMENT-SOS HIERARCHY AND THE CHRISTOFFEL-DARBOUX KERNEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.1835-1845. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-021-01713-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-algebraic approximation using Christoffel-Darboux kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillmann Weisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.391-429. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00365-021-09535-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085835v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual optimal design and the Christoffel-Darboux polynomial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-020-01680-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing rational functions: a hierarchy of approximations via pushforward measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.2285-2306. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M138541X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis from empirical moments and the Christoffel function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Putinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.243--273. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10208-020-09451-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845137v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chordal-TSSOS: a moment-SOS hierarchy that exploits term sparsity with chordal extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1323564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Sparsity for Semi-Algebraic Set Volume Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillmann Weisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.161--209. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10208-021-09508-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLE FORMULA FOR INTEGRATION OF POLYNOMIALS ON A SIMPLEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT Numerical Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.523--533. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10543-020-00828-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266692v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust polynomial chance-constraints under mixture ambiguity sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillmann Weisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.409--453. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-019-01434-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivity certificates and polynomial optimization on non-compact semialgebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Anh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-021-01634-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONNEGATIVE FORMS WITH SUBLEVEL SETS OF MINIMAL VOLUME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khazhgali Kozhasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-020-01584-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Hausdorff boundary measure of semi-algebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.441-469. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1314392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moment approach for entropy solutions to nonlinear hyperbolic PDEs *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillmann Weisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.113-140. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2019032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting optimization with spectral analysis of tri-diagonal matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 190, pp.795--809. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-020-01549-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190818v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Chebyshev Polynomials for Union of Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods and Function Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40315-019-00285-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOLUME OF SUBLEVEL SETS OF HOMOGENEOUS POLYNOMIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.372-389. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1222478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898429v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse polynomial interpolation: sparse recovery, super resolution, or Prony?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Josz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (3), pp.1401-1437. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10444-019-09672-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575325v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The empirical Christoffel function with applications in data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (3), pp.1439--1468. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10444-019-09673-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive Functionals and Hessenberg Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Putinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 147 (3), pp.1097--1108. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/14266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In SDP relaxations, inaccurate solvers do robust optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.2128-2145. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1225677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semidefinite Relaxations for Lebesgue and Gaussian Measures of Unions of Basic Semialgebraic Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Emin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (4), pp.1145-1509. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/moor.2018.0980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Optimal Designs for Multivariate Polynomial Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (1), pp.127-155. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AOS1683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal data fitting: a moment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.3127-3144. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1170108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse-BSOS: a bounded degree SOS hierarchy for large scale polynomial optimization with sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillmann Weisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Chuan Toh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.1--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341931v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Projection Constants of Univariate Polynomial Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Approximation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235, pp.74-91. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jat.2018.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing gaussian & exponential measures of semi-algebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.137-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bounded degree SOS hierarchy for polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toh Kim-Chuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Shouguang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.87--117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109125v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling crack discontinuities without element-partitioning in the extended finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric B Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natarajan Sukumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (11), pp.1021-1048. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of chance-constraints with strong asymptotic guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.50--55. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2017.2704295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487006v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bound-Constrained Polynomial Optimization Using Only Elementary Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Klerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3), pp.834 - 853. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/moor.2016.0829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solutions to Super Resolution on semi-algebraic domains in higher dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (1), pp. 621-630. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2016.2619368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114328v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebesgue decomposition in action via semidefinite relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (5), pp.1129-1148. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10444-016-9456-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Computation of Orbital Collision Probability for Short-Term Encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (5), pp.1009-1021. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G001353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semidefinite approximations of the polynomial abscissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Son Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp. 1633-1656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MAX-CUT FORMULATION OF 0/1 PROGRAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (2), pp.158--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154698v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONVEX OPTIMIZATION AND PARSIMONY OF L p -BALLS REPRESENTATION *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SIAM Journal on Optimization, 26 (1), pp.247--273. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140983082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053891v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONVERGENT SEMIDEFINITE PROGRAMMING RELAXATIONS FOR GLOBAL BILEVEL POLYNOMIAL OPTIMIZATION PROBLEMS *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Jeyakumar †</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.753--780. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1017922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear conic optimization for inverse optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp.1798-1825. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/14099454X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080428v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic-exponential data recovery from moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Putinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (5), pp.993-1012. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-015-9739-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank-constrained fundamental matrix estimation by polynomial global optimization versus the eight-point algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.42-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the sum of many rational functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp. 83-111. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12532-015-0089-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments and Legendre-Fourier Series for Measures Supported on Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Orthogonal Polynomials, Special Functions and Applications, 11 (077), 10 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3842/SIGMA.2015.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187750v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume of slices and sections of the simplex in closed form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (7), pp.1263--1269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization as Motion Selection Principle in Robot Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (5), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2743132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level sets and non Gaussian integrals of positively homogeneous functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Game Theory Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.10.1142/S0219198915400010. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219198915400010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637049v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalization of Löwner-John's ellipsoid theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152, pp.559--591. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-014-0798-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785158v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semidefinite approximations of projections and polynomial images of semialgebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp. 2143-2164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of homogeneous functions on convex and nonconvex polygons and polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric B Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sukumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.967 - 981. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-015-1213-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approximations for the cone of copositive matrices and its dual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 144, pp.265-276. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-013-0632-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean squared error minimization for inverse moment problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mevissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (1), pp. 83-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality in Robot Motion: Optimal Versus Optimized Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (9), pp.82 - 89. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2629535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating Pareto Curves using Semidefinite Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6-7), pp.432-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Polynomial Optimization over Non-compact Semi-algebraic Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaithilingam Jeyakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 163, pp.707--718. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-014-0545-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The K-moment problem for continuous linear functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 365, pp.2489--2504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borel measures with a density on a compact semi-algebraic set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv der Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, pp.361--371. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00013-013-0557-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering an homogeneous polynomial from moments of its level set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (3), pp. 673-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment Matrices, Border Bases and Real Radical Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rostalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trébuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.63-85. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2012.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangian relaxation view of linear and semidefinite hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.1742--1756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (3), pp.418-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577168v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic perturbation of generalized inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Avrachenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 438 (4), pp.1793-1813. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2011.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The truncated K-Moment problem for closure of open sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Blekherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 263 (11), pp. 3604-3616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Gaussian cubature formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Approximation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 164 (5), p. 572-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner approximations for polynomial matrix inequalities and robust stability regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (6), p.1456-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMIDEFINITE PROGRAMMING FOR MIN-MAX PROBLEMS AND GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Laraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (1-2), pp. 305-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for semi-infinite polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), p.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;joint+marginal&amp;quot; heuristic for 0/1 programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.729--744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at nonnegativity on closed sets and polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), pp.864-885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Convex optimization without convex representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), p. 549-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495396v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the support of a measure from its marginal moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 139 (9), p. 3375-3382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lp-norms, Log-barriers and Cramer transform in Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo S. Zeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Set Valued Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (3-4), p.513-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivity and optimization for semi-algebraic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Putinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.3364--3383. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090775221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On representations of the feasible set in convex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), p. 1-5. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-009-0153-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificates of convexity for basic semi-algebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (8), p. 912-916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;joint+marginal&amp;quot; approach to parametric polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp. 1995-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GloptiPoly 3: moments, optimization and semidefinite programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lofberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Methods and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (4-5), pp. 761-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex sets with semidefinite representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (2), pp.457-477. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-008-0222-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate volume and integration for basic semi-algebraic sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Savorgnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.722-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimal control via occupation measures and LMI-relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (4), pp.1643--1666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136032v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing uniform convex approximations for convex envelopes and convex hulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Laraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convex Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.635-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical scheduling for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Mercé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (2), pp.235-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Sequencing Decisions in Production Planning and Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (6), pp.779-793. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1475-3995.00388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pythagoras' theorem for areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Hiriart-Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Quadrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mathematical Monthly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 108 (6), pp.549-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification of Set-Membership Estimation in Control and Perception: Revisiting the Minimum Enclosing Ellipsoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukai Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L4DC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Oxford (UK), France. pp.1--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the properties of the Christoffel function for anomaly detection in data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying Properties of Binary Neural Networks Using Sparse Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianting Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srećko Ðurašinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Learning Representations (ICLR), 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapour, Singapore. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Christoffel-Darboux Kernel for Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Polynomials with Sparsity Encoded in a Few Linear Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Mathematical Theory of Networks and Systems (MTNS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Beyreuth, Germany. pp.383-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise-Linear Motion Planning amidst Static, Moving, or Morphing Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir El Khadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Sindhwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics &amp; Automation Society, May 2021, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial superlevel set approximation of swept-volume for computing collision probability in space encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldeş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE Conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semialgebraic Representation of Monotone Deep Equilibrium Models and Applications to Certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semialgebraic Optimization for Lipschitz Constants of ReLU Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating regions of attraction of a sparse polynomial differential system *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cardozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual, Germany. pp.3266-3271, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Moment Problems with Holonomic Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Symbolic and Algebraic Computation (ISSAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pékin, China. pp.66-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume of sub-level sets of polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Control Conference (ECC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1975-1980, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8795995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MOMENT-SOS HIERARCHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Mathematicians 2018 (ICM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inverse optimal control via polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rouot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 56th Annual Conference on Decision and Control (CDC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.721-726, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8263745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting out typicality with the inverse moment matrix SOS polynomial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conference on Neural Information Processing Systems (NIPS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1606.03858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Compute the Probability of Collision for Short-term Space Encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA/AAS Astrodynamics Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States. 6p., </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2014-4366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse optimal control with polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control ( CDC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.5581-5586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment LMI approach to LTV impulsive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control ( CDC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp. 5810-5815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measures and LMI for impulsive optimal control with applications to space rendezvous problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Printemps en Traitement d'Image, Martel (France), 18-22 avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Martel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment matrices, border bases and real radical computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mourrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trébuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEGA2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Stockholm, Sweden. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment and SDP relaxation techniques for smooth approximations of problems involving nonlinear differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World IFAC Congress (IFAC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. p. 10887-10892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462301v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR ISIS, Paris (France), 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'optimisation globale par théorie des moments aux problèmes d'estimation issus de la vision artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'École Doctorale Systèmes (EDSYS), Toulouse (France), 10-11 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation globale polynomiale appliquée à la rectification projective d'images non calibrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Pattern Recognition and Artificial Intelligence (RFIA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optimal control synthesis via occupation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Savorgnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffel Function based Anomaly Detection for Satellite Telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vintenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying Properties of Binary Neural Networks Using Sparse Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srećko Đurašinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianting Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;T Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse (FRANCE), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Christoffel-Darboux Kernel for Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Putinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cambridge Monographs on Applied and Computational Mathematics, 9781108937078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moment-SOS Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing Europe Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 248p., 2020, Optimization and its Applications, 978-1-78634-853-1. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and Numerical Foundations of Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. Springer International Publishing, 117, 2017, Springer Tracts in Advanced Robotics, Bruno Siciliano; Oussama Khatib, 978-3-319-51546-5. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51547-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Polynomial and Semi-Algebraic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 2015, 9781107447226. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781107447226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Optimization Modelling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cominetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Facchinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Basel, 2012, 978-3-0348-0290-1. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-0348-0291-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on Semidefinite, Conic and Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjos F. Miguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Anjos and Jean B. Lasserre. Springer, pp.968, 2011, International Series in Operations Research &amp; Management Science, 978-1-4614-0768-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and Integer Programming vs Linear Integration and Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag. , 2009, Springer Series in Operations Research and Financial Engineering, 978-0-387-09413-7. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-09414-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chains and Invariant Probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésimo Hernández-Lerma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Birkhäuser Basel, 2003, 978-3-0348-9408-1. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-0348-8024-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Topics on Discrete-Time Markov Control Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésimo Hernández-Lerma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer New York, 1999, 978-1-4612-6818-5. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4612-0561-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Time Markov Control Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onésimo Hernández-Lerma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer New York, 1996, 978-1-4612-6884-0. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4612-0729-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Optimization, Certificates of Positivity, and Christoffel Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michal Kočvara; Bernard Mourrain; Cordian Riener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polynomial Optimization, Moments, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-20, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments and convex optimization for analysis and control of nonlinear partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Elsevier, pp.339--366, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivity certificates in optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric and Numerical Foundations of Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, Springer, pp.113-131, 2017, Springer Tracts in Advanced Robotics, 978-3-319-51546-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian-like fixed point and variational properties of integral discriminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite convergence of the Moment-SOS hierarchy under hidden convexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srećko Ðurašinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONNECTING MAX-ENTROPY WITH COMPUTATIONAL GEOMETRY, LP AND SDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Christoffel-Darboux Kernels to Strengthen Moment-SOS Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srećko Ðurašinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank conditions for exactness of semidefinite relaxations in polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon-and von neumann-entropy regularizations of linear and semidefinite programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010676v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures Closest to a Given Measure: A Semidefinite Programming Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srecko Durasinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least multivariate Chebyshev polynomials on diagonally determined domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Dressler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldeş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Klerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate D-optimal design and equilibrium measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688534v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moment-SOS hierarchy: Applications and related topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractable hierarchies of convex relaxations for polynomial optimization on the nonnegative orthant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Anh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Chuan Toh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urysohn in action: separating semialgebraic sets by polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Naldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging the Christoffel-Darboux Kernel for Online Outlier Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ducharlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Miloudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchy of spectral relaxations for polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Anh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CS-TSSOS: Correlative and term sparsity for large-scale polynomial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean B Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Anh Mai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best $\ell_1$-approximation of nonnegative polynomials by sums of squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificates and relaxations for integer programming and the semi-group membership problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo S. Zeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCP: a package for polynomial optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Savorgnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Positivstellensatz which Preserves the Coupling Pattern of Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moment problem with bounded density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Optimization for Nonlinear Dynamics: Theory, Algorithms and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fantuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goluskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oberwolfach Institute. 2025, pp.1975-2032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous derivation of Coppola's formula for the computation of the probability of collision between space objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport LAAS n° 20008, LAAS-CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Probability of Collision: Problem modeling via occupation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Martire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DAJ/AR/EO-2016-6457, LAAS / CNRS; CNES. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Power Series Expansion based Method to compute the Probability of Collision for Short-term Space Encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LAAS-CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Function Systems and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Charina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Putinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Stöckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oberwolfach Institute. 2013, pp.579-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E91EAE64"/>
+    <w:nsid w:val="55ABA583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-lasserre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0860-9913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056782799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03986252v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Korda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-026-09731-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04488686v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/naco.2024011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04367575v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-025-02293-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05289719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B Lasserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-025-10471-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ducharlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-024-00581-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04970360v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3567851" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04163153v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/9200" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04043186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16739" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04560365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.657" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492923000053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110742v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Panciatici" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3333691" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02947268v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tacchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Lasserre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00462-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429272v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kirschner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Klerk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.1220" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03813195v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03949201v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2023.105955" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03693810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazhgali Kozhasov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1502458" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02990825v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-022-09563-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03109978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-021-00325-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03291242v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1433150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03620965v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03351160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02477339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. A. Mai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.1284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02966390v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01811-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03624003v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.380" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03079000v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Anh Mai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555309" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02448389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1307871" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01713-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085835v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Weisser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-021-09535-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02931534v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01680-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03053386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M138541X" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845137v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Putinar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-020-09451-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02502131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1323564" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010175v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09508-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02266692v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-020-00828-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01755147v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-019-01434-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02382059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-021-01634-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01830870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02294984v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01584-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02448149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1314392" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02190818v4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01549-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09673-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14266" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575325v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Josz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09672-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062836v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foucart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40315-019-00285-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01898429v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1222478" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915976v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1225677" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543361v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Emin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2018.0980" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01483490v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Hess" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOS1683" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1170108" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341931v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Chuan Toh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01679124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2018.06.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185641v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109125v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toh Kim-Chuan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shouguang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01426656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B Chin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Sukumar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5436" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487006v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2704295" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Sun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0829" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114328v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2016.2619368" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154698v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212385v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-016-9456-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G001353" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Son Pham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053891v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140983082" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295159v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jeyakumar &#8224;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S Pham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1017922" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080428v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14099454X" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376752v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2743132" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637049v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198915400010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936719v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-015-9739-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723015v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569067v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-015-0089-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187750v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2015.077" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785158v5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-014-0798-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075343v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01426581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sukumar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1213-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725977v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mevissen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545755v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-013-0632-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376749v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2629535" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980625v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813962v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaithilingam Jeyakumar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0545-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570653v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808538v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-013-0557-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725422v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651759v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rostalski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.03.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577168v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926609v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.10.037" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613043v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Blekherman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595007v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588754v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331529v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558159v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463095v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Phan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512560v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495396v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530932v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444812v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Zeron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430192v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090775221" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356714v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-009-0153-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384400v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172442v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lofberg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297384v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Savorgnan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331665v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-008-0222-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136032v3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243009v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860414v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Merc&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hennet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520345v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-3995.00388" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04118478v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hiriart-Urruty" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Quadrat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04697144v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukai Tang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Yang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794461v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04589986v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianting Yang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sre&#263;ko &#208;ura&#353;inovi&#263;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595424v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03628891v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02971806v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Khadir" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sindhwani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561614" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03158347v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Br&#233;hard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Jolde&#351;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohie Laurens" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683445" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03265346v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940488v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02367689v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardozo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1488" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006645v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02277745v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795995" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856182v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493034v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263745" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331591v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1606.03858" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092420v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-4366" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961722v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797951v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Claeys" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633138v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056683v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282654v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462301v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056682v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056681v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420081v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262309v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521204v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grivet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vintenat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04720757v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sre&#263;ko &#272;ura&#353;inovi&#263;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03590829v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/christoffeldarboux-kernel-for-data-analysis/CFA5119ADEA8671297D89F08C21ACF98" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009026v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0252" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01590779v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51547-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095856v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107447226" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095858v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cominetti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Facchinei" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0291-8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697757v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjos F. Miguel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095868v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09414-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095863v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;simo Hern&#225;ndez-Lerma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8024-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095864v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0561-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095866v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0729-0" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04076663v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771699v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311874v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05515872v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05444859v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530832v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04913273v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Azzi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04877125v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05010676v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05289733v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Durasinovic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631100v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04727563v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Dressler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688534v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04201167v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03712510v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lazarev" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Naldi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03776853v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03562614v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149938v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02566472v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546660v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382774v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325180v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143641v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143750v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04954840v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fantuzzi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goluskin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444341v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02077552v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131384v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04954973v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charina" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim St&#246;ckler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-lasserre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0860-9913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056782799" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05598078v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B Lasserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Slot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2026.106309" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03986252v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Korda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-026-09731-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04488686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/naco.2024011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05289719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-025-10471-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631100v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.744" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04367575v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-025-02293-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ducharlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Miloudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-024-00581-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04970360v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3567851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04163153v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/9200" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04043186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/16739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04560365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.657" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492923000053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110742v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Panciatici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3333691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429272v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kirschner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Klerk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.1220" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03813195v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.465" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02947268v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tacchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Lasserre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00462-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03949201v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2023.105955" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03693810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazhgali Kozhasov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1502458" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03109978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-021-00325-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03291242v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1433150" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02990825v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-022-09563-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03620965v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.358" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03351160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108683" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02477339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. A. Mai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.1284" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02966390v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01811-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03624003v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.380" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03079000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Anh Mai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555309" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02448389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1307871" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01713-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085835v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Weisser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-021-09535-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02931534v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-020-01680-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03053386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M138541X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845137v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Putinar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-020-09451-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02502131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1323564" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010175v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09508-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02266692v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-020-00828-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01755147v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-019-01434-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02382059v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-021-01634-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02294984v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01584-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02448149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1314392" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01830870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02190818v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01549-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062836v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foucart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40315-019-00285-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01898429v4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1222478" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575325v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Josz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09672-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09673-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14266" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1225677" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543361v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Emin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2018.0980" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01483490v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Hess" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOS1683" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1170108" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341931v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Chuan Toh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01679124v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2018.06.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185641v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109125v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toh Kim-Chuan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shouguang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01426656v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B Chin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Sukumar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5436" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487006v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2704295" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698348v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Sun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0829" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114328v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2016.2619368" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212385v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-016-9456-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132149v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G001353" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Son Pham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154698v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053891v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140983082" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jeyakumar &#8224;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S Pham" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1017922" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080428v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14099454X" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936719v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-015-9739-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723015v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569067v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-015-0089-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187750v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2015.077" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2743132" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637049v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198915400010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785158v5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-014-0798-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075343v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01426581v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sukumar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1213-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545755v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-013-0632-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725977v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mevissen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2629535" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980625v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813962v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaithilingam Jeyakumar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0545-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570653v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808538v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-013-0557-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725422v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651759v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rostalski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2012.03.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742918v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577168v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.10.037" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613043v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Blekherman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595007v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588754v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331529v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558159v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463095v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Phan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512560v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495396v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530932v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444812v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Zeron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430192v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090775221" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430141v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-009-0153-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356714v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384400v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172442v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lofberg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-008-0222-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297384v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Savorgnan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136032v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243009v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860414v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Merc&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hennet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520345v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-3995.00388" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04118478v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hiriart-Urruty" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Quadrat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04697144v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukai Tang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Yang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04589986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianting Yang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sre&#263;ko &#208;ura&#353;inovi&#263;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhao" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03628891v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02971806v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Khadir" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sindhwani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561614" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03158347v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Br&#233;hard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Jolde&#351;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohie Laurens" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683445" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03265346v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940488v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02367689v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardozo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1488" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02277745v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795995" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856182v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493034v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263745" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1606.03858" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092420v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-4366" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961722v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797951v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Claeys" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633138v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056683v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282654v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462301v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056682v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056681v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420081v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262309v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521204v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grivet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vintenat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04720757v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sre&#263;ko &#272;ura&#353;inovi&#263;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03590829v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/christoffeldarboux-kernel-for-data-analysis/CFA5119ADEA8671297D89F08C21ACF98" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009026v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0252" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01590779v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51547-2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095856v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107447226" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095858v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cominetti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Facchinei" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0291-8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697757v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjos F. Miguel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095868v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09414-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095863v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On&#233;simo Hern&#225;ndez-Lerma" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8024-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095864v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0561-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02095866v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0729-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04076663v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771699v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311874v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05515872v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530832v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05444859v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04913273v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Azzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04877125v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05010676v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05289733v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Durasinovic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04727563v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Dressler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688534v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04201167v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03776853v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03712510v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lazarev" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Naldi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03562614v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149938v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02566472v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546660v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382774v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325180v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143641v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143750v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04954840v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fantuzzi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goluskin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444341v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02077552v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martire" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131384v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04954973v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charina" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim St&#246;ckler" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>