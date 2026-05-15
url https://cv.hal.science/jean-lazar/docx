--- v0 (2026-03-09)
+++ v1 (2026-05-15)
@@ -66,2016 +66,2133 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology: a remote sensor of pollen transport mechanisms – implications for understanding entomophily and aneomophily in tropical plants</w:t>
+                <w:t xml:space="preserve">Dimorphic Pollen of Heterostylous Waltheria indica Identified in Honey Bee Pollen Loads: Implications for Pollination Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazar J</w:t>
+                <w:t xml:space="preserve">J. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasad S</w:t>
+                <w:t xml:space="preserve">S. Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navya R</w:t>
+                <w:t xml:space="preserve">P. Uma Maheswari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Simone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anupama K</w:t>
+                <w:t xml:space="preserve">K. Anupama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eastern Ghats Symposium 2025</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Journal of Palaeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/29790867261439596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446775v1</w:t>
+                <w:t xml:space="preserve">hal-05621422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen dispersion and deposition: understanding fundamental issues in tropical environment using the foraging patterns of the Asiatic honey bee Apis cerana in an eco-restoration near Puducherry, South India</w:t>
+                <w:t xml:space="preserve">Diversity matters: Diet of Apis cerana in southeast India includes one consistently occurring and several seasonally available floral sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lipi Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vadivelu Kumaresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conference on Values Embedded in Burial Archaeological Context and Integrated Microscopy approaches in Archaeolog</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01916122.2023.2255990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130663v1</w:t>
+                <w:t xml:space="preserve">hal-04236903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollinators in tropical ecosystems of Southern India with emphasis on the native pollinators Apis cerana indica and Tetragonula iridipennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyanaar Indhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indian Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55446/IJE.2021.369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of the Late Holocene climate and environmental history from North Bolgoda Lake, Sri Lanka, using lipid biomarkers and pollen records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasun Gayantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyanto Routh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.514-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02572014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-botanical investigations at Woranso-Mille and Hadar for paleovegetation inferences at 3-4 Ma: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subrata Majumder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orukaimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kokilavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Paleontology &amp; Prehistory in Lucy’s Steps, Ethiopian celebrations of the 50th year following Lucy's discovery in 1967 EC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ethiopian Heritage Authority, May 2025, Addis Abeba, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light microscopic studies of some pollen morphotypes of the upper montane Nilgiri flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Advanced Institute for Wildlife Conservation Annual Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Advanced Institute for Wildlife Conservation (Research, Training &amp; Education), Tamil Nadu Forest Department, Vandalur, Chennai. © 2025, AIWC, Tamil Nadu Forest Department., Feb 2025, Vandalur, India. pp.214-229</w:t>
+              <w:t xml:space="preserve">Proceedings of 4th Annual Research Conference held at Vandalur, Chennai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Advanced Institute for Wildlife Conservation, Tamil Nadu Forest Department, Feb 2025, Vandalur, Chennai, Tamil Nadu, India. pp.214-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461162v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light microscopic studies of some pollen morphotypes of the upper montane Nilgiri flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 4th Annual Research Conference held at Vandalur, Chennai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Advanced Institute for Wildlife Conservation, Tamil Nadu Forest Department, Feb 2025, Vandalur, Chennai, Tamil Nadu, India. pp.214-230</w:t>
+              <w:t xml:space="preserve">4th Advanced Institute for Wildlife Conservation Annual Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Advanced Institute for Wildlife Conservation (Research, Training &amp; Education), Tamil Nadu Forest Department, Vandalur, Chennai. © 2025, AIWC, Tamil Nadu Forest Department., Feb 2025, Vandalur, India. pp.214-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271766v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a combined strategy involving surface soil and pollen from honey bees to understand reproductive strategies of plants and to infer plant-pollinator interactions in Southern India</w:t>
+                <w:t xml:space="preserve">Foraging preferences and dietary choices of Apis cerana: A microscopic and field based study to understand the plant-pollinator interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kumaresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Seminar 65 years of the Palynology lab, Department of Ecology, French Institute of Pondicherry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">International conference on Asian Pollinator Conservation 2024 (ICAPC-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Zoology, Avinashlingam Institute for Home Science and Higher Education for Women, Mar 2024, Coimbatore, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902539v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-inferred baselines for conservation strategies using contrasting landscapes in the past</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a combined strategy involving surface soil and pollen from honey bees to understand reproductive strategies of plants and to infer plant-pollinator interactions in Southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited presentation at the Special Symposium ‘Learning from the past to inform landscape management for conservation’ during the first Indian Wildlife Ecology Conference 2024, (IWEC `24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Centre for Biological Sciences (NCBS), Jun 2024, Bangalore, India. pp.49-50</w:t>
+              <w:t xml:space="preserve">Online Seminar 65 years of the Palynology lab, Department of Ecology, French Institute of Pondicherry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966776v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging preferences and dietary choices of Apis cerana: A microscopic and field based study to understand the plant-pollinator interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollen-inferred baselines for conservation strategies using contrasting landscapes in the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramya Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Asian Pollinator Conservation 2024 (ICAPC-2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Zoology, Avinashlingam Institute for Home Science and Higher Education for Women, Mar 2024, Coimbatore, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">Invited presentation at the Special Symposium ‘Learning from the past to inform landscape management for conservation’ during the first Indian Wildlife Ecology Conference 2024, (IWEC `24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Centre for Biological Sciences (NCBS), Jun 2024, Bangalore, India. pp.49-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967216v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen based reconstruction of vegetation dynamics in the urban fabric of an ancient lost capital, Angkor Thom, Cambodia - Oral Presentation at Session 186</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIth International Union for Quaternary Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union for Quaternary Research, Sapienza University of Rome, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hands-on training cum demonstrations of field and laboratory procedures for phytolith extractions from archeological and plant materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rathnasiri Premathilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orukaimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navya Reghu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA-HaBCom (International Union for Quaternary Research – Humans and the Biosphere Commission) workshop-cum-training programme entitled 'Palaeoanthropological Perspectives on Plant Communities in South Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sharma Centre for Heritage Education and the French Institute of Pondicherry, Oct 2014, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palynology: a remote sensor of pollen transport mechanisms – implications for understanding entomophily and aneomophily in tropical plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazar J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navya R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eastern Ghats Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tirupati, Andhra Pradesh, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollen dispersion and deposition: understanding fundamental issues in tropical environment using the foraging patterns of the Asiatic honey bee Apis cerana in an eco-restoration near Puducherry, South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipi Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conference on Values Embedded in Burial Archaeological Context and Integrated Microscopy approaches in Archaeolog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bauddhaloka Mawatha, Colombo, Sri Lanka</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging Preferences of the Honey Bee Apis cerana Fabr. in the Puducherry region, India using Corbicular Pollen: insights from Microscopic and field observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paleontology. Pondicherry University, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04959934v1</w:t>
-              </w:r>
-[...415 lines deleted...]
-                <w:t xml:space="preserve">halshs-02572014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Bees and Pollination in the Puducherry Bioregion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammel Sharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, xiii, 55 p., 2022, Science &amp; Society 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putuccēri Uyirccūḻal Pakutiyil Nāṭṭuttēṉīkkaḷum Makarantac Cērkkaiyum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammel Sharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasan Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, xiii, 68 p., 2022, Science &amp; Society 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2222,51 +2339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazar J" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya R" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Simone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama K" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipi Das" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Patel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Majumder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orukaimani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokilavani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461162v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prasad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramya Bala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Simone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kumaresan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathnasiri Premathilake" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya Reghu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadivelu Kumaresan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2023.2255990" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyanaar Indhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55446/IJE.2021.369" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun Gayantha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyanto Routh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3196" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammel Sharon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uma Maheswari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anupama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/29790867261439596" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipi Das" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadivelu Kumaresan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2023.2255990" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyanaar Indhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55446/IJE.2021.369" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun Gayantha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyanto Routh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3196" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Majumder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orukaimani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokilavani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prasad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kumaresan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramya Bala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Simone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathnasiri Premathilake" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya Reghu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazar J" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad S" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya R" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Simone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Patel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammel Sharon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>