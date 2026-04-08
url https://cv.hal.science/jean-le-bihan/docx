--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1168,165 +1168,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01689401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits croisés de deux fonctionnaires d'exception</w:t>
+                <w:t xml:space="preserve">Fonctionnaires intermédiaires en Ille-et-Vilaine (1825-1914). Dictionnaire biographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin et mémoires de la Société archéologique et historique d'Ille-et-Vilaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 111, pp.223-246</w:t>
+              <w:t xml:space="preserve">, 2007, 111, pp.415-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00421510v1</w:t>
+                <w:t xml:space="preserve">halshs-00421505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnaires intermédiaires en Ille-et-Vilaine (1825-1914). Dictionnaire biographique</w:t>
+                <w:t xml:space="preserve">Portraits croisés de deux fonctionnaires d'exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin et mémoires de la Société archéologique et historique d'Ille-et-Vilaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 111, pp.415-520</w:t>
+              <w:t xml:space="preserve">, 2007, 111, pp.223-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00421505v1</w:t>
+                <w:t xml:space="preserve">halshs-00421510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnaires intermédiaires en Ille-et-Vilaine (1825-1914). Dictionnaire biographique</w:t>
               </w:r>
@@ -4335,51 +4335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451455v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Munck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201906-1227OC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4532" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karila-Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lignereux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Frangne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lagr&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berg&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Pennec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Provost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451455v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Munck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201906-1227OC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4532" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karila-Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lignereux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Frangne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lagr&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berg&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Pennec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Provost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>