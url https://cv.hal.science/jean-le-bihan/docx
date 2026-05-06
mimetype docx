--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -961,372 +961,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00717523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonctionnaires intermédiaires en Ille-et-Vilaine (1825-1914). Dictionnaire biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin et mémoires de la Société archéologique et historique d'Ille-et-Vilaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.265-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La catégorie de fonctionnaires intermédiaires au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73, pp.4-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00421508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fonctionnaires intermédiaires en Ille-et-Vilaine (1825-1914). Dictionnaire biographique</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « gradés » de préfecture ou l’émergence contrariée de nouveaux « cadres » administratifs au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 218, pp.10.3917/lms.218.0013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01689401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits croisés de deux fonctionnaires d'exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin et mémoires de la Société archéologique et historique d'Ille-et-Vilaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112, pp.265-375</w:t>
+              <w:t xml:space="preserve">, 2007, 111, pp.223-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnaires intermédiaires en Ille-et-Vilaine (1825-1914). Dictionnaire biographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin et mémoires de la Société archéologique et historique d'Ille-et-Vilaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111, pp.415-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00421505v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00421510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnaires intermédiaires en Ille-et-Vilaine (1825-1914). Dictionnaire biographique</w:t>
               </w:r>
@@ -4335,51 +4335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451455v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Munck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201906-1227OC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4532" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karila-Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lignereux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Frangne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lagr&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berg&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Pennec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Provost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451455v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Munck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mely" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201906-1227OC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4532" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karila-Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mazel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lignereux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Frangne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lagr&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berg&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Pennec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Provost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>