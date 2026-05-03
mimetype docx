--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -166,78 +166,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 36 (5), xxxx, 9 p. </w:t>
+              <w:t xml:space="preserve">, 2026, 36 (5), 5204509, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASC.2026.3674548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540084v2</w:t>
+                <w:t xml:space="preserve">hal-05540084v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Field Mapping of Large Size Bulk Superconductors at Variable Temperatures and Magnetic Fields</w:t>
               </w:r>
@@ -1598,261 +1598,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and electromagnetic design of a DC HTS cable for the future French railway network</w:t>
+                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (5), 5400208, 8 p. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2043, 012002, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2021.3059598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2043/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140364v1</w:t>
+                <w:t xml:space="preserve">hal-03409559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
+                <w:t xml:space="preserve">Thermal and electromagnetic design of a DC HTS cable for the future French railway network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2043, 012002, 10 p. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), 5400208, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2043/1/012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2021.3059598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409559v2</w:t>
+                <w:t xml:space="preserve">hal-03140364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the pulsed field magnetization of a (RE)BaCuO bulk with a superconducting weld</w:t>
               </w:r>
@@ -4558,295 +4558,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Method for Determining the n-Value of HTS Bulks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Magnetic Field Generated by Bulk MgB2 Prepared by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Sirois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+                <w:t xml:space="preserve">Pierre Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (3), 6800704, 4 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2533603⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 26 (3), 6801005, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2537143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276755v1</w:t>
+                <w:t xml:space="preserve">hal-01279399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Magnetic Field Generated by Bulk MgB2 Prepared by Spark Plasma Sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Method for Determining the n-Value of HTS Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Noudem</w:t>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bernstein</w:t>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (3), 6801005, 5 p. </w:t>
+              <w:t xml:space="preserve">, 2016, 26 (3), 6800704, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2537143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2533603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279399v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Modelling and Experimental Results of Magnetic Flux trapped in YBCO Bulks</w:t>
               </w:r>
@@ -5776,51 +5776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between inductive and resistive SFCL in terms of current limitation and power system transient stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6343,64 +6343,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiteur de courant de court-circuit supraconducteur résistif : prémices d’un modèle circuit multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,90 +6477,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Jc and n-value of HTS Pellets by Measurement and Simulation of Magnetic Field Penetration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (4), 8001008, 8 p. </w:t>
@@ -7432,325 +7432,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation analytique de l'inducteur d'un accouplement magnétique supraconducteur à flux axial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Study of an Axial Superconducting Motor Using the Monte Carlo Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Ailam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadjiib Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mehabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.5201404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2013.2249853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224693v1</w:t>
+                <w:t xml:space="preserve">hal-01383442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an Axial Superconducting Motor Using the Monte Carlo Method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yassine Mehabil</w:t>
+                <w:t xml:space="preserve">Modélisation analytique de l'inducteur d'un accouplement magnétique supraconducteur à flux axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74, pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2013.2249853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383442v1</w:t>
+                <w:t xml:space="preserve">hal-01224693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Study Between Several Solutions of Superconducting Inductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Ailam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadjiib Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hachama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8941,90 +8941,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Direct Magnetic Method for Determining Jc in Bulk Superconductors from Magnetic Field Diffusion Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (3), 9001604, 4 p. </w:t>
@@ -9179,51 +9179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of speed variation of a transverse magnetic field on magnetization of an HTS cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9573,51 +9573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10051,274 +10051,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Heating of Aluminum Billets Subjected to a Strong Rotating Magnetic Field Produced by Superconducting Windings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">New Hybrid FE-FV Method for Computing Current Distribution in 2-D Superconductors: Application to an HTS Cylinder in Transverse Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (5), pp.2118-2127. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp. 2423 - 2427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2014461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2009.2018047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558536v1</w:t>
+                <w:t xml:space="preserve">hal-01236835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Hybrid FE-FV Method for Computing Current Distribution in 2-D Superconductors: Application to an HTS Cylinder in Transverse Magnetic Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abelin Kameni</w:t>
+                <w:t xml:space="preserve">Induction Heating of Aluminum Billets Subjected to a Strong Rotating Magnetic Field Produced by Superconducting Windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (3), pp. 2423 - 2427. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (5), pp.2118-2127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2009.2018047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2014461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236835v1</w:t>
+                <w:t xml:space="preserve">hal-00558536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of an original structure of current limiter</w:t>
               </w:r>
@@ -13061,51 +13061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540084v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3674548" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3663128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dorget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipriani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dirahoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3539621" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665851v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiteng Xing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153827" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356431" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313129v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3338603" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931447v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac43c7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2022.1354101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ayat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3108632" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3059598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409559v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longji Joseph Dadiel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiaki Sudo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomichi Sakai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112847" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Biaujaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacapere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1975/1/012033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1590/1/012052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ayachi Amor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hamoudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1559/1/012102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bouchekhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Allag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Gueraiche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQ6QLJ8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2019.09.18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abderezzak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2935696" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987943v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2897331" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01756488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panfilov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18010815" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596630v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2815921" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590668v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2801328" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590665v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Stepien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Grzesik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2804906" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Smara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM17060903" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5295" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245842v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2518580" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280937v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2539545" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Bin Huang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2543963" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheksenbek Makeyevich Adilov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2531003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2015.11.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2536785" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Gony" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2517628" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2015.04.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383962v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2373494" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164395v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/9/095003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224691v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224694v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2424159" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM14031405" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.11.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984184v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunxu Lin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.04.036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981955v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2316200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383442v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachama" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadjiib Benallal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mehabil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2249853" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2232913" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833958v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931725v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Alia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mimoune" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.01.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D63C9PR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.06.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2012.2224386" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827214v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.151" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606265v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179840" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.01.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP867CQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673968v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T6S27T2C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558545v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/3/035014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537666v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2096172" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Moulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2034284" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851318v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pienkos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Luongo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2009.09.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W2V6JHC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558536v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2014461" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236835v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018047" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348410v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E. Pienkos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000906" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348415v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arbey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000903" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267278v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259866v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2900394" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259862v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Ailam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2006.887544" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdererezak Rezzoug" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348340v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.902095" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095429v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.04.090" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348315v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849149" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849608" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157257v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096544v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.828523" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056301v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999191" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A4E45EBD167E64C71AF52AC3A2B563994243D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945798v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sargos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Netter" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376309" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249438v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995246" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945808v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945792v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixador" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pham" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994149" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Pham" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.119907" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540084v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3674548" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3663128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dorget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipriani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dirahoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3539621" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665851v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiteng Xing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153827" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356431" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313129v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3338603" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931447v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac43c7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2022.1354101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ayat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3108632" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409559v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3059598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longji Joseph Dadiel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiaki Sudo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomichi Sakai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112847" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Biaujaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacapere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1975/1/012033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1590/1/012052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ayachi Amor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hamoudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1559/1/012102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bouchekhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Allag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Gueraiche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQ6QLJ8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2019.09.18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abderezzak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2935696" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987943v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2897331" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01756488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panfilov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18010815" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596630v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2815921" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590668v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2801328" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590665v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Stepien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Grzesik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2804906" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Smara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM17060903" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5295" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245842v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2518580" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280937v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2539545" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Bin Huang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2543963" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheksenbek Makeyevich Adilov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2531003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2015.11.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2536785" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Gony" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2517628" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2015.04.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383962v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2373494" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164395v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/9/095003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224691v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224694v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2424159" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM14031405" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.11.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984184v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunxu Lin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.04.036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981955v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2316200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachama" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadjiib Benallal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mehabil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2249853" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2232913" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833958v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931725v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Alia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mimoune" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.01.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D63C9PR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.06.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2012.2224386" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827214v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.151" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606265v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179840" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.01.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP867CQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673968v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T6S27T2C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558545v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/3/035014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537666v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2096172" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Moulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2034284" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851318v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pienkos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Luongo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2009.09.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W2V6JHC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236835v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018047" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558536v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2014461" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348410v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E. Pienkos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000906" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348415v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arbey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000903" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267278v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259866v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2900394" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259862v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Ailam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2006.887544" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdererezak Rezzoug" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348340v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.902095" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095429v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.04.090" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348315v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849149" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849608" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157257v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096544v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.828523" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056301v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999191" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A4E45EBD167E64C71AF52AC3A2B563994243D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945798v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sargos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Netter" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376309" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249438v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995246" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945808v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945792v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixador" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pham" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994149" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Pham" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.119907" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>