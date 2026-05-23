--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -598,295 +598,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Large-Sized REBaCuO Bulks for Application in Flux Modulation Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static characterization on-state of an industrial Si Power MOSFET at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17153827⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), 3800505, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2024.3356431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665851v1</w:t>
+                <w:t xml:space="preserve">hal-04313131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static characterization on-state of an industrial Si Power MOSFET at cryogenic temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">Characterisation of Large-Sized REBaCuO Bulks for Application in Flux Modulation Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiteng Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Viguier</w:t>
+                <w:t xml:space="preserve">Walid Dirahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (3), 3800505, 5 p. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Characterization and Application of Superconducting Materials, 17 (15), 3827, 28 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2024.3356431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma17153827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313131v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the terminations of an HTS cable operating on a DC railway network</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,51 +1236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetothermal modeling of multilayer HTS tapes for quality control at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Dirahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,1074 +1347,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">Design of a 500 kW partially superconducting flux modulation machine for aircraft propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Kovalev</w:t>
+                <w:t xml:space="preserve">Sabrina Ayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Biaujaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacapere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elektrichestvo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1975 (1), pp.012033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1975/1/012033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259387v1</w:t>
+                <w:t xml:space="preserve">hal-03445460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Semi-Analytical Model of a Superconducting Axial Flux Modulation Machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Design of a Superconducting Machine and its Cooling System for an Aeronautics Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Ayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2020200027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3108632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03443304v1</w:t>
+                <w:t xml:space="preserve">hal-03015436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+                <w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kovalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2043/1/012002⟩</w:t>
+              <w:t xml:space="preserve">Elektrichestvo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp. 25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409559v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and electromagnetic design of a DC HTS cable for the future French railway network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">3-D Semi-Analytical Model of a Superconducting Axial Flux Modulation Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2021.3059598⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (11), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3108632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140364v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the pulsed field magnetization of a (RE)BaCuO bulk with a superconducting weld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longji Joseph Dadiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimiaki Sudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomichi Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2043, 012001, 9 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2043/1/012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the Use of Superconducting Bulks for Magnetic Screening in Electrical Machines for Aircraft Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Colle</w:t>
+                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14112847⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2043, 012002, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2043/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237702v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Superconducting Machine and its Cooling System for an Aeronautics Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Thermal and electromagnetic design of a DC HTS cable for the future French railway network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2020200027⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), 5400208, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2021.3059598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015436v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 500 kW partially superconducting flux modulation machine for aircraft propulsion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Review on the Use of Superconducting Bulks for Magnetic Screening in Electrical Machines for Aircraft Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacapere</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimiaki Sudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1975 (1), pp.012033. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue "Superconducting Materials for Applications", 14 (11), 2847, 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1975/1/012033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14112847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445460v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of a Flux Modulation Superconducting Machine for Aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,287 +2926,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model for the Magnetic Field Distribution in a Flux Modulation Superconducting Machine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gosselin</w:t>
+                <w:t xml:space="preserve">2D Numerical Modeling of a Bulk HTS Magnetization Based on H Formulation Coupled with Electrical Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kapek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2935696⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), 6801405, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2019.2897331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376874v1</w:t>
+                <w:t xml:space="preserve">hal-01987943v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Numerical Modeling of a Bulk HTS Magnetization Based on H Formulation Coupled with Electrical Circuit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+                <w:t xml:space="preserve">Analytical Model for the Magnetic Field Distribution in a Flux Modulation Superconducting Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (5), 6801405, 5 p. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (12), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2019.2897331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2935696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987943v3</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Computation of Electric Field by a Stochastic Method</w:t>
               </w:r>
@@ -3491,51 +3491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 548, pp. 5-13. </w:t>
@@ -3703,64 +3703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modeling of Coils for Pulsed Field Magnetization of HTS Bulk Pellets in an Electrical Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kapek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,51 +3850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4190,4936 +4190,4936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Type of Oversaturated Superconducting Machine</w:t>
+                <w:t xml:space="preserve">Fabrication and test of an axial-field HTS rotating machine with integrated magnetic coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Smara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERM17060903⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (3), pp.35015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6668/aa5295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629754v1</w:t>
+                <w:t xml:space="preserve">hal-01452266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Electric Motor on Superconducting Bearings: Design and Tests in Liquid Nitrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+                <w:t xml:space="preserve">New Type of Oversaturated Superconducting Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Smara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawzi Boufatah</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (4), 5200505, 5 p. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.15 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2642140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIERM17060903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398145v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and test of an axial-field HTS rotating machine with integrated magnetic coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar Electric Motor on Superconducting Bearings: Design and Tests in Liquid Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dolisy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fawzi Boufatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (3), pp.35015. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), 5200505, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6668/aa5295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2642140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452266v1</w:t>
+                <w:t xml:space="preserve">hal-01398145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Magnetic Field Generated by Bulk MgB2 Prepared by Spark Plasma Sintering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+                <w:t xml:space="preserve">Test of an Original superconducting synchronous machine based on magnetic shielding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Alhasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bernstein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zheksenbek Makeyevich Adilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (3), 6801005, 5 p. </w:t>
+              <w:t xml:space="preserve">, 2016, 99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2537143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2536785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279399v1</w:t>
+                <w:t xml:space="preserve">hal-01281359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Method for Determining the n-Value of HTS Bulks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Inductor Topology for Superconducting Synchronous Machine: Analysis and Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Alhasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electromotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276755v1</w:t>
+                <w:t xml:space="preserve">hal-01469969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Modelling and Experimental Results of Magnetic Flux trapped in YBCO Bulks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetization and Demagnetization Studies of a HTS Bulk in an Iron Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Gony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (3), 6800305, 5 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2518580⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 26 (4), 4700207, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2517628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245842v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Vector Magnet Generating up to 3 T with 3 Axis Orientation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Magnetic Field Generated by Bulk MgB2 Prepared by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 4901305, 5 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2539545⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 26 (3), 6801005, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2537143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280937v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of Stability Margin in Embedded DC Electric Grid with Superconducting Stabilizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Method for Determining the n-Value of HTS Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guan Bin Huang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schwenker</w:t>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (4), 5000304, 4 p. </w:t>
+              <w:t xml:space="preserve">, 2016, 26 (3), 6800704, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2543963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2533603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290382v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new kind of superconducting machine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zheksenbek Makeyevich Adilov</w:t>
+                <w:t xml:space="preserve">Comparison between Modelling and Experimental Results of Magnetic Flux trapped in YBCO Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2531003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 26 (3), 6800305, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2518580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281356v1</w:t>
+                <w:t xml:space="preserve">hal-01245842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of optimal combination between SFCL location and PSS type to improve power system transient stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+                <w:t xml:space="preserve">Design of a Vector Magnet Generating up to 3 T with 3 Axis Orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2015.11.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4901305, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2539545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384166v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Inductor Topology for Superconducting Synchronous Machine: Analysis and Experimental Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A new kind of superconducting machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Alhasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheksenbek Makeyevich Adilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2531003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469969v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of an Original superconducting synchronous machine based on magnetic shielding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zheksenbek Makeyevich Adilov</w:t>
+                <w:t xml:space="preserve">Study of optimal combination between SFCL location and PSS type to improve power system transient stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2536785⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.158 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281359v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization and Demagnetization Studies of a HTS Bulk in an Iron Core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increase of Stability Margin in Embedded DC Electric Grid with Superconducting Stabilizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guan Bin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bashar Gony</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Schwenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (4), 4700207, 7 p. </w:t>
+              <w:t xml:space="preserve">, 2016, 26 (4), 5000304, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2517628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2543963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245678v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between inductive and resistive SFCL in terms of current limitation and power system transient stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limiteur de courant de court-circuit supraconducteur résistif : prémices d’un modèle circuit multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.28-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164392v1</w:t>
+                <w:t xml:space="preserve">hal-01224694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic characterization and modeling of superconducting material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">A new analytical torque formula for axial field permanent magnets coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2015.2424159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383962v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Magnetization of a Superconducting Bulk using an Iron Core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bashar Gony</w:t>
+                <w:t xml:space="preserve">Determination of Jc and n-value of HTS Pellets by Measurement and Simulation of Magnetic Field Penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 25 (3), 8801005, 4 p. </w:t>
+              <w:t xml:space="preserve">, 2015, 25 (4), 8001008, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2373494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2015.2409201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077040v1</w:t>
+                <w:t xml:space="preserve">hal-01120814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature superconducting axial field magnetic coupler: realization and test</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Comparison between inductive and resistive SFCL in terms of current limitation and power system transient stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/28/9/095003⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164395v1</w:t>
+                <w:t xml:space="preserve">hal-01164392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un aimant vectoriel supraconducteur produisant 3 T dans une sphère de diamètre 100 mm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic characterization and modeling of superconducting material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 82, pp. 10-16</w:t>
+              <w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224691v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiteur de courant de court-circuit supraconducteur résistif : prémices d’un modèle circuit multi-échelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of the Magnetization of a Superconducting Bulk using an Iron Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Sirois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+                <w:t xml:space="preserve">Bashar Gony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), 8801005, 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2373494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224694v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Jc and n-value of HTS Pellets by Measurement and Simulation of Magnetic Field Penetration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un aimant vectoriel supraconducteur produisant 3 T dans une sphère de diamètre 100 mm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp. 10-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120814v1</w:t>
+                <w:t xml:space="preserve">hal-01224691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new analytical torque formula for axial field permanent magnets coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+                <w:t xml:space="preserve">High temperature superconducting axial field magnetic coupler: realization and test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 p. </w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (9), 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2015.2424159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/28/9/095003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164388v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Using Fuel cell as a Power Supply for Superconducting Coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Malé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), 4701906, 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2316200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917311v1</w:t>
+                <w:t xml:space="preserve">hal-00981955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Analytical Model for an Axial-Field Magnetic Coupling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERM14031405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011497v1</w:t>
+                <w:t xml:space="preserve">hal-00917311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin-Layer Insulation of HTS: Analytical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Analytical Model for an Axial-Field Magnetic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERM14031405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2311404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383626v1</w:t>
+                <w:t xml:space="preserve">hal-01011497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fault type on the optimal location of superconducting fault current limiter in electrical power grid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin-Layer Insulation of HTS: Analytical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.8800505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2311404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2013.11.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383618v1</w:t>
+                <w:t xml:space="preserve">hal-01383626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the inductor shape, and the magnetization processes on a trapped magnetic flux in a superconducting bulk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of fault type on the optimal location of superconducting fault current limiter in electrical power grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 503, pp. 1-6. </w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.279 - 285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2014.04.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2013.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984184v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Fuel cell as a Power Supply for Superconducting Coil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+                <w:t xml:space="preserve">Influence of the inductor shape, and the magnetization processes on a trapped magnetic flux in a superconducting bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Gony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qunxu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (6), 4701906, 6 p. </w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 503, pp. 1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2316200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2014.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981955v2</w:t>
+                <w:t xml:space="preserve">hal-00984184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an Axial Superconducting Motor Using the Monte Carlo Method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yassine Mehabil</w:t>
+                <w:t xml:space="preserve">Superconducting coil fed by PEM fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2013.2249853⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (16), pp. 6773-6779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.03.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383442v1</w:t>
+                <w:t xml:space="preserve">hal-00827214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation analytique de l'inducteur d'un accouplement magnétique supraconducteur à flux axial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Study of an Axial Superconducting Motor Using the Monte Carlo Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Ailam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadjiib Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mehabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.5201404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2013.2249853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224693v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Study Between Several Solutions of Superconducting Inductors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hachama</w:t>
+                <w:t xml:space="preserve">Modélisation analytique de l'inducteur d'un accouplement magnétique supraconducteur à flux axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74, pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2012.2232913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383404v1</w:t>
+                <w:t xml:space="preserve">hal-01224693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical calculation of the flux density distribution in a superconducting reluctance machine with HTS bulks rotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">Comparison Study Between Several Solutions of Superconducting Inductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Ailam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadjiib Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 p. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.5200506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2012.2232913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833958v1</w:t>
+                <w:t xml:space="preserve">hal-01383404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the relation between the thermal effect and the stability of the levitation system excited by an external source</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical calculation of the flux density distribution in a superconducting reluctance machine with HTS bulks rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2013.01.010⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931725v1</w:t>
+                <w:t xml:space="preserve">hal-00833958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field mapping measurements to determine spatial and field dependence of critical current density in YBCO tapes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical study of the relation between the thermal effect and the stability of the levitation system excited by an external source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ben Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souri Mimoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 492, pp. 158-164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2013.06.009⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 487, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917491v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to determine the optimal location of SFCL in electric power grid to improve power system stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+                <w:t xml:space="preserve">Field mapping measurements to determine spatial and field dependence of critical current density in YBCO tapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (2), pp.978 - 984. </w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 492, pp. 158-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2012.2224386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2013.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383437v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting coil fed by PEM fuel cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+                <w:t xml:space="preserve">A novel approach to determine the optimal location of SFCL in electric power grid to improve power system stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Davat</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (16), pp. 6773-6779. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.978 - 984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.03.151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2012.2224386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827214v1</w:t>
+                <w:t xml:space="preserve">hal-01383437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the E(J, B) power law characterization for superconducting wires from electrical measurements on a coil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Leclerc</w:t>
+                <w:t xml:space="preserve">A New Direct Magnetic Method for Determining Jc in Bulk Superconductors from Magnetic Field Diffusion Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22 (3), 6400504, 4 p. </w:t>
+              <w:t xml:space="preserve">, 2012, 22 (3), 9001604, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2179840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2179409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606265v3</w:t>
+                <w:t xml:space="preserve">hal-00627073v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of forces between magnet and HTS in a levitation system using new approach of the control volume method based on an unstructured grid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eddy current in a rotating cylinder in a static field by a stochastic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Souri Mimoune</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 475, pp.32-37. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2012.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011110025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779075v1</w:t>
+                <w:t xml:space="preserve">hal-00673968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy current in a rotating cylinder in a static field by a stochastic method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of the E(J, B) power law characterization for superconducting wires from electrical measurements on a coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (3), 11 p. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), 6400504, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2011110025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2179840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673968v1</w:t>
+                <w:t xml:space="preserve">hal-00606265v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy current in a rotating cylinder in a static field by a stochastic method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D modeling of forces between magnet and HTS in a levitation system using new approach of the control volume method based on an unstructured grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Rezzoug</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souri Mimoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2011110025⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 475, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2012.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00788686v1</w:t>
+                <w:t xml:space="preserve">hal-00779075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Direct Magnetic Method for Determining Jc in Bulk Superconductors from Magnetic Field Diffusion Measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eddy current in a rotating cylinder in a static field by a stochastic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2179409⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011110025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627073v3</w:t>
+                <w:t xml:space="preserve">hal-00788686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D analytical modeling of a wholly superconducting synchronous reluctance motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Malé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9179,51 +9179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of speed variation of a transverse magnetic field on magnetization of an HTS cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9290,1225 +9290,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast analytical method to compute the radial flux density distribution in the airgap of a superconducting inductor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Scaling solution and n dependance of the eddy current distribution in a flat superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2096172⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp. 2248 - 2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2047643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537666v1</w:t>
+                <w:t xml:space="preserve">hal-01236740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Multi-Stacks Inductor for Synchronous Motors Using the Diamagnetism Property of Bulk Material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">A fast analytical method to compute the radial flux density distribution in the airgap of a superconducting inductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 57 (1), pp.146-153. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2096172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2009.2034284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00851316v1</w:t>
+                <w:t xml:space="preserve">hal-00537666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-D Robust FE-FV Mixed Method to Handle Strong Nonlinearities in Superconductors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Superconducting Multi-Stacks Inductor for Synchronous Motors Using the Diamagnetism Property of Bulk Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044025⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (1), pp.146-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2009.2034284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236852v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature on stability of trapped flux magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">A 2-D Robust FE-FV Mixed Method to Handle Strong Nonlinearities in Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryogenics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2009.09.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp. 3445 - 3448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00851318v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JC(B) determination method with the help of the virgin magnetization curve of a superconducting cylinder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of temperature on stability of trapped flux magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Pienkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Luongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2042168⟩</w:t>
+              <w:t xml:space="preserve">Cryogenics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.215-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2009.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851321v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling solution and n dependance of the eddy current distribution in a flat superconductor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JC(B) determination method with the help of the virgin magnetization curve of a superconducting cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (4), pp. 2248 - 2254. </w:t>
+              <w:t xml:space="preserve">, 2010, pp.82-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2047643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2042168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236740v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Hybrid FE-FV Method for Computing Current Distribution in 2-D Superconductors: Application to an HTS Cylinder in Transverse Magnetic Field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+                <w:t xml:space="preserve">Finite Element AC-Losses Computation in Multi-Layer HTS Cable Using Complex Representation of the Electromagnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (3), pp. 2423 - 2427. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236835v1</w:t>
+                <w:t xml:space="preserve">hal-00400956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Heating of Aluminum Billets Subjected to a Strong Rotating Magnetic Field Produced by Superconducting Windings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">New Hybrid FE-FV Method for Computing Current Distribution in 2-D Superconductors: Application to an HTS Cylinder in Transverse Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sirois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2014461⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp. 2423 - 2427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2009.2018047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558536v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of an original structure of current limiter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction Heating of Aluminum Billets Subjected to a Strong Rotating Magnetic Field Produced by Superconducting Windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (5), pp.2118-2127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2014461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851312v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element AC-Losses Computation in Multi-Layer HTS Cable Using Complex Representation of the Electromagnetic Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">The design of an original structure of current limiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.1-6</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22, pp.125021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400956v1</w:t>
+                <w:t xml:space="preserve">hal-00851312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Calculation of the Instantaneous Power in a Current Carrying Superconducting Tube with Jc(B)</w:t>
               </w:r>
@@ -10546,51 +10546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules E. Pienkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (3), pp. 1717-1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10663,51 +10663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Arbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10784,51 +10784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.12029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10853,51 +10853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of trapped flux stability in bulk YBCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Pienkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10905,51 +10905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Luongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cryogenic Engineering,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 54, pp.535-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10977,395 +10977,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of a Superconducting Rotating Machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Influence of Temperature and/or Field Dependences of the E−J Power Law on Trapped Magnetic Field in Bulk YBaCuO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Phillipe Masson</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17 (1), pp.27-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2006.887544⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 17 (2), pp. 3028-3031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2007.902095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259862v1</w:t>
+                <w:t xml:space="preserve">hal-00348340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Considerations About the Cooling of the Rotor of a Superconducting Motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Testing of a Superconducting Rotating Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadj Ailam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdererezak Rezzoug</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.44-51</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 17 (1), pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2006.887544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259864v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Temperature and/or Field Dependences of the E−J Power Law on Trapped Magnetic Field in Bulk YBaCuO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some Considerations About the Cooling of the Rotor of a Superconducting Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdererezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17 (2), pp. 3028-3031. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, pp.44-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348340v1</w:t>
+                <w:t xml:space="preserve">hal-00259864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Jc(B) on the full penetration current of superconducting tube</w:t>
               </w:r>
@@ -11377,77 +11377,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 443 (1-2), pp. 23-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11507,77 +11507,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (2), pp. 1508-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11611,103 +11611,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of a new kind of HTS motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhadj Ailam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (2), pp.2186-2189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11767,64 +11767,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.138-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11875,64 +11875,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.1603-1606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11983,51 +11983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (1), pp.1489-1492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12074,51 +12074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal studies of a superconducting current limiter using Monte-Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 7 (1), pp.65-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12158,521 +12158,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical calculation of all magnetic values of a superconducting toric storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude théorique et expérimentale d'un processus thermique dans un limiteur supraconducteur de courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Caron</w:t>
+                <w:t xml:space="preserve">D. Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.M. Sargos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Netter</w:t>
+                <w:t xml:space="preserve">J. Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/20.376309⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (12), pp.2075-2086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1995246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945798v1</w:t>
+                <w:t xml:space="preserve">hal-02945808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical calculation of all magnetic values of a superconducting toric storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Sargos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 31 (3), pp.1480-1483. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.376309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/20.376309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02945803v1</w:t>
+                <w:t xml:space="preserve">hal-02945798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique et expérimentale d'un processus thermique dans un limiteur supraconducteur de courant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-analytical calculation of all magnetic values of a superconducting toric storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Sargos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Netter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 31 (3), pp.1480-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.376309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp3:1995246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">jpa-00249438v1</w:t>
+                <w:t xml:space="preserve">hal-02945803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique et expérimentale d'un processus thermique dans un limiteur supraconducteur de courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5 (12), pp.2075-2086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp3:1995246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945808v1</w:t>
+                <w:t xml:space="preserve">jpa-00249438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid superconducting a.c. current limiter extrapolation 63 kV-1 250 A</w:t>
               </w:r>
@@ -13061,51 +13061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540084v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3674548" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3663128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dorget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipriani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dirahoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3539621" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665851v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiteng Xing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153827" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356431" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313129v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3338603" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931447v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac43c7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2022.1354101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ayat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3108632" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409559v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3059598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longji Joseph Dadiel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiaki Sudo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomichi Sakai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112847" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Biaujaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacapere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1975/1/012033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1590/1/012052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ayachi Amor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hamoudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1559/1/012102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bouchekhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Allag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Gueraiche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQ6QLJ8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2019.09.18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abderezzak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2935696" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987943v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2897331" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01756488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panfilov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18010815" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596630v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2815921" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590668v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2801328" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590665v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Stepien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Grzesik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2804906" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Smara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM17060903" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5295" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245842v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2518580" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280937v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2539545" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Bin Huang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2543963" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheksenbek Makeyevich Adilov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2531003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2015.11.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2536785" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Gony" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2517628" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2015.04.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383962v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2373494" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164395v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/9/095003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224691v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224694v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2424159" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM14031405" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.11.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984184v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunxu Lin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.04.036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981955v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2316200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachama" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadjiib Benallal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mehabil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2249853" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2232913" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833958v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931725v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Alia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mimoune" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.01.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D63C9PR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.06.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2012.2224386" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827214v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.151" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606265v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179840" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.01.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP867CQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673968v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T6S27T2C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558545v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/3/035014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537666v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2096172" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Moulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2034284" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851318v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pienkos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Luongo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2009.09.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W2V6JHC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236835v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018047" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558536v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2014461" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348410v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E. Pienkos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000906" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348415v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arbey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000903" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267278v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259866v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2900394" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259862v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Ailam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2006.887544" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdererezak Rezzoug" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348340v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.902095" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095429v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.04.090" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348315v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849149" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849608" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157257v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096544v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.828523" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056301v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999191" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A4E45EBD167E64C71AF52AC3A2B563994243D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945798v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sargos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Netter" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376309" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249438v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995246" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945808v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945792v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixador" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pham" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994149" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Pham" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.119907" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540084v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ra&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3674548" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3663128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dorget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipriani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dirahoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3539621" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356431" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiteng Xing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153827" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313129v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3338603" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931447v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac43c7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2022.1354101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ayat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Biaujaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacapere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1975/1/012033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3108632" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longji Joseph Dadiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiaki Sudo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomichi Sakai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409559v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3059598" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112847" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1590/1/012052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ayachi Amor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hamoudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1559/1/012102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bouchekhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Allag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Mekideche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Gueraiche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQ6QLJ8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2019.09.18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abderezzak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987943v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2897331" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2935696" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01756488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panfilov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18010815" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596630v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2815921" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590668v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2801328" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590665v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Stepien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Grzesik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2804906" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.09.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5295" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629754v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Smara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM17060903" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281359v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheksenbek Makeyevich Adilov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2536785" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469969v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Gony" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2517628" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2518580" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280937v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2539545" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281356v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2531003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2015.11.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Bin Huang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2543963" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224694v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164388v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2424159" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164392v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2015.04.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077040v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2373494" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164395v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/9/095003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981955v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2316200" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011497v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM14031405" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.11.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984184v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunxu Lin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.04.036" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827214v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.151" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachama" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadjiib Benallal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mehabil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2249853" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224693v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383404v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2232913" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833958v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Alloui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Alia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souri Mimoune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.01.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D63C9PR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.06.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383437v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2012.2224386" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T6S27T2C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606265v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179840" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779075v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.01.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP867CQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788686v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558545v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/3/035014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537666v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2096172" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851316v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Moulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2034284" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pienkos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Luongo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2009.09.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W2V6JHC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236835v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018047" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2014461" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851312v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348410v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E. Pienkos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000906" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348415v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arbey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000903" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267278v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259866v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2900394" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348340v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.902095" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259862v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Ailam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2006.887544" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259864v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdererezak Rezzoug" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095429v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.04.090" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348315v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849149" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849608" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157257v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096544v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.828523" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056301v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999191" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A4E45EBD167E64C71AF52AC3A2B563994243D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945808v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Netter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995246" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sargos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.376309" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945803v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249438v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945792v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixador" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pham" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994149" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Pham" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.119907" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>