--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (12)</w:t>
+        <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -258,903 +258,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Knowledge Representation Approach for Reasoning with Adaptation Rules (extended version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas François</w:t>
+                <w:t xml:space="preserve">Case-Based Identification of Anti-Coagulation Therapy for Pregnant Women Using Approximation and Interpolation of Sequences (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Diebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Loria. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bannay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LORIA (Université de Lorraine, CNRS, INRIA). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961604v2</w:t>
+                <w:t xml:space="preserve">hal-05557015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appliquer la logique des variations propositionnelles à la représentation de règles d'adaptation pour le raisonnement à partir de cas (version étendue)</w:t>
+                <w:t xml:space="preserve">A Knowledge Representation Approach for Reasoning with Adaptation Rules (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LORIA (Université de Lorraine, CNRS, INRIA). 2024, pp.25</w:t>
+              <w:t xml:space="preserve">Loria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04497632v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961604v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une logique pour représenter des variations propositionnelles (version étendue)</w:t>
+                <w:t xml:space="preserve">Appliquer la logique des variations propositionnelles à la représentation de règles d'adaptation pour le raisonnement à partir de cas (version étendue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Lorraine (France). 2023, pp.30</w:t>
+              <w:t xml:space="preserve">LORIA (Université de Lorraine, CNRS, INRIA). 2024, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147988v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision des croyances dans une clôture propositionnelle de contraintes linéaires (version étendue)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une logique pour représenter des variations propositionnelles (version étendue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; Inria Nancy - Grand Est (Villers-lès-Nancy, France). 2015, pp.17</w:t>
+              <w:t xml:space="preserve">Université de Lorraine (France). 2023, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155235v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief revision in the propositional closure of a qualitative algebra (extended version)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Révision des croyances dans une clôture propositionnelle de contraintes linéaires (version étendue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; Inria Nancy - Grand Est (Villers-lès-Nancy, France). 2015, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00954512v1</w:t>
+                <w:t xml:space="preserve">hal-01155235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting propositional cases based on tableaux repairs using adaptation knowledge -- extended report</w:t>
+                <w:t xml:space="preserve">Belief revision in the propositional closure of a qualitative algebra (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Personeni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2014</w:t>
+              <w:t xml:space="preserve">[Technical Report] INRIA Nancy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011751v1</w:t>
+                <w:t xml:space="preserve">hal-00954512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Definition and a Formalization of Conservative Adaptation for Knowledge-Intensive Case-Based Reasoning Application to Decision Support in Oncology (A Preliminary Report)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting propositional cases based on tableaux repairs using adaptation knowledge -- extended report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2006, pp.27</w:t>
+              <w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00118757v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation Knowledge Acquisition, a Study for Breast Cancer Treatment</w:t>
+                <w:t xml:space="preserve">A Definition and a Formalization of Conservative Adaptation for Knowledge-Intensive Case-Based Reasoning Application to Decision Support in Oncology (A Preliminary Report)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2006, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">inria-00099763v1</w:t>
+                <w:t xml:space="preserve">inria-00118757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Edition and Maintenance Tools for a Semantic Portal in Oncology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Adaptation Knowledge Acquisition, a Study for Breast Cancer Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouthier</w:t>
+                <w:t xml:space="preserve">Pierre Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brachais</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Intern report] A03-R-162 || daquin03b, 2003, 24 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Intern report] A03-R-027 || lieber03a, LORIA. 2003, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099766v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Knowledge Edition and Maintenance Tools for a Semantic Portal in Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Intern report] A03-R-162 || daquin03b, 2003, 24 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actes de la journée sur l'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] A00-R-331 || le_ber00e, 2000, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1164,505 +1269,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing Expert Reasoning Experience by Process Cases - Application to the Delimitation of Mobile Genetic Elements in Bacterial Chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Limbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Case-Based Reasoning (ICCBR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Bichindaritz (SUNY at Oswego, USA), Jun 2025, Biarritz (France), France. pp.392-406, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-96559-3_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold : un système de requête itératif et interactif pour l'exploration de corpus de patrimoine culturel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+                <w:t xml:space="preserve">Des logiques de variations avec attributs numériques pour représenter des règles d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Humanités Numériques &amp; IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">JIAF-JFPDA Journées d’Intelligence Artificielle Fondamentale (Evènement affilié à PFIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Guy Mailly; François Schwarzentruber; Anaëlle Wilczynski, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477537v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des logiques de variations avec attributs numériques pour représenter des règles d'adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas François</w:t>
+                <w:t xml:space="preserve">Harold : un système de requête itératif et interactif pour l'exploration de corpus de patrimoine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle D Treuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAF-JFPDA Journées d’Intelligence Artificielle Fondamentale (Evènement affilié à PFIA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Guy Mailly; François Schwarzentruber; Anaëlle Wilczynski, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée Humanités Numériques &amp; IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408668v1</w:t>
+                <w:t xml:space="preserve">hal-05477537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold: an iterative and interactive query system for exploring cultural heritage corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prunelle D Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Digital Humaties 2025 (SemDH 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Knowledge Representation Approach for Reasoning with Adaptation Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1678,332 +1783,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Bichindaritz; Beatriz Lopez, Jun 2025, Biarritz, France. pp.204-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et appréhension de la correspondance d’Henri Poincaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prunelle D. Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu D’aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Intelligence Artificielle Et Humanités Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaaaf: A General Adaptation Prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Diebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Kril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Malvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th International Conference on Case-Based Reasoning (ICCBR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. A. Recio-Garcia; M. G. Orozco-del-Castillo; D. Bridge, Jul 2024, Merida, Mexico. pp.223-239, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-63646-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appliquer la logique des variations propositionnelles à la représentation de règles d'adaptation pour le raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2019,2028 +2124,2015 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'intelligence artificielle fondamentale -- Plateforme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Guy Mailly; François Schwarzentruber; Anaëlle Wilczynski, Jul 2024, La Rochelle, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazy Adaptation Knowledge Learning Based on Frequent Closed Itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cased-Based Reasoning (ICCBR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Aberdeen, United Kingdom. pp.309-324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-40177-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining representation formalisms for reasoning upon mathematical knowledge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Lenczner</w:t>
+                <w:t xml:space="preserve">Une logique pour représenter des variations propositionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-CAP '23: Knowledge Capture Conference 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'intelligence artificielle fondamentale -- plateforme AFIA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zied Bouraoui; François Schwarzentruber; Anaëlle Wilczynski, Jul 2023, Strasbourg, France. pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315073v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une logique pour représenter des variations propositionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laure</w:t>
+                <w:t xml:space="preserve">Combining representation formalisms for reasoning upon mathematical knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu D’aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Bunoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horatiu Cirstea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lenczner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'intelligence artificielle fondamentale -- plateforme AFIA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">K-CAP '23: Knowledge Capture Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Pensacola FL USA, United States. pp.180-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3587259.3627549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268839v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Based Cleaning of Text Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Iopeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathieu Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Yvoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Case-Based Reasoning (ICCBR-2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Steward Massie; Sutanu Chakraborti, Jul 2023, Aberdeeen, United Kingdom. pp.344-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogy-based post-treatment of CNN image segmentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Duck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Case-Based Reasoning (ICCBR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.318-332, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14923-8_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions autour de la notion de bêtise artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées d’Intelligence Artificielle Fondamentale (Plate-Forme Intelligence Artificielle) (JIAF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zied Bouraoui; Anaëlle Wilczynski, Jun 2022, Saint-Etienne, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Factorial Study of Neural Network Learning from Differences for Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu D’aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Case-Based Reasoning, ICCBR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.289-303, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14923-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A System to Assist Semantic Web Data Editing Through the Use of Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyana Pavlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR 2021 - 29th International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Salamanca, Spain. pp.88-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'adaptation des cas par révision des croyances et l'extrapolation analogique se rencontrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux (virtuel), France. pp.34-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation knowledge discovery using positive and negative cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR 2021 - 29th International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Salamanca (Virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Revision-Based Case Adaptation Meets Analogical Extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Case-Based Reasoning (ICCBR 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Salamanca (virtual), Spain. pp.156-170, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86957-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Web Navigation Tool for Exploring the Henri Poincaré Correspondence Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Joint Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antonis Bikakis, Roberta Ferrario, Stéphane Jean, Béatrice Markhoff, Alessandro Mosca, Marianna and Nicolosi Asmundo, Sep 2021, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assister l'édition manuelle de données RDF à l'aide du raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyana Pavlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2021 - 32ème Journées Francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux/virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Correction: When Retrieval is Harder to Specify than Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR 2020 - 28th International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Salamanca / Virtual, Spain. pp.15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58342-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting the RDF Annotation of a Digital Humanities Corpus using Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyana Pavlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Semantic Web Conference - ISWC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'informations dans la correspondance d'Henri Poincaré : outils et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Medical Coding with Case-Based Reasoning -Evaluation for Cancer Registries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving analogical extrapolation using case pair competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jay</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on CBR in the Health Science at ICCBR-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Otzenhausen, Germany</w:t>
+              <w:t xml:space="preserve">Case-Based Reasoning Research and Development, 27th International Conference (ICCBR-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Otzenhausen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370896v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter la compétence de couples de cas pour améliorer le raisonnement à partir de cas par analogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.147--155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4059,12696 +4151,12709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving analogical extrapolation using case pair competence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Medical Coding with Case-Based Reasoning -Evaluation for Cancer Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case-Based Reasoning Research and Development, 27th International Conference (ICCBR-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Otzenhausen, France</w:t>
+              <w:t xml:space="preserve">Workshop on CBR in the Health Science at ICCBR-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Otzenhausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370747v1</w:t>
+                <w:t xml:space="preserve">hal-02370896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to case-based reasoning based on local enrichment of the case base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR 2019 - 27th International Conference on Case-Based Reasoning Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Otzenhausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Adaptation Knowledge Discovery by Exploiting Negative Cases: First Experiment in a Boolean Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR 2018 - 26th International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tirer parti au mieux des cas sources en raisonnement à partir de cas : approximation, interpolation et extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIAF 2018 - 12èmes Journées d'Intelligence Artificielle Fondamentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amiens, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of Best Medical Coding Practices by Case-Based Reasoning - A User Assistance Prototype for Data Collection for Cancer Registries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JWAIH 2018 - Joint Workshop on Artificial Intelligence in Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Based Translation: First Steps from a Knowledge-Light Approach Based on Analogy to a Knowledge-Intensive One</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR 2018 - 26th International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps toward finding relevant pathology-gene pairs using analogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fransot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoCBR 2018 : Workshop on Evolutionary Computation and CBR at the International Conference on Case-Based Reasoning (ICCBR 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation de bonnes pratiques de codification médicale par du raisonnement à partir de cas - Application à la saisie de données pour les registres du cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée I.A. et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the best of cases by approximation, interpolation and extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Case Based Reasoning (ICCBR 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.580-596, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01081-2_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SPARQL Query Transformation Rule Language — Application to Retrieval and Adaptation in Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ICCBR 2017 - Case-Based Reasoning Research and Development, 25th International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of TAAABLE to the CCC'2017 Mixology and Salad Challenges, Adaptation of the Cocktail Names</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Case-Based Reasoning (ICCBR) Computer Cooking Contest Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.253-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Based Interpretation of Best Medical Coding Practices — Application to Data Collection for Cancer Registries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR 2017 - 25th International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.345-359, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61030-6_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetra: A Case-Based Decision Support System for Assisting Nuclear Physicians with Image Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad B. Chawki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR 2017 - International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.108-122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61030-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogical Transfer in RDFS, Application to Cocktail Name Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Case-Based Reasoning (ICCBR-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Atlanta, United States. pp.218 - 233, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47096-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Ingredient Substitution using Formal Concept Analysis and Adaptation of Ingredient Quantities with Mixed Linear Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Cooking Contest Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Frankfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taaable : un système de raisonnement à partir de cas qui adapte des recettes de cuisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemanticHPST: Applying Semantic Web Principles and Technologies to the History and Philosophy of Science and Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2015 - 12th conference and first international Workshop on Semantic Web for Scientific Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.416-427, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Managing the Knowledge Reliability Improves the Results of a Reasoning Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Knowledge Management - ECKM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Udine, Italy. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Case Retrieval Using Typicality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Case-Based Reasoning (ICCBR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating a textual adaptation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision des croyances dans une clôture propositionnelle de contraintes linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'intelligence artificielle fondamentale, plate-forme intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief revision in the propositional closure of a qualitative algebra</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Case-Based Cooking with Generic Computer Utensils: Taaable Next Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienne, Austria. pp.4</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICCBR 2014 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David B. Leake and Jean Lieber, Sep 2014, Cork, Ireland. pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094264v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case-Based Cooking with Generic Computer Utensils: Taaable Next Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
+                <w:t xml:space="preserve">Révision des croyances dans la clôture propositionnelle d'une algèbre qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICCBR 2014 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David B. Leake and Jean Lieber, Sep 2014, Cork, Ireland. pp.254</w:t>
+              <w:t xml:space="preserve">JIAF-2014 -- Huiti{\`e}mes Journ{\'e}es de l'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Angers, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082683v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision des croyances dans la clôture propositionnelle d'une algèbre qualitative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Belief revision in the propositional closure of a qualitative algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAF-2014 -- Huiti{\`e}mes Journ{\'e}es de l'Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Angers, France. pp.10</w:t>
+              <w:t xml:space="preserve">14th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienne, Austria. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093977v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Case-Based Reasoning on e-Community Knowledge Can Be Improved Thanks to Knowledge Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case-Based Reasoning Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luc Lamontagne and Enric Plaza, Sep 2014, Cork, Ireland, Ireland. pp.155 - 169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11209-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Propositional Cases Based on Tableaux Repairs Using Adaptation Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luc Lamontagne; Enric Plaza, Sep 2014, Cork, Ireland. pp.390-404, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11209-1_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuuurbine: A Generic CBR Engine over RDFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Infante-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case-Based Reasoning Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cork, Ireland. pp.140 - 154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11209-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner sur des connaissances provenant d'une e-communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche fondée sur le raisonnement à partir de cas pour la mise à jour interactive d'objets du Web sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ducassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème atelier Français de Raisonnement à Partir de Cas (RàPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de cas propositionnels par réparations fondées sur des connaissances d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RàPC - 21ème atelier Français de Raisonnement à Partir de Cas - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Based Reasoning on E-Community Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR 2013 - 21st International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Saratoga Springs, NY, United States. pp.104-118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-39056-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case Adaptation with Qualitative Algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conferences on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pékin, China. pp.3002-3006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révisor : un ensemble de moteurs d'adaptation de cas par révision des croyances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIAF - Septièmes Journées de l'Intelligence Artificielle Fondamentale - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de cas spatiaux et temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème atelier Français de Raisonnement à Partir de Cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laura Martin and Zied Yakoubi, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic decision trees editing for decision support with KcatoS - Application in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMI 2012: Semantic Interoperability in Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief revision-based case-based reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cojan</w:t>
+                <w:t xml:space="preserve">Towards an operator for merging taxonomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI-2012 Workshop SAMAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Richard, Aug 2012, Montpellier, France. pp.33--39</w:t>
+              <w:t xml:space="preserve">ECAI-2012 Workshop BNC: Belief change, Non-monotonic reasoning and Conflict resolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Konieczny and T. Meyer, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763220v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an operator for merging taxonomies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+                <w:t xml:space="preserve">From Web 1.0 to Social Semantic Web: Lessons Learnt from a Migration to a Medical Semantic Wiki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Stevenot</w:t>
+                <w:t xml:space="preserve">Fabien Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI-2012 Workshop BNC: Belief change, Non-monotonic reasoning and Conflict resolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Konieczny and T. Meyer, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9th Extended Semantic Web Conference - ESWC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763228v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Web 1.0 to Social Semantic Web: Lessons Learnt from a Migration to a Medical Semantic Wiki</w:t>
+                <w:t xml:space="preserve">Belief revision-based case-based reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Meilender</w:t>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Extended Semantic Web Conference - ESWC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">ECAI-2012 Workshop SAMAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Richard, Aug 2012, Montpellier, France. pp.33--39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736706v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du formalisme des flux opérationnels par une algèbre temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixièmes Journées de l'Intelligence Artificielle Fondamentale (JIAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Konieczny, May 2012, Toulouse, France. pp.133-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic annotation process for procedural texts: An application on cooking recipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooking with Computers workshop - ECAI 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Spatial and Temporal Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amélie Cordier, Marie Lefevre, Sep 2012, Lyon, France. pp.77-91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32986-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Wiki for Editing and Sharing Decision Guidelines in Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Herengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th European Medical Informatics Conference - MIE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M.Cristina Mazzoleni, Aug 2012, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition sémantique d'arbres de décision pour l'oncologie avec KcatoS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jay</w:t>
+                <w:t xml:space="preserve">Adaptation knowledge discovery for cooking using closed itemset extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Palomares</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère édition du Symposium sur l'Ingénierie de l'Information Médicale - SIIM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646843v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels formalismes temporels pour représenter des connaissances extraites de textes de recettes de cuisine ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Les moteurs de wikis sémantiques : un état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentation et raisonnement sur le temps et l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.575-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00634735v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation knowledge discovery for cooking using closed itemset extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
+                <w:t xml:space="preserve">An Algorithm for Adapting Cases Represented in ALC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">22nd International Joint Conference on Artificial Intelligence - IJCAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646732v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00584103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les moteurs de wikis sémantiques : un état de l'art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Édition sémantique d'arbres de décision pour l'oncologie avec KcatoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.575-580</w:t>
+              <w:t xml:space="preserve">1ère édition du Symposium sur l'Ingénierie de l'Information Médicale - SIIM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573821v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm for Adapting Cases Represented in ALC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cojan</w:t>
+                <w:t xml:space="preserve">Quels formalismes temporels pour représenter des connaissances extraites de textes de recettes de cuisine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Joint Conference on Artificial Intelligence - IJCAI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Représentation et raisonnement sur le temps et l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00584103v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00634735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving case retrieval by enrichment of the domain ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Case Based Reasoning - ICCBR'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00617621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge extraction for improving case retrieval and recipe adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Cooking Contest Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation par révision et adaptation différentielle : comparaison de deux approches de l'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème atelier Français de Raisonnement à Partir de Cas - Rapc2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fadi Badra and Amélie Cordier, May 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00595400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter des cas en utilisant un opérateur de révision ou des règles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Intelligence Artificielle Fondamentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Cholvy, Sébastien Konieczny, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00512529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme d'adaptation avec des cas exprimés dans la logique de descriptions ALC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Atelier « Raisonnement à Partir de Cas » RàPC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00506094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir une ontologie pour améliorer la recherche d'information approximative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Améliorer la remémoration par enrichissement de l'ontologie du domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Evolution d'ontologies" lors de la conférence Ingénierie des Connaissances (IC) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France</w:t>
+              <w:t xml:space="preserve">18ème atelier de Raisonnement à Partir de Cas - RàPC2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00526641v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00526639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la remémoration par enrichissement de l'ontologie du domaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Text adaptation using formal concept analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème atelier de Raisonnement à Partir de Cas - RàPC2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Case-Based Reasoning - ICCBR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy. pp.96-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14274-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00526639v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text adaptation using formal concept analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Enrichir une ontologie pour améliorer la recherche d'information approximative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Case-Based Reasoning - ICCBR 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier "Evolution d'ontologies" lors de la conférence Ingénierie des Connaissances (IC) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509030v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00526641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for Adapting Cases Represented in an Expressive Description Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Case-Based Reasoning - ICCBR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy. pp.51-65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-14274-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00506078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation temporelle qualitative de recettes de cuisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTE 2010 - atelier associé à la conférence RFIA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, France. pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAAABLE 3: Adaptation of ingredient quantities and of textual preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Blansché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18h International Conference on Case-Based Reasoning - ICCBR 2010, "Computer Cooking Contest" Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00526663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Adaptation Knowledge Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.60-74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02998-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00437693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de l'adaptation en raisonnement à partir de cas fondée sur l'optimisation sous contraintes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00425030v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taaable : système de recherche et de création, par adaptation, de recettes de cuisine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le moteur de raisonnement à partir de cas de WikiTaaable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances – EGC'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.479-481</w:t>
+              <w:t xml:space="preserve">17ème atelier sur le raisonnement à partir de cas - RàPC-09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Fuchs and Amedeo Napoli, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00436670v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00437337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'une algèbre temporelle pour la représentation et l'adaptation de recettes de cuisine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Découverte opportuniste de connaissances d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Séminaire Raisonnement à partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.141-149</w:t>
+              <w:t xml:space="preserve">17ème atelier sur le raisonnement à partir de cas - RàPC-09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.23--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409087v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00411509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief Merging-based Case Combination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Une approche de l'adaptation en raisonnement à partir de cas fondée sur l'optimisation sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00421724v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00425030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte opportuniste de connaissances d'adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Taaable : système de recherche et de création, par adaptation, de recettes de cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier sur le raisonnement à partir de cas - RàPC-09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.23--34</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances – EGC'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.479-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00411509v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00436670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le moteur de raisonnement à partir de cas de WikiTaaable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation d'une algèbre temporelle pour la représentation et l'adaptation de recettes de cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier sur le raisonnement à partir de cas - RàPC-09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Béatrice Fuchs and Amedeo Napoli, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">17ème Séminaire Raisonnement à partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.141-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00437337v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Belief Merging-based Case Combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.105-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02998-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437739v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00421724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIKITAAABLE: A semantic wiki as a blackboard for a textual case-based reasoning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SemWiki 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00432353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00411508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WikiTaaable, un wiki sémantique utilisé comme un tableau noir dans un système de raisonnement à partir de cas textuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas - RàPC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Béatrice Fuchs and Amedeo Napoli, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00437399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taaable, une application culinaire du raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session industrie et démonstrations de EGC'09 (Extraction et Gestion des Connaissances)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edhibou: a Customizable Interface for Decision Support in a Semantic Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Semantic Web Conference - ISWC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00336330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation de l'adaptation conservatrice dans les espaces métriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas - RàPC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00336024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France. pp.36-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative Adaptation in Metric Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokia Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bentebibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00336043v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00337666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Case Variations for Learning General and Specific Adaptation Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadi Badra</w:t>
+                <w:t xml:space="preserve">Conservative Adaptation in Metric Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Starting AI Researcher's Symposium (STAIRS 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.135-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85502-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00337554v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Representing Case Variations for Learning General and Specific Adaptation Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t>
+              <w:t xml:space="preserve">Fourth Starting AI Researcher's Symposium (STAIRS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.1--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00337666v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00337554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Elements on Knowledge Discovery guided by Domain Knowledge (KDDK)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Szathmary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Concept Lattices and Applications - CLA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Hammamet, Tunisia. pp.22--41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles génératrices de règles d'adaptation pour assister leur acquisition semi-automatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.225-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Acquisition of Adaptation Knowledge and Cases - The IakA Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonardo Lana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.150-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de connaissances d'adaptation par analyse de la base de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées francophones "Extraction et Gestion des Connaissances" - EGC'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Namur/Belgique, pp.751-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00127195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I. Bichindaritz and S. Montani, Aug 2007, Belfast, United Kingdom. pp.285--294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Patterson, Aug 2007, Belfast, United Kingdom. pp.463--477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74141-1_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189599v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Base Mining for Adaptation Knowledge Acquisition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lafrogne</w:t>
+                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Joint Conference on Artificial Intelligence - IJCAI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Hyderabad, India. pp.750-755</w:t>
+              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00127347v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Case Base Mining for Adaptation Knowledge Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lafrogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twentieth International Joint Conference on Artificial Intelligence - IJCAI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Hyderabad, India. pp.750-755</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189779v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00127347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la théorie de la révision à l'adaptation en raisonnement à partir de cas : l'adaptation conservatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées francophones sur les modèles formels de l'interaction - MFI'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N. Maudet, 2007, Paris, France. pp.201--213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la révision et de la fusion des connaissances à l'adaptation et à la combinaison de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.119--129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pour représenter les variations entre cas --- Vers une application à l'extraction de connaissances d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.47--56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Revision Theory to Adaptation in Case-Based Reasoning: the Conservative Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Patterson, Aug 2007, Belfast, United Kingdom. pp.239-253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-74141-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Knowledge Acquisition in Case Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Knowledge Discovery and Similarity, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Wilson and D. Khemani, Aug 2007, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de connaissances du domaine d'un système de RàPC : une approche fondée sur l'analyse interactive des échecs d'adaptation --- le système FrakaS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.57--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation Knowledge Discovery from a Case Base</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une première formalisation de la phase d'élaboration du raisonnement à partir de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.795--796</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème atelier francophone de raisonnement à partir de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110287v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00110932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'implantation d'un moteur d'inférences pour une logique de descriptions avec domaine concret flou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications - LFA-06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00110922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une première formalisation de la phase d'élaboration du raisonnement à partir de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case-Based Reasoning Within Semantic Web Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème atelier francophone de raisonnement à partir de cas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Twelfth International Conference on Artificial Intelligence: Methodology, Systems and Applications - AIMSA'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Varna/Bulgarie, pp.190--200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11861461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00110932v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00112090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case-Based Reasoning Within Semantic Web Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Adaptation Knowledge Discovery from a Case Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lafrogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.795--796</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00112090v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la place du RàPC dans trois domaines de recherche actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ième Atelier de Raisonnement à Partir de Cas - RàPC'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSMM, Université de Besançon, 2006, Besançon, France. pp.3--13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00201767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une utilisation du critère pessimiste de Wald pour aider à la décision à partir de cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Decentralized Case-Based Reasoning for the Semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Atelier Raisonnement à partir de cas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Semantic Web Conference - ISWC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Galway/Irelande, pp.142-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11574620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000375v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Case-Based Reasoning for the Semantic Web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Vers une utilisation du critère pessimiste de Wald pour aider à la décision à partir de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Semantic Web Conference - ISWC 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Atelier Raisonnement à partir de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nice</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000376v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de quelques logiques de descriptions floues et de formalismes apparentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications - LFA'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nantes, France, pp.255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une acquisition automatique de connaissances d'adaptation par examen de la base de cas --- une approche fondée sur des techniques d'extraction de connaissances dans des bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Atelier de Raisonnement à Partir de Cas - RàPC'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Université Paris Nord, Villetaneuse, France, pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Support and Knowledge Management in Oncology using Hierarchical Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Symposium on Computerized Guidelines and Protocols - CGP-2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvia Miksch and Samson W. Tu, 2004, Prague, Czech Republic, pp.16--30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasimir : portail sémantique pour la gestion des connaissances en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second séminaire francophone du Web Sémantique Médical - WSM 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Rouen, France, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation de points de vue pour le raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages et Modèles à Objets - LMO'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lille, France, pp.245-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasimir : gestion de connaissances décisionnelles en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation et pilotage des systèmes de Connaissances et de Compétences dans les Entreprises Industrielles - C2EI'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of Adaptation Knowledge for Breast Cancer Treatment Decision Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Artificial Intelligence in Medicine in Europe2003 - AIME 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Protaras, Chypre, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un Web sémantique en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée Web sémantique médical - WSM'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'informatique médicale de Rennes, Mar 2003, Rennes, France, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recopier c'est déjà adapter : six types d'adaptation par copie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème séminaire français de raisonnement à partir de cas - RàPC'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Christine Jaulent and Christel Le Bozec and Eric Zapletal, May 2002, Paris, France, pp.11--21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation multi-points de vue des connaissances pour l'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème séminaire français de raisonnement à partir de cas - RàPC'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Christine Jaulent and Christel Le Bozec and Eric Zapletal, May 2002, Paris, France, pp.23--31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong, Fuzzy and Smooth Hierarchical Classification for Case-Based Problem Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Artificial Intelligence - ECAI'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Mille, Jul 2002, Lyon, France, pp.81--85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kasimir Project: Knowledge Management in Cancerology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Enterprise Networking and Computing in Health Care Industry - HealthCom 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Pierre Thomesse, 2002, Nancy, France, pp.125--127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et modélisation de connaissances d'adaptation, une étude pour le traitement du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Boisson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées ingénierie des connaissances - IC'2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Grenoble, France, pp.409-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des règles, des cas, des généralités, des spécificités, des applications, des adaptations, des chaînes, des combinaisons et des tartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier raisonnement à partir de cas RàPC 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Grenoble, France, pp.49--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme pour la phase d'adaptation du raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales sur les modèles de raisonnement - JNMR'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Arras, France, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Based Reasoning for Breast Cancer Treatment Decision Helping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fifth European Workshop on Case-Based Reasoning - EWCBR'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Trento, Italie, pp.173--185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition et décomposition de l'adaptation dans le cadre du raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée sur l'adaptation, INRA de Champenoux, 15 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Le Ber et J. Lieber, 2000, INRA de Champenoux, pp.31--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for Adaptation in Case-based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Artificial Intelligence - ECAI'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Berlin, Germany, pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement à partir de cas pour l'aide au traitement du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées ingénierie des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Tchounikine, 2000, Toulouse, France, pp.189-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une théorie unifiée de l'adaptation en raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ingénierie des Connaissances - IC'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode d'Euler vue comme une application du raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 7ème séminaire français de raisonnement à partir de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Mille et B. Trousse, 1999, Palaiseau, France, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification pour l'aide au traitement du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième journées de la Société Francophone de Classification - SFC'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Loria, 1999, Nancy, France, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Unified Theory of Adaptation in Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Case-Based Reasoning - ICCBR'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Seeon Monastery, Germany, pp.104-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulations and Adaptation Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Case-Based Reasoning - ICCBR'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lieber, Jean et Melis, Erica et Mille, Alain et Napoli, Amedeo, 1999, Munich, Germany, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation par objets et classification pour le raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence AFCET - RFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Clermont-Ferrand, 1998, Clermont-Ferrand, France. pp.345-354 (tome III)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects de la classification dans un système de représentation des connaissances par objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ketterlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixièmes rencontres de la société francophone de classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Gascuel et Gilles Caraux, 1998, Montpellier, France. pp.205-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des besoins en représentation et raisonnement dans une représentation à objets. L'exemple de Y3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Chouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMO'96.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Leysin, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16758,1563 +16863,1563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some thoughts about artificial stupidity and artificial dumbness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (3), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/AIC-220322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying and Developing Semantic Web Technologies for Exploiting a Corpus in History of Science: the Case Study of the Henri Poincaré Correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyana Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (2), pp.359-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SW-200400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-based Reasoning for Forecasting the Allocation of Perennial Biomass Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Smart Farming, 113, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAAABLE: a case-based reasoning system which adapts cooking recipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (1-2), pp.207 - 235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ria.31.207-235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential adaptation: An operational approach to adaptation for solving numerical problems with CBR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.103 - 114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RespiDiag: a Case-Based Reasoning System for the Diagnosis of Chronic Obstructive Pulmonary Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (2), pp. 267--273. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.05.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized case-based reasoning and Semantic Web technologies applied to decision support in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (4), pp.425--449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0269888913000027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic case acquisition from texts for process-oriented case-based reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.is.2012.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement à partir de cas et agronomie des territoires - Constructions croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Osty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (2), pp.169-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling adaptation of breast cancer treatment decision protocols in the Kasimir project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu D’aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (3), pp.261--274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10489-007-0070-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00526723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de points de vue dans le système d'aide à la décision en cancérologie KASIMIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (2-3), pp.143-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00201561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation Knowledge Acquisition: a Case Study for Case-Based Decision Support in Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (3/4), pp.161--176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00116888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Editing and Maintenance Tools for a Semantic Portal in Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 62, pp.619-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement à partir de cas et résolution de problèmes dans une représentation par objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13, pp.9-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18324,895 +18429,895 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Based Reasoning, Analogy, and Interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume I: Knowledge Representation, Reasoning and Learning, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.307-339, 2020, A Guided Tour of Artificial Intelligence Research, 978-3-030-06163-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement par analogie en informatique : le cas du raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie A. de Beaune; Liliane Hilaire-Pérez; Koen Vermeir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analogie dans les techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.83-98, 2017, 978-2-271-08241-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement à partir de cas, raisonnement et apprentissage par analogie, gradualité et interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de l’intelligence artificielle. Ses bases méthodologiques, ses développements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès, pp.239-263, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Belief Revision to Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Approaches to Analogical Reasoning: Current Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 548, Springer, pp.133 - 161, 2014, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-54516-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taaable: a Case-Based System for personalized Cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montani, Stefania and Jain, Lakhmi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Successful Case-based Reasoning Applications-2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 494, Springer, pp.121-162, 2014, Studies in Computational Intelligence, 978-3-642-38735-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38736-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes à base de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Akoka and I. Comyn-Wattiau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.1197--1208, 2006, 978-2-7117-4846-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00201566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Semantic Portal for Oncology using a Description Logic with Fuzzy Concrete Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elie Sanchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Logic and the Semantic Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), Elsevier, 2006, Capturing intelligence, 0-444-51948-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification à partir de cas et classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Charlet, Manuel Zacklad, Gilles Kassel, Didier Bourigault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des connaissances -- Évolutions récentes et nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eyrolles, pp.357--369, 2000, collection technique et scientifique des télécommunications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19222,609 +19327,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Based Reasoning Research and Development, 25th International Conference on Case-Based Reasoning (ICCBR 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Aha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement à partir de cas 1. Conception et Configuration de produits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chebel-Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, 286 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement à partir de cas 2 : surveillance, diagnostic et maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chebel Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement à partir de cas 1 : conception et configuration de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chebel Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement à partir de cas 2. Surveillance, diagnostic et maintenance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chebel-Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, 264 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on Formalisation of Adaptation in Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19834,115 +19939,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Workshops of the 22nd International Conference on Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David B. Leake; Jean Lieber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshops of ICCBR-2014 (22nd International Conference on Case-Based Reasoning)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cork, Ireland. pp.260, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19952,218 +20057,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moteurs de wikis sémantiques : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision support systems in oncology: Are we there yet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00608349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20173,91 +20278,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la conception de systèmes de raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy I, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00608299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20267,114 +20372,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement à partir de cas et classification hiérarchique : application à la planification de synthèse en chimie organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997NAN10215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId355"/>
+      <w:footerReference w:type="default" r:id="rId358"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20521,51 +20626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542346v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05557272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sipp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961604v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155235v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Personeni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu d'Aquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rios" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brachais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Limbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96559-3_26" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D Treuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D. Treuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Diebold" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kabrit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kril" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malvaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63646-2_15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40177-0_20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bunoiu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenczner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587259.3627549" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04268839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Astier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iopeti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathieu Steinbach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Yvoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03765310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Duck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schaller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chaussy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_21" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03765418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rollin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lasolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyana Pavlova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86957-1_11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58342-2_20" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02570879v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couffignal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01905077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906519v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saleh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fransot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01081-2_38" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_24" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B. Chawki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kiani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Schneider" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47096-2_15" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082683v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082372v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Naudet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856487v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712982v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palomares" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stevenot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712978v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735231v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32986-9_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Herengt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646843v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634735v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584103v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617621v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512529v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506094v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526639v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14274-1_9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506078v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14274-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459322v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526663v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437693v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425030v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436670v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409087v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421724v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437337v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437648v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85502-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337554v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szathmary" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416700v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127195v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127347v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lafrogne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189604v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189611v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189626v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_17" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00110287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110922v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112090v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000375v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000376v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11574620" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107766v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100246v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099935v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107684v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107639v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107561v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107563v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bresson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croissant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100432v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boisson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100433v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099202v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099223v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098789v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098776v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098720v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098721v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ketterlin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767488v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chouvet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangelinck" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455911v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-220322" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02879820v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200400" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01773571v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.207-235" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Guessoum" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.05.065" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV1M135T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922080v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000027" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812704v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2012.11.014" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337158v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Osty" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526723v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0070-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLRH7LC4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201561v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116888v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000258v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098951v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670465v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095344v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54516-0_6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201566v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001254v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099376v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661874v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Aha" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342688v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583971v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel Morello" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583963v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342693v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098834v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Melis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097373v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leake" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542813v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608349v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608299v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747358v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10215" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542346v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05557272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sipp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Diebold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Merah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961604v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147988v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Personeni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu d'Aquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brachais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Limbach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96559-3_26" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D Treuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D. Treuil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kabrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kril" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malvaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63646-2_15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40177-0_20" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04268839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bunoiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenczner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587259.3627549" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Astier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iopeti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathieu Steinbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Yvoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03765310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Duck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chaussy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03765418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rollin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lasolle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyana Pavlova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86957-1_11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58342-2_20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02570879v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couffignal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01905077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saleh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fransot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01081-2_38" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_24" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B. Chawki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kiani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Schneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47096-2_15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178317v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082683v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092210v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_28" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918540v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Naudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712982v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736710v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palomares" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stevenot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32986-9_8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736711v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Herengt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573821v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584103v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506094v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14274-1_9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14274-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526663v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425030v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436670v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409087v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421724v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437648v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336043v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85502-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337554v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szathmary" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lafrogne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189604v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189611v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110922v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112090v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00110287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000376v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11574620" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000375v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107765v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100246v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100247v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099935v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107684v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107639v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107561v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107560v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107563v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107562v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bresson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croissant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100432v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boisson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100433v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099223v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099217v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098789v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098763v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098776v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098720v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098721v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ketterlin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767488v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chouvet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangelinck" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455911v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-220322" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02879820v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200400" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01773571v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.207-235" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912641v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Guessoum" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.05.065" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV1M135T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922080v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000027" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812704v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2012.11.014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337158v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Osty" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526723v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0070-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLRH7LC4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201561v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116888v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000258v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098951v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670465v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095344v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54516-0_6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201566v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001254v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099376v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Aha" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342688v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583971v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel Morello" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583963v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342693v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098834v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Melis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097373v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leake" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608349v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747358v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10215" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>