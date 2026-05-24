--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1277,563 +1277,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Expert Reasoning Experience by Process Cases - Application to the Delimitation of Mobile Genetic Elements in Bacterial Chromosomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblond-Bourget</w:t>
+                <w:t xml:space="preserve">A Knowledge Representation Approach for Reasoning with Adaptation Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Limbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Case-Based Reasoning (ICCBR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33rd International Conference on Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Bichindaritz; Beatriz Lopez, Jun 2025, Biarritz, France. pp.204-219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383790v1</w:t>
+                <w:t xml:space="preserve">hal-05408527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des logiques de variations avec attributs numériques pour représenter des règles d'adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas François</w:t>
+                <w:t xml:space="preserve">Representing Expert Reasoning Experience by Process Cases - Application to the Delimitation of Mobile Genetic Elements in Bacterial Chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Limbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAF-JFPDA Journées d’Intelligence Artificielle Fondamentale (Evènement affilié à PFIA 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Case-Based Reasoning (ICCBR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Bichindaritz (SUNY at Oswego, USA), Jun 2025, Biarritz (France), France. pp.392-406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96559-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408668v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold : un système de requête itératif et interactif pour l'exploration de corpus de patrimoine culturel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+                <w:t xml:space="preserve">Des logiques de variations avec attributs numériques pour représenter des règles d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Humanités Numériques &amp; IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">JIAF-JFPDA Journées d’Intelligence Artificielle Fondamentale (Evènement affilié à PFIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Guy Mailly; François Schwarzentruber; Anaëlle Wilczynski, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477537v1</w:t>
+                <w:t xml:space="preserve">hal-05408668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold: an iterative and interactive query system for exploring cultural heritage corpus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Harold : un système de requête itératif et interactif pour l'exploration de corpus de patrimoine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prunelle D Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Digital Humaties 2025 (SemDH 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Journée Humanités Numériques &amp; IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477510v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Knowledge Representation Approach for Reasoning with Adaptation Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas François</w:t>
+                <w:t xml:space="preserve">Harold: an iterative and interactive query system for exploring cultural heritage corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle D Treuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Case-Based Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Bichindaritz; Beatriz Lopez, Jun 2025, Biarritz, France. pp.204-219</w:t>
+              <w:t xml:space="preserve">Semantic Digital Humaties 2025 (SemDH 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408527v1</w:t>
+                <w:t xml:space="preserve">hal-05477510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et appréhension de la correspondance d’Henri Poincaré</w:t>
               </w:r>
@@ -1845,77 +1845,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prunelle D. Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu D’aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Intelligence Artificielle Et Humanités Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
@@ -2160,51 +2160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazy Adaptation Knowledge Learning Based on Frequent Closed Itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,51 +2882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Factorial Study of Neural Network Learning from Differences for Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu D’aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2967,671 +2967,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System to Assist Semantic Web Data Editing Through the Use of Case-Based Reasoning</w:t>
+                <w:t xml:space="preserve">Assister l'édition manuelle de données RDF à l'aide du raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyana Pavlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCBR 2021 - 29th International Conference on Case-Based Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Salamanca, Spain. pp.88-89</w:t>
+              <w:t xml:space="preserve">IC 2021 - 32ème Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux/virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485184v1</w:t>
+                <w:t xml:space="preserve">hal-03229501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'adaptation des cas par révision des croyances et l'extrapolation analogique se rencontrent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A System to Assist Semantic Web Data Editing Through the Use of Case-Based Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lasolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyana Pavlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux (virtuel), France. pp.34-44</w:t>
+              <w:t xml:space="preserve">ICCBR 2021 - 29th International Conference on Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Salamanca, Spain. pp.88-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483142v1</w:t>
+                <w:t xml:space="preserve">hal-03485184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation knowledge discovery using positive and negative cases</w:t>
+                <w:t xml:space="preserve">Quand l'adaptation des cas par révision des croyances et l'extrapolation analogique se rencontrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCBR 2021 - 29th International Conference on Case-Based Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Salamanca (Virtual), Spain</w:t>
+              <w:t xml:space="preserve">15èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux (virtuel), France. pp.34-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482709v1</w:t>
+                <w:t xml:space="preserve">hal-03483142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Revision-Based Case Adaptation Meets Analogical Extrapolation</w:t>
+                <w:t xml:space="preserve">Adaptation knowledge discovery using positive and negative cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Case-Based Reasoning (ICCBR 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCBR 2021 - 29th International Conference on Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Salamanca (Virtual), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483112v1</w:t>
+                <w:t xml:space="preserve">hal-03482709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Web Navigation Tool for Exploring the Henri Poincaré Correspondence Corpus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Revision-Based Case Adaptation Meets Analogical Extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Rollet</w:t>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Joint Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Conference on Case-Based Reasoning (ICCBR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Salamanca (virtual), Spain. pp.156-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86957-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406713v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assister l'édition manuelle de données RDF à l'aide du raisonnement à partir de cas</w:t>
+                <w:t xml:space="preserve">A Semantic Web Navigation Tool for Exploring the Henri Poincaré Correspondence Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Siyana Pavlova</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2021 - 32ème Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux/virtuel, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Joint Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonis Bikakis, Roberta Ferrario, Stéphane Jean, Béatrice Markhoff, Alessandro Mosca, Marianna and Nicolosi Asmundo, Sep 2021, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229501v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Correction: When Retrieval is Harder to Specify than Adaptation</w:t>
               </w:r>
@@ -3656,51 +3656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3764,77 +3764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting the RDF Annotation of a Digital Humanities Corpus using Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyana Pavlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3885,51 +3885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'informations dans la correspondance d'Henri Poincaré : outils et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3980,51 +3980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving analogical extrapolation using case pair competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4075,51 +4075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter la compétence de couples de cas pour améliorer le raisonnement à partir de cas par analogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4341,826 +4341,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Adaptation Knowledge Discovery by Exploiting Negative Cases: First Experiment in a Boolean Setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making the best of cases by approximation, interpolation and extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Gillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+                <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCBR 2018 - 26th International Conference on Case-Based Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Case Based Reasoning (ICCBR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.580-596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01081-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905077v1</w:t>
+                <w:t xml:space="preserve">hal-03634973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirer parti au mieux des cas sources en raisonnement à partir de cas : approximation, interpolation et extrapolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Adaptation Knowledge Discovery by Exploiting Negative Cases: First Experiment in a Boolean Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAF 2018 - 12èmes Journées d'Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Amiens, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">ICCBR 2018 - 26th International Conference on Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906519v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Best Medical Coding Practices by Case-Based Reasoning - A User Assistance Prototype for Data Collection for Cancer Registries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tirer parti au mieux des cas sources en raisonnement à partir de cas : approximation, interpolation et extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jay</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JWAIH 2018 - Joint Workshop on Artificial Intelligence in Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">JIAF 2018 - 12èmes Journées d'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amiens, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907093v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case-Based Translation: First Steps from a Knowledge-Light Approach Based on Analogy to a Knowledge-Intensive One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lepage</w:t>
+                <w:t xml:space="preserve">Interpretation of Best Medical Coding Practices by Case-Based Reasoning - A User Assistance Prototype for Data Collection for Cancer Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Couffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCBR 2018 - 26th International Conference on Case-Based Reasoning</w:t>
+              <w:t xml:space="preserve">JWAIH 2018 - Joint Workshop on Artificial Intelligence in Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906528v1</w:t>
+                <w:t xml:space="preserve">hal-01907093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps toward finding relevant pathology-gene pairs using analogy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Case-Based Translation: First Steps from a Knowledge-Light Approach Based on Analogy to a Knowledge-Intensive One</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoCBR 2018 : Workshop on Evolutionary Computation and CBR at the International Conference on Case-Based Reasoning (ICCBR 2018)</w:t>
+              <w:t xml:space="preserve">ICCBR 2018 - 26th International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906547v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation de bonnes pratiques de codification médicale par du raisonnement à partir de cas - Application à la saisie de données pour les registres du cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Couffignal</w:t>
+                <w:t xml:space="preserve">First steps toward finding relevant pathology-gene pairs using analogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fransot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée I.A. et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">EvoCBR 2018 : Workshop on Evolutionary Computation and CBR at the International Conference on Case-Based Reasoning (ICCBR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907088v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the best of cases by approximation, interpolation and extrapolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interprétation de bonnes pratiques de codification médicale par du raisonnement à partir de cas - Application à la saisie de données pour les registres du cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Richard</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Case Based Reasoning (ICCBR 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée I.A. et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01081-2_38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03634973v1</w:t>
+                <w:t xml:space="preserve">hal-01907088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SPARQL Query Transformation Rule Language — Application to Retrieval and Adaptation in Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5168,51 +5168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ICCBR 2017 - Case-Based Reasoning Research and Development, 25th International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
@@ -5267,51 +5267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Case-Based Reasoning (ICCBR) Computer Cooking Contest Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.253-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5375,51 +5375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5479,51 +5479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetra: A Case-Based Decision Support System for Assisting Nuclear Physicians with Image Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad B. Chawki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,51 +5609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5726,51 +5726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Cooking Contest Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Frankfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5821,51 +5821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5890,51 +5890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemanticHPST: Applying Semantic Web Principles and Technologies to the History and Philosophy of Science and Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6046,51 +6046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Knowledge Management - ECKM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Udine, Italy. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6141,51 +6141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Case-Based Reasoning (ICCBR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6355,254 +6355,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case-Based Cooking with Generic Computer Utensils: Taaable Next Generation</w:t>
+                <w:t xml:space="preserve">Tuuurbine: A Generic CBR Engine over RDFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Infante-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICCBR 2014 Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Case-Based Reasoning Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cork, Ireland. pp.140 - 154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11209-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082683v1</w:t>
+                <w:t xml:space="preserve">hal-01082372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision des croyances dans la clôture propositionnelle d'une algèbre qualitative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Case-Based Cooking with Generic Computer Utensils: Taaable Next Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAF-2014 -- Huiti{\`e}mes Journ{\'e}es de l'Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Angers, France. pp.10</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICCBR 2014 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David B. Leake and Jean Lieber, Sep 2014, Cork, Ireland. pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093977v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief revision in the propositional closure of a qualitative algebra</w:t>
+                <w:t xml:space="preserve">Révision des croyances dans la clôture propositionnelle d'une algèbre qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hermann</w:t>
@@ -6620,2027 +6629,2018 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienne, Austria. pp.4</w:t>
+              <w:t xml:space="preserve">JIAF-2014 -- Huiti{\`e}mes Journ{\'e}es de l'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Angers, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094264v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Case-Based Reasoning on e-Community Knowledge Can Be Improved Thanks to Knowledge Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
+                <w:t xml:space="preserve">Belief revision in the propositional closure of a qualitative algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case-Based Reasoning Research and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienne, Austria. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11209-1_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01082369v1</w:t>
+                <w:t xml:space="preserve">hal-01094264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Propositional Cases Based on Tableaux Repairs Using Adaptation Knowledge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Hermann</w:t>
+                <w:t xml:space="preserve">How Case-Based Reasoning on e-Community Knowledge Can Be Improved Thanks to Knowledge Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Case-Based Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11209-1_28⟩</w:t>
+              <w:t xml:space="preserve">Case-Based Reasoning Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Lamontagne and Enric Plaza, Sep 2014, Cork, Ireland, Ireland. pp.155 - 169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11209-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092210v1</w:t>
+                <w:t xml:space="preserve">hal-01082369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuuurbine: A Generic CBR Engine over RDFS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Infante-Blanco</w:t>
+                <w:t xml:space="preserve">Adapting Propositional Cases Based on Tableaux Repairs Using Adaptation Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case-Based Reasoning Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cork, Ireland. pp.140 - 154, </w:t>
+              <w:t xml:space="preserve">International Conference on Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Lamontagne; Enric Plaza, Sep 2014, Cork, Ireland. pp.390-404, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11209-1_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11209-1_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082372v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonner sur des connaissances provenant d'une e-communauté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
+                <w:t xml:space="preserve">Révisor : un ensemble de moteurs d'adaptation de cas par révision des croyances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">JIAF - Septièmes Journées de l'Intelligence Artificielle Fondamentale - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918540v1</w:t>
+                <w:t xml:space="preserve">hal-00856487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche fondée sur le raisonnement à partir de cas pour la mise à jour interactive d'objets du Web sémantique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Hermann</w:t>
+                <w:t xml:space="preserve">Raisonner sur des connaissances provenant d'une e-communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Ducassé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+                <w:t xml:space="preserve">Yannick Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème atelier Français de Raisonnement à Partir de Cas (RàPC)</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910294v1</w:t>
+                <w:t xml:space="preserve">hal-00918540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de cas propositionnels par réparations fondées sur des connaissances d'adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche fondée sur le raisonnement à partir de cas pour la mise à jour interactive d'objets du Web sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ducassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RàPC - 21ème atelier Français de Raisonnement à Partir de Cas - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">21ème atelier Français de Raisonnement à Partir de Cas (RàPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910276v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case-Based Reasoning on E-Community Knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
+                <w:t xml:space="preserve">Adaptation de cas propositionnels par réparations fondées sur des connaissances d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCBR 2013 - 21st International Conference on Case-Based Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RàPC - 21ème atelier Français de Raisonnement à Partir de Cas - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39056-2_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00918518v1</w:t>
+                <w:t xml:space="preserve">hal-00910276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Adaptation with Qualitative Algebras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Case-Based Reasoning on E-Community Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Martin</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conferences on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCBR 2013 - 21st International Conference on Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Saratoga Springs, NY, United States. pp.104-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39056-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871703v1</w:t>
+                <w:t xml:space="preserve">hal-00918518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révisor : un ensemble de moteurs d'adaptation de cas par révision des croyances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case Adaptation with Qualitative Algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cojan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAF - Septièmes Journées de l'Intelligence Artificielle Fondamentale - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">International Joint Conferences on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Pékin, China. pp.3002-3006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856487v1</w:t>
+                <w:t xml:space="preserve">hal-00871703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de cas spatiaux et temporels</w:t>
+                <w:t xml:space="preserve">Extension du formalisme des flux opérationnels par une algèbre temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème atelier Français de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Martin and Zied Yakoubi, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Sixièmes Journées de l'Intelligence Artificielle Fondamentale (JIAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Konieczny, May 2012, Toulouse, France. pp.133-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712982v1</w:t>
+                <w:t xml:space="preserve">hal-00712978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic decision trees editing for decision support with KcatoS - Application in oncology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-automatic annotation process for procedural texts: An application on cooking recipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jay</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMI 2012: Semantic Interoperability in Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Cooking with Computers workshop - ECAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736710v1</w:t>
+                <w:t xml:space="preserve">hal-00735262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an operator for merging taxonomies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+                <w:t xml:space="preserve">Adapting Spatial and Temporal Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Stevenot</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI-2012 Workshop BNC: Belief change, Non-monotonic reasoning and Conflict resolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference for Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Marie Lefevre, Sep 2012, Lyon, France. pp.77-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32986-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763228v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Web 1.0 to Social Semantic Web: Lessons Learnt from a Migration to a Medical Semantic Wiki</w:t>
+                <w:t xml:space="preserve">A Semantic Wiki for Editing and Sharing Decision Guidelines in Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Herengt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Extended Semantic Web Conference - ESWC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">The 24th European Medical Informatics Conference - MIE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.Cristina Mazzoleni, Aug 2012, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736706v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief revision-based case-based reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation de cas spatiaux et temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cojan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+                <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI-2012 Workshop SAMAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Richard, Aug 2012, Montpellier, France. pp.33--39</w:t>
+              <w:t xml:space="preserve">20ème atelier Français de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Martin and Zied Yakoubi, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763220v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension du formalisme des flux opérationnels par une algèbre temporelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Semantic decision trees editing for decision support with KcatoS - Application in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixièmes Journées de l'Intelligence Artificielle Fondamentale (JIAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Konieczny, May 2012, Toulouse, France. pp.133-142</w:t>
+              <w:t xml:space="preserve">SIMI 2012: Semantic Interoperability in Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712978v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic annotation process for procedural texts: An application on cooking recipes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Towards an operator for merging taxonomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooking with Computers workshop - ECAI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECAI-2012 Workshop BNC: Belief change, Non-monotonic reasoning and Conflict resolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Konieczny and T. Meyer, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735262v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Spatial and Temporal Cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">From Web 1.0 to Social Semantic Web: Lessons Learnt from a Migration to a Medical Semantic Wiki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Martin</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference for Case-Based Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Extended Semantic Web Conference - ESWC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735231v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Wiki for Editing and Sharing Decision Guidelines in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Meilender</w:t>
+                <w:t xml:space="preserve">Belief revision-based case-based reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th European Medical Informatics Conference - MIE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M.Cristina Mazzoleni, Aug 2012, Pise, Italy</w:t>
+              <w:t xml:space="preserve">ECAI-2012 Workshop SAMAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Richard, Aug 2012, Montpellier, France. pp.33--39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736711v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation knowledge discovery for cooking using closed itemset extraction</w:t>
               </w:r>
@@ -8652,51 +8652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8760,51 +8760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.575-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8829,51 +8829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for Adapting Cases Represented in ALC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8950,51 +8950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère édition du Symposium sur l'Ingénierie de l'Information Médicale - SIIM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9140,51 +9140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9222,51 +9222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge extraction for improving case retrieval and recipe adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9274,51 +9274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Cooking Contest Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, London, United Kingdom</w:t>
@@ -9347,51 +9347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation par révision et adaptation différentielle : comparaison de deux approches de l'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9423,878 +9423,878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00595400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter des cas en utilisant un opérateur de révision ou des règles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">TAAABLE 3: Adaptation of ingredient quantities and of textual preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blansché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Cholvy, Sébastien Konieczny, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18h International Conference on Case-Based Reasoning - ICCBR 2010, "Computer Cooking Contest" Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00512529v1</w:t>
+                <w:t xml:space="preserve">inria-00526663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme d'adaptation avec des cas exprimés dans la logique de descriptions ALC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Adapter des cas en utilisant un opérateur de révision ou des règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Atelier « Raisonnement à Partir de Cas » RàPC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.37-48</w:t>
+              <w:t xml:space="preserve">Journée Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Cholvy, Sébastien Konieczny, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00506094v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00512529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la remémoration par enrichissement de l'ontologie du domaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+                <w:t xml:space="preserve">Un algorithme d'adaptation avec des cas exprimés dans la logique de descriptions ALC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème atelier de Raisonnement à Partir de Cas - RàPC2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18ème Atelier « Raisonnement à Partir de Cas » RàPC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00526639v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00506094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text adaptation using formal concept analysis</w:t>
+                <w:t xml:space="preserve">Améliorer la remémoration par enrichissement de l'ontologie du domaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Case-Based Reasoning - ICCBR 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème atelier de Raisonnement à Partir de Cas - RàPC2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509030v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00526639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir une ontologie pour améliorer la recherche d'information approximative</w:t>
+                <w:t xml:space="preserve">Text adaptation using formal concept analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Evolution d'ontologies" lors de la conférence Ingénierie des Connaissances (IC) 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Case-Based Reasoning - ICCBR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy. pp.96-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14274-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00526641v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm for Adapting Cases Represented in an Expressive Description Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cojan</w:t>
+                <w:t xml:space="preserve">Enrichir une ontologie pour améliorer la recherche d'information approximative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Case-Based Reasoning - ICCBR 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier "Evolution d'ontologies" lors de la conférence Ingénierie des Connaissances (IC) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00506078v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00526641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation temporelle qualitative de recettes de cuisine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">An Algorithm for Adapting Cases Represented in an Expressive Description Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTE 2010 - atelier associé à la conférence RFIA 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Case-Based Reasoning - ICCBR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy. pp.51-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14274-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459322v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00506078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAAABLE 3: Adaptation of ingredient quantities and of textual preparations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+                <w:t xml:space="preserve">Représentation temporelle qualitative de recettes de cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18h International Conference on Case-Based Reasoning - ICCBR 2010, "Computer Cooking Contest" Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy</w:t>
+              <w:t xml:space="preserve">RTE 2010 - atelier associé à la conférence RFIA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France. pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00526663v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Adaptation Knowledge Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10354,64 +10354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10548,51 +10548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte opportuniste de connaissances d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10630,51 +10630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de l'adaptation en raisonnement à partir de cas fondée sur l'optimisation sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10712,77 +10712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taaable : système de recherche et de création, par adaptation, de recettes de cuisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10915,51 +10915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief Merging-based Case Combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11006,90 +11006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIKITAAABLE: A semantic wiki as a blackboard for a textual case-based reasoning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11144,64 +11144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11256,90 +11256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WikiTaaable, un wiki sémantique utilisé comme un tableau noir dans un système de raisonnement à partir de cas textuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11381,77 +11381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taaable, une application culinaire du raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11483,2087 +11483,2087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edhibou: a Customizable Interface for Decision Support in a Semantic Portal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
+                <w:t xml:space="preserve">Opportunistic Acquisition of Adaptation Knowledge and Cases - The IakA Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonardo Lana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Meilender</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Semantic Web Conference - ISWC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">European Conference on Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.150-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00336330v1</w:t>
+                <w:t xml:space="preserve">hal-00364367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation de l'adaptation conservatrice dans les espaces métriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cojan</w:t>
+                <w:t xml:space="preserve">Edhibou: a Customizable Interface for Decision Support in a Semantic Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas - RàPC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">7th International Semantic Web Conference - ISWC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00336024v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Formalisation de l'adaptation conservatrice dans les espaces métriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France. pp.36-49</w:t>
+              <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas - RàPC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501252v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rokia Bendaoud</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Bentebibel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Cojan</w:t>
+                <w:t xml:space="preserve">Sylvie Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t>
+              <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France. pp.36-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00337666v1</w:t>
+                <w:t xml:space="preserve">hal-01501252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative Adaptation in Metric Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokia Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bentebibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00336043v1</w:t>
+                <w:t xml:space="preserve">inria-00337666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Case Variations for Learning General and Specific Adaptation Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadi Badra</w:t>
+                <w:t xml:space="preserve">Conservative Adaptation in Metric Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Starting AI Researcher's Symposium (STAIRS 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.135-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85502-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00337554v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Elements on Knowledge Discovery guided by Domain Knowledge (KDDK)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representing Case Variations for Learning General and Specific Adaptation Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Concept Lattices and Applications - CLA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Hammamet, Tunisia. pp.22--41</w:t>
+              <w:t xml:space="preserve">Fourth Starting AI Researcher's Symposium (STAIRS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.1--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608015v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00337554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familles génératrices de règles d'adaptation pour assister leur acquisition semi-automatique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Elements on Knowledge Discovery guided by Domain Knowledge (KDDK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Szathmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.225-236</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Concept Lattices and Applications - CLA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Hammamet, Tunisia. pp.22--41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416700v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Acquisition of Adaptation Knowledge and Cases - The IakA Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léonardo Lana de Carvalho</w:t>
+                <w:t xml:space="preserve">Familles génératrices de règles d'adaptation pour assister leur acquisition semi-automatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Case-Based Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.150-164</w:t>
+              <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.225-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364367v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de connaissances d'adaptation par analyse de la base de cas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadi Badra</w:t>
+                <w:t xml:space="preserve">Acquisition de connaissances du domaine d'un système de RàPC : une approche fondée sur l'analyse interactive des échecs d'adaptation --- le système FrakaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées francophones "Extraction et Gestion des Connaissances" - EGC'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur/Belgique, pp.751-760</w:t>
+              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.57--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00127195v1</w:t>
+                <w:t xml:space="preserve">inria-00189586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Extraction de connaissances d'adaptation par analyse de la base de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I. Bichindaritz and S. Montani, Aug 2007, Belfast, United Kingdom. pp.285--294</w:t>
+              <w:t xml:space="preserve">7èmes Journées francophones "Extraction et Gestion des Connaissances" - EGC'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur/Belgique, pp.751-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189782v1</w:t>
+                <w:t xml:space="preserve">inria-00127195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. Bichindaritz and S. Montani, Aug 2007, Belfast, United Kingdom. pp.285--294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189779v1</w:t>
+                <w:t xml:space="preserve">inria-00189782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Patterson, Aug 2007, Belfast, United Kingdom. pp.463--477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74141-1_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189599v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Base Mining for Adaptation Knowledge Acquisition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lafrogne</w:t>
+                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Joint Conference on Artificial Intelligence - IJCAI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Hyderabad, India. pp.750-755</w:t>
+              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00127347v1</w:t>
+                <w:t xml:space="preserve">inria-00189599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la théorie de la révision à l'adaptation en raisonnement à partir de cas : l'adaptation conservatrice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case Base Mining for Adaptation Knowledge Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lafrogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées francophones sur les modèles formels de l'interaction - MFI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N. Maudet, 2007, Paris, France. pp.201--213</w:t>
+              <w:t xml:space="preserve">Twentieth International Joint Conference on Artificial Intelligence - IJCAI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Hyderabad, India. pp.750-755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189617v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00127347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la révision et de la fusion des connaissances à l'adaptation et à la combinaison de cas</w:t>
+                <w:t xml:space="preserve">Application de la théorie de la révision à l'adaptation en raisonnement à partir de cas : l'adaptation conservatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.119--129</w:t>
+              <w:t xml:space="preserve">4èmes journées francophones sur les modèles formels de l'interaction - MFI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. Maudet, 2007, Paris, France. pp.201--213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189604v1</w:t>
+                <w:t xml:space="preserve">inria-00189617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour représenter les variations entre cas --- Vers une application à l'extraction de connaissances d'adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application de la révision et de la fusion des connaissances à l'adaptation et à la combinaison de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.47--56</w:t>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.119--129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189611v1</w:t>
+                <w:t xml:space="preserve">inria-00189604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Revision Theory to Adaptation in Case-Based Reasoning: the Conservative Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche pour représenter les variations entre cas --- Vers une application à l'extraction de connaissances d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR'07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.47--56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189626v1</w:t>
+                <w:t xml:space="preserve">inria-00189611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Knowledge Acquisition in Case Based Reasoning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the Revision Theory to Adaptation in Case-Based Reasoning: the Conservative Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge Discovery and Similarity, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Patterson, Aug 2007, Belfast, United Kingdom. pp.239-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74141-1_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189787v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de connaissances du domaine d'un système de RàPC : une approche fondée sur l'analyse interactive des échecs d'adaptation --- le système FrakaS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Interactive Knowledge Acquisition in Case Based Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.57--70</w:t>
+              <w:t xml:space="preserve">Workshop on Knowledge Discovery and Similarity, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Wilson and D. Khemani, Aug 2007, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189586v1</w:t>
+                <w:t xml:space="preserve">inria-00189787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une première formalisation de la phase d'élaboration du raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13614,51 +13614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'implantation d'un moteur d'inférences pour une logique de descriptions avec domaine concret flou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13839,51 +13839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lafrogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13931,77 +13931,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la place du RàPC dans trois domaines de recherche actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14854,618 +14854,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of Adaptation Knowledge for Breast Cancer Treatment Decision Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un Web sémantique en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Artificial Intelligence in Medicine in Europe2003 - AIME 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Protaras, Chypre, 10 p</w:t>
+              <w:t xml:space="preserve">Première journée Web sémantique médical - WSM'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'informatique médicale de Rennes, Mar 2003, Rennes, France, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107684v1</w:t>
+                <w:t xml:space="preserve">inria-00107639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Web sémantique en cancérologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brachais</w:t>
+                <w:t xml:space="preserve">Acquisition of Adaptation Knowledge for Breast Cancer Treatment Decision Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée Web sémantique médical - WSM'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'informatique médicale de Rennes, Mar 2003, Rennes, France, 2 p</w:t>
+              <w:t xml:space="preserve">9th Conference on Artificial Intelligence in Medicine in Europe2003 - AIME 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Protaras, Chypre, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107639v1</w:t>
+                <w:t xml:space="preserve">inria-00107684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recopier c'est déjà adapter : six types d'adaptation par copie</w:t>
+                <w:t xml:space="preserve">The Kasimir Project: Knowledge Management in Cancerology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème séminaire français de raisonnement à partir de cas - RàPC'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Christine Jaulent and Christel Le Bozec and Eric Zapletal, May 2002, Paris, France, pp.11--21</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Enterprise Networking and Computing in Health Care Industry - HealthCom 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Pierre Thomesse, 2002, Nancy, France, pp.125--127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107561v1</w:t>
+                <w:t xml:space="preserve">inria-00107562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation multi-points de vue des connaissances pour l'adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recopier c'est déjà adapter : six types d'adaptation par copie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème séminaire français de raisonnement à partir de cas - RàPC'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marie-Christine Jaulent and Christel Le Bozec and Eric Zapletal, May 2002, Paris, France, pp.23--31</w:t>
+              <w:t xml:space="preserve">, Marie-Christine Jaulent and Christel Le Bozec and Eric Zapletal, May 2002, Paris, France, pp.11--21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107560v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong, Fuzzy and Smooth Hierarchical Classification for Case-Based Problem Solving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentation multi-points de vue des connaissances pour l'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Artificial Intelligence - ECAI'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Mille, Jul 2002, Lyon, France, pp.81--85</w:t>
+              <w:t xml:space="preserve">10ème séminaire français de raisonnement à partir de cas - RàPC'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Christine Jaulent and Christel Le Bozec and Eric Zapletal, May 2002, Paris, France, pp.23--31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107563v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kasimir Project: Knowledge Management in Cancerology</w:t>
+                <w:t xml:space="preserve">Strong, Fuzzy and Smooth Hierarchical Classification for Case-Based Problem Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Enterprise Networking and Computing in Health Care Industry - HealthCom 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Pierre Thomesse, 2002, Nancy, France, pp.125--127</w:t>
+              <w:t xml:space="preserve">15th European Conference on Artificial Intelligence - ECAI'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Mille, Jul 2002, Lyon, France, pp.81--85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107562v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et modélisation de connaissances d'adaptation, une étude pour le traitement du cancer du sein</w:t>
               </w:r>
@@ -15490,51 +15490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15645,77 +15645,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme pour la phase d'adaptation du raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15766,51 +15766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Based Reasoning for Breast Cancer Treatment Decision Helping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fifth European Workshop on Case-Based Reasoning - EWCBR'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Trento, Italie, pp.173--185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15904,77 +15904,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for Adaptation in Case-based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16012,51 +16012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement à partir de cas pour l'aide au traitement du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16088,463 +16088,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une théorie unifiée de l'adaptation en raisonnement à partir de cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Towards a Unified Theory of Adaptation in Case-Based Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ingénierie des Connaissances - IC'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Case-Based Reasoning - ICCBR'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Seeon Monastery, Germany, pp.104-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098764v1</w:t>
+                <w:t xml:space="preserve">inria-00098813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode d'Euler vue comme une application du raisonnement à partir de cas</w:t>
+                <w:t xml:space="preserve">Reformulations and Adaptation Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 7ème séminaire français de raisonnement à partir de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Mille et B. Trousse, 1999, Palaiseau, France, 5 p</w:t>
+              <w:t xml:space="preserve">International Conference on Case-Based Reasoning - ICCBR'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lieber, Jean et Melis, Erica et Mille, Alain et Napoli, Amedeo, 1999, Munich, Germany, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098789v1</w:t>
+                <w:t xml:space="preserve">inria-00098776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification pour l'aide au traitement du cancer du sein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bresson</w:t>
+                <w:t xml:space="preserve">Vers une théorie unifiée de l'adaptation en raisonnement à partir de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième journées de la Société Francophone de Classification - SFC'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Loria, 1999, Nancy, France, 7 p</w:t>
+              <w:t xml:space="preserve">Journées Ingénierie des Connaissances - IC'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098763v1</w:t>
+                <w:t xml:space="preserve">inria-00098764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Unified Theory of Adaptation in Case-Based Reasoning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode d'Euler vue comme une application du raisonnement à partir de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Case-Based Reasoning - ICCBR'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Seeon Monastery, Germany, pp.104-117</w:t>
+              <w:t xml:space="preserve">Actes du 7ème séminaire français de raisonnement à partir de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Mille et B. Trousse, 1999, Palaiseau, France, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098813v1</w:t>
+                <w:t xml:space="preserve">inria-00098789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulations and Adaptation Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification pour l'aide au traitement du cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Case-Based Reasoning - ICCBR'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lieber, Jean et Melis, Erica et Mille, Alain et Napoli, Amedeo, 1999, Munich, Germany, 7 p</w:t>
+              <w:t xml:space="preserve">Septième journées de la Société Francophone de Classification - SFC'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loria, 1999, Nancy, France, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098776v1</w:t>
+                <w:t xml:space="preserve">inria-00098763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation par objets et classification pour le raisonnement à partir de cas</w:t>
               </w:r>
@@ -17007,90 +17007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying and Developing Semantic Web Technologies for Exploiting a Corpus in History of Science: the Case Study of the Henri Poincaré Correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lasolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyana Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17262,51 +17262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (1-2), pp.207 - 235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17334,260 +17334,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential adaptation: An operational approach to adaptation for solving numerical problems with CBR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">RespiDiag: a Case-Based Reasoning System for the Diagnosis of Chronic Obstructive Pulmonary Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.03.009⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (2), pp. 267--273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101145v1</w:t>
+                <w:t xml:space="preserve">hal-00912641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RespiDiag: a Case-Based Reasoning System for the Diagnosis of Chronic Obstructive Pulmonary Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t>
+                <w:t xml:space="preserve">Differential adaptation: An operational approach to adaptation for solving numerical problems with CBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.103 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.05.065⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00912641v1</w:t>
+                <w:t xml:space="preserve">hal-01101145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized case-based reasoning and Semantic Web technologies applied to decision support in oncology</w:t>
               </w:r>
@@ -17716,51 +17716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18443,90 +18443,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Based Reasoning, Analogy, and Interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18661,583 +18661,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement à partir de cas, raisonnement et apprentissage par analogie, gradualité et interpolation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Taaable: a Case-Based System for personalized Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
+              <w:t xml:space="preserve">Montani, Stefania and Jain, Lakhmi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de l’intelligence artificielle. Ses bases méthodologiques, ses développements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Successful Case-based Reasoning Applications-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 494, Springer, pp.121-162, 2014, Studies in Computational Intelligence, 978-3-642-38735-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38736-4_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271837v1</w:t>
+                <w:t xml:space="preserve">hal-00912767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Belief Revision to Case-Based Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cojan</w:t>
+                <w:t xml:space="preserve">Raisonnement à partir de cas, raisonnement et apprentissage par analogie, gradualité et interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Approaches to Analogical Reasoning: Current Trends</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Panorama de l’intelligence artificielle. Ses bases méthodologiques, ses développements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès, pp.239-263, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54516-0_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01095344v1</w:t>
+                <w:t xml:space="preserve">hal-01271837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taaable: a Case-Based System for personalized Cooking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+                <w:t xml:space="preserve">Applying Belief Revision to Case-Based Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Successful Case-based Reasoning Applications-2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 494, Springer, pp.121-162, 2014, Studies in Computational Intelligence, 978-3-642-38735-7. </w:t>
+              <w:t xml:space="preserve">Computational Approaches to Analogical Reasoning: Current Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 548, Springer, pp.133 - 161, 2014, Studies in Computational Intelligence, </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38736-4_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54516-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912767v1</w:t>
+                <w:t xml:space="preserve">hal-01095344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes à base de connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Towards a Semantic Portal for Oncology using a Description Logic with Fuzzy Concrete Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Akoka and I. Comyn-Wattiau. </w:t>
+              <w:t xml:space="preserve">Elie Sanchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.1197--1208, 2006, 978-2-7117-4846-4</w:t>
+              <w:t xml:space="preserve">Fuzzy Logic and the Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), Elsevier, 2006, Capturing intelligence, 0-444-51948-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00201566v1</w:t>
+                <w:t xml:space="preserve">inria-00001254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Semantic Portal for Oncology using a Description Logic with Fuzzy Concrete Domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
+                <w:t xml:space="preserve">Les systèmes à base de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elie Sanchez. </w:t>
+              <w:t xml:space="preserve">J. Akoka and I. Comyn-Wattiau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Logic and the Semantic Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (1), Elsevier, 2006, Capturing intelligence, 0-444-51948-3</w:t>
+              <w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1197--1208, 2006, 978-2-7117-4846-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001254v1</w:t>
+                <w:t xml:space="preserve">inria-00201566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification à partir de cas et classification</w:t>
               </w:r>
@@ -19442,51 +19442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chebel-Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19543,51 +19543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chebel Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19644,51 +19644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chebel Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19745,51 +19745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chebel-Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19846,51 +19846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20110,51 +20110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20626,51 +20626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542346v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05557272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sipp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Diebold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Merah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961604v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147988v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Personeni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu d'Aquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brachais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Limbach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96559-3_26" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D Treuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D. Treuil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kabrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kril" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malvaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63646-2_15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40177-0_20" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04268839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bunoiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenczner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587259.3627549" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Astier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iopeti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathieu Steinbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Yvoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03765310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Duck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chaussy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03765418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rollin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lasolle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyana Pavlova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86957-1_11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58342-2_20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02570879v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couffignal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01905077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saleh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fransot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01081-2_38" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_24" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B. Chawki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kiani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Schneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47096-2_15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178317v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082683v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092210v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_28" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918540v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Naudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712982v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736710v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palomares" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stevenot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32986-9_8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736711v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Herengt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573821v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584103v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506094v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14274-1_9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14274-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526663v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425030v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436670v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409087v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421724v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437648v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336043v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85502-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337554v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szathmary" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lafrogne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189604v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189611v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110922v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112090v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00110287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000376v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11574620" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000375v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107765v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100246v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100247v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099935v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107684v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107639v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107561v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107560v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107563v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107562v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bresson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croissant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100432v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boisson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100433v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099223v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099217v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098789v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098763v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098776v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098720v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098721v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ketterlin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767488v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chouvet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangelinck" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455911v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-220322" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02879820v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200400" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01773571v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.207-235" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912641v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Guessoum" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.05.065" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV1M135T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922080v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000027" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812704v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2012.11.014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337158v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Osty" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526723v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0070-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLRH7LC4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201561v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116888v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000258v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098951v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670465v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095344v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54516-0_6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201566v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001254v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099376v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Aha" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342688v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583971v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel Morello" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583963v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342693v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098834v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Melis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097373v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leake" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608349v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747358v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10215" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542346v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05557272v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sipp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Diebold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Merah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961604v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04147988v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Personeni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu d'Aquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brachais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Limbach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96559-3_26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D Treuil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle D. Treuil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kabrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kril" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malvaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63646-2_15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40177-0_20" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04268839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bunoiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenczner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587259.3627549" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Astier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iopeti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathieu Steinbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Yvoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03765310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Duck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chaussy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03765418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rollin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lasolle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyana Pavlova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86957-1_11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58342-2_20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02570879v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couffignal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01081-2_38" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01905077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907093v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saleh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906547v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fransot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907088v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_24" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B. Chawki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kiani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Schneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47096-2_15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178317v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092210v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_28" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856487v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918540v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Naudet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918518v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871703v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32986-9_8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Herengt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palomares" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736710v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763228v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stevenot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763220v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573821v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584103v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512529v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526639v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509030v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14274-1_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526641v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14274-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459322v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425030v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436670v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409087v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421724v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437648v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336330v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336043v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85502-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337554v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608015v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szathmary" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127195v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127347v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lafrogne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189604v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189611v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_17" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110922v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112090v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00110287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000376v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11574620" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000375v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107765v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100246v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100247v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099935v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107639v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107684v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bresson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croissant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107561v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100432v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boisson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100433v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099223v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099217v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098776v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098789v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098763v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098720v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098721v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ketterlin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767488v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chouvet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangelinck" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455911v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-220322" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02879820v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200400" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01773571v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.207-235" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912641v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Guessoum" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.05.065" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV1M135T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922080v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000027" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812704v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2012.11.014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337158v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Osty" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526723v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0070-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLRH7LC4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201561v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116888v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000258v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098951v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670465v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095344v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54516-0_6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001254v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201566v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099376v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Aha" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342688v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel-Morello" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583971v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chebel Morello" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583963v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342693v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098834v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Melis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097373v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leake" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608349v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608299v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747358v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10215" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>