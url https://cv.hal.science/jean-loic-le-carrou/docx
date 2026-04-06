--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -426,408 +426,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrotactile Thresholds on the Wrist for Vibrations Normal to the Skin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Fritz</w:t>
+                <w:t xml:space="preserve">Physical modelling of a harp from Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3275185⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154 (4), pp.2337-2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0021332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115270v1</w:t>
+                <w:t xml:space="preserve">hal-04248816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of a harp from Central Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chomette</w:t>
+                <w:t xml:space="preserve">Whistling in the clavichord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 154 (4), pp.2337-2348. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0021332⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 153 (1), pp.338-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0016825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248816v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whistling in the clavichord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrotactile Thresholds on the Wrist for Vibrations Normal to the Skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Consigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
+                <w:t xml:space="preserve">Nathan Ouvrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153 (1), pp.338-347. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0016825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3275185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947709v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a physical model of the clavichord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -887,64 +887,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the player on the dynamics of the electric guitar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1043,51 +1043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pérignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143 (5), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1134,51 +1134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">String/frets contacts in the electric bass sound: Simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1251,51 +1251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18th and 19th French harp classification using vibration analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1355,90 +1355,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of Harpsichord Plectra Voicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Givois Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conte Sandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1515,51 +1515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1775,77 +1775,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Delcor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88 (5), pp.1279-1289. </w:t>
@@ -1883,77 +1883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plectrum shape and jack velocity on the sound of the harpsichord: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Givois Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2000,90 +2000,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory display of seismic data: On the use of experts' categorizations and verbal descriptions as heuristics for geoscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holtzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2260,77 +2260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorization of seismic sources by auditory display: A blind test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holtzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2377,64 +2377,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal parameter variability in industrial electric guitar making: Manufacturing process, wood variability, and lutherie decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2494,51 +2494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational modal analysis applied to the concert harp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56-57, pp.81-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2566,304 +2566,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Modal Behaviour of Nominally Identical Electric Guitars During the Making Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of the Electric Guitar's Fingerboard Wood on Guitarists' Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Teissier</w:t>
+                <w:t xml:space="preserve">Benoît Navarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (3), pp.567-580. </w:t>
+              <w:t xml:space="preserve">, 2015, 101 (2), pp.347-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461737v1</w:t>
+                <w:t xml:space="preserve">hal-01461735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Electric Guitar's Fingerboard Wood on Guitarists' Perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evolution of the Modal Behaviour of Nominally Identical Electric Guitars During the Making Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Navarret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Dubois</w:t>
+                <w:t xml:space="preserve">Franck Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (2), pp.347-359. </w:t>
+              <w:t xml:space="preserve">, 2015, 101 (3), pp.567-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461735v1</w:t>
+                <w:t xml:space="preserve">hal-01461737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-cost high-precision measurement method of string motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,64 +2936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the decay time of solid body electric guitar tones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3053,51 +3053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of harp plucking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3157,51 +3157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural Strategies in the Harp Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3287,51 +3287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally based description of harp plucking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3391,51 +3391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some characteristics of the concert harp's acoustic radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,51 +3486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sympathetic string modes in the concert harp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,51 +3590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of A0 and T1 modes of the concert harp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of A0 and T1 modes of the concert harp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.I. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3789,51 +3789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Sympathetic String Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3923,230 +3923,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale d’un banc de mesure acoustique de raquette de padel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Paté</w:t>
+                <w:t xml:space="preserve">Étude des cordes à diamètre périodiquement variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365994v1</w:t>
+                <w:t xml:space="preserve">hal-05366002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des cordes à diamètre périodiquement variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Fabre</w:t>
+                <w:t xml:space="preserve">Validation expérimentale d’un banc de mesure acoustique de raquette de padel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chomette</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366002v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et origine de la sensibilité du toucher humain aux signaux haptiques perçus lors du jeu d'un instrument à cordes pincées</w:t>
               </w:r>
@@ -4387,51 +4387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
@@ -4454,269 +4454,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustic Descriptors of Central Africa Harps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based comparison of steel-string acoustic guitars with spruce and composite soundboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Giro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fabre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International on Noise and Vibration engineering (ISMA2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Louvain (BE), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895022v1</w:t>
+                <w:t xml:space="preserve">hal-05383166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based comparison of steel-string acoustic guitars with spruce and composite soundboards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibroacoustic Descriptors of Central Africa Harps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International on Noise and Vibration engineering (ISMA2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, France. pp.3429-3432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383166v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Sensitivity to Diameter and Tension During String Plucking</w:t>
               </w:r>
@@ -4990,619 +4990,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Enseignement de l'Acoustique : méthodes, outils et pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation physique du hardingfele: impact de l’accordage des cordes sympathiques sur le son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Giro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Cote</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Scotti</w:t>
+                <w:t xml:space="preserve">Louise Condi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848379v1</w:t>
+                <w:t xml:space="preserve">hal-03848417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physique du hardingfele: impact de l’accordage des cordes sympathiques sur le son</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d’un enseignement pluridisciplinaire en Acoustique Musicale pour des étudiants de L3 par apprentissage actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848417v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un enseignement pluridisciplinaire en Acoustique Musicale pour des étudiants de L3 par apprentissage actif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual Evaluation of the Quantization Level of a Vibrotactile Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Consigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Haptic and Audio Interaction Design, HAID 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, London, United Kingdom. Lecture Notes in Computer Science, 13417, 69-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15019-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848272v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement vibratoire des raquettes et sollicitations du membre supérieur lors de la pratique du padel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mélen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Evaluation of the Quantization Level of a Vibrotactile Signal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Paté</w:t>
+                <w:t xml:space="preserve">Table ronde : Enseignement de l'Acoustique : méthodes, outils et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Haptic and Audio Interaction Design, HAID 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761329v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations par sympathie dans le clavicorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5811,230 +5811,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation perceptive du niveau de quantification d'un signal vibrotactile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Caractérisation par l’étude de l’impédance électrique d’un transducteur électrodynamique mécaniquement chargé par différents matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Consigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Genevoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848535v1</w:t>
+                <w:t xml:space="preserve">hal-03848334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par l’étude de l’impédance électrique d’un transducteur électrodynamique mécaniquement chargé par différents matériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Évaluation perceptive du niveau de quantification d'un signal vibrotactile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Consigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Genevoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848334v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of guitar strings on a flat visuo-haptic display</w:t>
               </w:r>
@@ -6137,77 +6137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations par sympathie dans le clavicorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6431,77 +6431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric study of finger motions when playing the clavichord : towards characterization of expressive control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2019 - International Symposium on Music Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany. pp.167-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6526,77 +6526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet acoustique des cordes mortes du clavicorde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d’Acoustique, CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.233-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6889,51 +6889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6984,51 +6984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MODAL APPROACH TO THE NUMERICAL SIMULATION OF A STRING VIBRATING AGAINST AN OBSTACLE: APPLICATIONS TO SOUND SYNTHESIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7429,51 +7429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du contact corde / frette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7626,239 +7626,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Harpist/Harp Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la touche de la guitare électrique : analyses perceptives et vibratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudet</w:t>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOUND, MUSIC, AND MOTION</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12èmeCongrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461741v1</w:t>
+                <w:t xml:space="preserve">hal-03693671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la touche de la guitare électrique : analyses perceptives et vibratoires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Navarret</w:t>
+                <w:t xml:space="preserve">Investigation of the Harpist/Harp Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmeCongrès Français d’Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOUND, MUSIC, AND MOTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, GEWERBESTRASSE 11, CHAM, CH-6330, Switzerland. pp.3-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12976-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693671v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the musician / instrument interaction in the case of the concert harp</w:t>
               </w:r>
@@ -7870,51 +7870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7978,51 +7978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harp plucking robotic finger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8095,77 +8095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vibro-acoustical and perceptive Study of the neck-to-body Junction of a solid-body electric Guitar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8216,51 +8216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DROPIC: A tool for the study of string instruments in playing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,90 +8337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the electric guitar: a cross-disciplinary context for an acoustical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8570,51 +8570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du pincement d'une corde de harpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurijn Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8678,90 +8678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guitare électrique : quel rôle pour les éléments de lutherie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8799,51 +8799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a concert harp's radiation using acoustic imaging methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8881,51 +8881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental investigations of harp's sympathetic modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9002,51 +9002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9084,51 +9084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des modes de cordes couplées d'une harpe par une méthode à haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9700,51 +9700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acoustician’s approach of the solid body electric guitar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9808,90 +9808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of sympathetic string vibrations in the clavichord using a modal Udwadia-Kalaba formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SEM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 37th IMAC, A Conference and Exposition on Structural Dynamics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Springer, pp.277-280, 2019, Model Validation and Uncertainty Quantification</w:t>
@@ -9946,51 +9946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Givois Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10395,51 +10395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1221592B"/>
+    <w:nsid w:val="6787525B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10626,51 +10626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-loic-le-carrou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0831-3584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113413793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118593" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04261156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chadefaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pothrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shayegan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2258252" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Consigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ouvrai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3275185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04248816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021332" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947709v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Th&#233;o Jiolat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016825" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antunes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5130894" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01806133v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Issanchou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5039740" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01582578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.07.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dugot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.04.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Givois Arthur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conte Sandie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4981119]" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4976955" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978441" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1213411" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.03.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.10.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teissier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918853" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918831" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4871360" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792249" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918677" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651246" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918202" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folt&#234;te Emmanuel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2384842" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Gautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Mayet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Piton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Carrou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0712" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942911v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224449" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848417v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Condi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848272v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;len" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15019-7_7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevoix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rohou--Claquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15019-7_13" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234067v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1075" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008954v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444591v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01193302v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Issanchou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03693671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Billout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385720" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810874v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Roiron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurijn Buys" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Frelat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mancel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414916v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789983v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583058v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/introduction-mecanique-solides-cours-et-exercices-corriges" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.42" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.56" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543817v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LWTS4713" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antunes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470016v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133443v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchiano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-loic-le-carrou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0831-3584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113413793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118593" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04261156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chadefaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pothrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shayegan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2258252" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04248816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947709v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Th&#233;o Jiolat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Consigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ouvrai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3275185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antunes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5130894" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01806133v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Issanchou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5039740" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01582578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.07.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dugot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.04.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Givois Arthur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conte Sandie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4981119]" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4976955" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978441" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1213411" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.03.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.10.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918831" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teissier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918853" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4871360" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792249" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918677" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651246" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918202" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folt&#234;te Emmanuel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2384842" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Gautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Mayet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Piton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Carrou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0712" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942911v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224449" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Condi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15019-7_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;len" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevoix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rohou--Claquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15019-7_13" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234067v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1075" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008954v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444591v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01193302v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Issanchou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03693671v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461741v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Billout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385720" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810874v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Roiron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurijn Buys" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Frelat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mancel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414916v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789983v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583058v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/introduction-mecanique-solides-cours-et-exercices-corriges" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.42" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.56" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543817v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LWTS4713" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antunes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470016v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133443v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchiano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>