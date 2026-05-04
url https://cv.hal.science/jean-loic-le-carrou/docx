--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1245,438 +1245,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18th and 19th French harp classification using vibration analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modal-based approach to the nonlinear vibration of strings against a unilateral obstacle: Simulations and experiments in the pointwise case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joel Dugot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2017.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 393, pp.229-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525860v1</w:t>
+                <w:t xml:space="preserve">hal-01461730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Harpsichord Plectra Voicing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Paté</w:t>
+                <w:t xml:space="preserve">18th and 19th French harp classification using vibration analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Givois Arthur</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joel Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.919097⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (Supplement), pp.S112-S119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565228v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modal-based approach to the nonlinear vibration of strings against a unilateral obstacle: Simulations and experiments in the pointwise case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Issanchou</w:t>
+                <w:t xml:space="preserve">Perception of Harpsichord Plectra Voicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Givois Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conte Sandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Bilbao</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 393, pp.229-251. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (4), pp.685-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461730v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic dissipation in wooden pipes of different species used in wind instrument making: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1896,51 +1896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plectrum shape and jack velocity on the sound of the harpsichord: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Givois Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2566,495 +2566,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Electric Guitar's Fingerboard Wood on Guitarists' Perception</w:t>
+                <w:t xml:space="preserve">Evolution of the Modal Behaviour of Nominally Identical Electric Guitars During the Making Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Navarret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Dubois</w:t>
+                <w:t xml:space="preserve">Franck Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (2), pp.347-359. </w:t>
+              <w:t xml:space="preserve">, 2015, 101 (3), pp.567-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461735v1</w:t>
+                <w:t xml:space="preserve">hal-01461737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Modal Behaviour of Nominally Identical Electric Guitars During the Making Process</w:t>
+                <w:t xml:space="preserve">Influence of the Electric Guitar's Fingerboard Wood on Guitarists' Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Teissier</w:t>
+                <w:t xml:space="preserve">Benoît Navarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (3), pp.567-580. </w:t>
+              <w:t xml:space="preserve">, 2015, 101 (2), pp.347-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461737v1</w:t>
+                <w:t xml:space="preserve">hal-01461735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost high-precision measurement method of string motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the decay time of solid body electric guitar tones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léonard Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2014.04.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (5), pp.3045-3055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4871360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461744v1</w:t>
+                <w:t xml:space="preserve">hal-01461740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the decay time of solid body electric guitar tones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A low-cost high-precision measurement method of string motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 135 (5), pp.3045-3055. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 333 (17), pp.3881-3888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4871360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2014.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461740v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of harp plucking</w:t>
               </w:r>
@@ -4387,51 +4387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
@@ -4579,239 +4579,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibroacoustic Descriptors of Central Africa Harps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
+                <w:t xml:space="preserve">Haptic Sensitivity to Diameter and Tension During String Plucking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 IEEE Haptics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Long Beach (CA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895022v1</w:t>
+                <w:t xml:space="preserve">hal-04426076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Sensitivity to Diameter and Tension During String Plucking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gueorguiev</w:t>
+                <w:t xml:space="preserve">Vibroacoustic Descriptors of Central Africa Harps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Haptics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, France. pp.3429-3432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426076v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic substructuring based on the complex Udwadia-Kalaba formalism</w:t>
               </w:r>
@@ -5098,239 +5098,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un enseignement pluridisciplinaire en Acoustique Musicale pour des étudiants de L3 par apprentissage actif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual Evaluation of the Quantization Level of a Vibrotactile Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Consigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Haptic and Audio Interaction Design, HAID 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, London, United Kingdom. Lecture Notes in Computer Science, 13417, 69-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15019-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848272v1</w:t>
+                <w:t xml:space="preserve">hal-03761329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Evaluation of the Quantization Level of a Vibrotactile Signal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d’un enseignement pluridisciplinaire en Acoustique Musicale pour des étudiants de L3 par apprentissage actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Haptic and Audio Interaction Design, HAID 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761329v1</w:t>
+                <w:t xml:space="preserve">hal-03848272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement vibratoire des raquettes et sollicitations du membre supérieur lors de la pratique du padel</w:t>
               </w:r>
@@ -5405,243 +5405,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Enseignement de l'Acoustique : méthodes, outils et pratiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+                <w:t xml:space="preserve">Vibrations par sympathie dans le clavicorde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Scotti</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848379v1</w:t>
+                <w:t xml:space="preserve">hal-03673896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations par sympathie dans le clavicorde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
+                <w:t xml:space="preserve">Table ronde : Enseignement de l'Acoustique : méthodes, outils et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673896v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique de harpes d’Afrique Centrale</w:t>
               </w:r>
@@ -6634,51 +6634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de Propagation Acoustique dans un Tuyau Cylindrique à Paroi Poreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6863,51 +6863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode modale mixte pour le contact unilatéral corde / obstacle : application au chevalet de la tampoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6997,51 +6997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7086,502 +7086,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'état de surface du bois modifie les caractéristiques des résonances dans la perce des instruments à vent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du contact corde / frette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+                <w:t xml:space="preserve">C Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470054v1</w:t>
+                <w:t xml:space="preserve">hal-01193302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF THE SURFACE CONDITION IN THE BORE OF WOODWIND INSTRUMENTS ON THE ACOUSTIC IMPEDANCE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude du plectre de clavecin : modélisation et résultats expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP1302 WOODMUSICK -ANNUAL CONFERENCE EFFECTS OF PLAYING ON EARLY AND MODERN MUSICAL INSTRUMENTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583403v1</w:t>
+                <w:t xml:space="preserve">hal-03444591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du plectre de clavecin : modélisation et résultats expérimentaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Roy</w:t>
+                <w:t xml:space="preserve">INFLUENCE OF THE SURFACE CONDITION IN THE BORE OF WOODWIND INSTRUMENTS ON THE ACOUSTIC IMPEDANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">COST FP1302 WOODMUSICK -ANNUAL CONFERENCE EFFECTS OF PLAYING ON EARLY AND MODERN MUSICAL INSTRUMENTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444591v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du contact corde / frette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment l'état de surface du bois modifie les caractéristiques des résonances dans la perce des instruments à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Issanchou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Doaré</w:t>
+                <w:t xml:space="preserve">B. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193302v1</w:t>
+                <w:t xml:space="preserve">hal-02470054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'état de surface du bois modifie les caractéristiques des résonances dans la perce des instruments à vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7626,239 +7626,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la touche de la guitare électrique : analyses perceptives et vibratoires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Navarret</w:t>
+                <w:t xml:space="preserve">Investigation of the Harpist/Harp Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmeCongrès Français d’Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOUND, MUSIC, AND MOTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, GEWERBESTRASSE 11, CHAM, CH-6330, Switzerland. pp.3-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12976-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693671v1</w:t>
+                <w:t xml:space="preserve">hal-01461741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Harpist/Harp Interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudet</w:t>
+                <w:t xml:space="preserve">Influence de la touche de la guitare électrique : analyses perceptives et vibratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOUND, MUSIC, AND MOTION</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12èmeCongrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12976-1_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01461741v1</w:t>
+                <w:t xml:space="preserve">hal-03693671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the musician / instrument interaction in the case of the concert harp</w:t>
               </w:r>
@@ -7991,51 +7991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvère Billout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8121,51 +8121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8242,51 +8242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvère Billout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8350,51 +8350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the electric guitar: a cross-disciplinary context for an acoustical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8717,51 +8717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9959,51 +9959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Givois Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10395,51 +10395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6787525B"/>
+    <w:nsid w:val="B0FD8C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10626,51 +10626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-loic-le-carrou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0831-3584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113413793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118593" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04261156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chadefaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pothrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shayegan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2258252" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04248816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947709v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Th&#233;o Jiolat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Consigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ouvrai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3275185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antunes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5130894" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01806133v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Issanchou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5039740" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01582578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.07.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dugot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.04.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Givois Arthur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conte Sandie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4981119]" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4976955" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978441" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1213411" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.03.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.10.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918831" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teissier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918853" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4871360" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792249" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918677" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651246" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918202" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folt&#234;te Emmanuel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2384842" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Gautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Mayet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Piton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Carrou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0712" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942911v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224449" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Condi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15019-7_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;len" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevoix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rohou--Claquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15019-7_13" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234067v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1075" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008954v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444591v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01193302v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Issanchou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03693671v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461741v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Billout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385720" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810874v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Roiron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurijn Buys" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Frelat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mancel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414916v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789983v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583058v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/introduction-mecanique-solides-cours-et-exercices-corriges" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.42" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.56" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543817v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LWTS4713" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antunes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470016v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133443v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchiano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-loic-le-carrou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0831-3584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113413793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118593" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04261156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chadefaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pothrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shayegan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2258252" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04248816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947709v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Th&#233;o Jiolat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Consigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ouvrai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3275185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antunes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5130894" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01806133v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Issanchou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5039740" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01582578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.07.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dugot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.04.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Givois Arthur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conte Sandie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4981119]" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4976955" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4978441" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1213411" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.03.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.10.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teissier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918853" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918831" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461740v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4871360" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792249" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918677" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651246" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918202" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01565191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folt&#234;te Emmanuel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2384842" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Gautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Mayet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Piton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426076v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Carrou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0712" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942911v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC56415.2023.10224449" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Condi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15019-7_7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;len" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673896v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevoix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rohou--Claquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15019-7_13" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234067v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1075" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008954v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01193302v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Issanchou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03693671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Billout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385720" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810874v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Roiron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurijn Buys" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Frelat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mancel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414916v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789983v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583058v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/introduction-mecanique-solides-cours-et-exercices-corriges" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.42" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.56" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543817v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LWTS4713" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antunes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470016v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133443v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchiano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>