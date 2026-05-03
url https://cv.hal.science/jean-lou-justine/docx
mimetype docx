--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Lou Justine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine est Professeur au Muséum National d'Histoire Naturelle, et Directeur adjoint de l'UMR ISYEB - Institut de Systématique, Évolution, Biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-lou-justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7155-4540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034359095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">93466164</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Lou Justine est un parasitologiste et zoologiste français, Professeur au Muséum national d'histoire naturelle à Paris, spécialiste des parasites de poissons et des Plathelminthes terrestres invasifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a travaillé dans plusieurs domaines scientifiques au cours de sa carrière: ultrastructure des spermatozoïdes des Plathelminthes parasites, immunocytochimie du cytosquelette des spermatozoïdes de Plathelminthes et Nématodes, systématique des nématodes, systématique des monogènes et autres parasites de poissons, en particulier ceux des poissons des récifs coralliens de Nouvelle-Calédonie, et aussi Plathelminthes invasifs terrestres.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (185)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of the invasive terrestrial nemertean Geonemertes pelaensis: long and complex mitogenome and presence of NUMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.3312. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-33230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cats, dogs, and sticky worms: invasion by land flatworms (Geoplanidae) is facilitated by household pets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e20713. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.20713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens et les chats transportent les vers plats envahissants de jardin à jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3v49a6thv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogs and cats carry invasive land flatworms from garden to garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.srnt3xw36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Dutch: European distribution of non-native land flatworm species belonging to Geoplaninae and Bipaliinae with focus on the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytske de Waart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikol Kmentová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.285-321. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.99.145703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-occurrence patterns of introduced terrestrial flatworms in metropolitan France revealed by citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Gladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (10), pp.226. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03684-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating topological variability in Neodermata phylogenies using mitochondrial and ribosomal gene markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Hugo Caña-Bozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geormery Belén Mera-Loor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Álvarez-Presas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (10), pp.e0333282. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0333282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parasites découverts chez les vers plats envahissants, enfin une piste de lutte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Murchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tonson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3westjn9f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitogenome of the Northern Hemisphere native terrestrial flatworm Rhynchodemus sylvaticus (Leidy, 1851) (Platyhelminthes, Geoplanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.558-562. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2025.2515435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First confirmed records with molecular data of the terrestrial flatworm Bipalium kewense Moseley, 1878 (Tricladida, Geoplanidae) in Madagascar, Egypt, and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrianjaka Ravelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remondah Rushdy Ramzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Koken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzelyce Eva Soavolamanoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Check List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (3), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15560/21.3.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of alien land flatworm in the Southern United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e17904. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.17904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land flatworms (Tricladida: Geoplanidae) in France and French overseas territories: ten years of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologia (Curitiba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.e24004. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1984-4689.v41.e24004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive land flatworm Arthurdendyus triangulatus has repeated sequences in the mitogenome, extra-long cox2 gene and paralogous nuclear rRNA clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Turmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-58600-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The terrestrial flatworm Microplana scharffi (Geoplanidae, Microplaninae): mitochondrial genome, phylogenetic proximity to the Bipaliinae and genes related to regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Murchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5523 (2), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5523.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of Bipalium admarginatum de Beauchamp, 1933 (Platyhelminthes, Tricladida, Geoplanidae) in Malaysia, with molecular characterisation including the mitogenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oi Yoon Michelle Soo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5277 (3), pp.585-599. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/ZOOTAXA.5277.3.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular studies of the life-cycle stages of the monorchiid Monorchis parvus (Looss, 1902) (Digenea) from the Southern Mediterranean coast (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Youssef-Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Gargouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-023-07967-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular characterisation of Tristoma integrum Diesing, 1850 (Monogenea, Capsalidae), including its complete mitogenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.16. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mammal strandings recorded in New Caledonia, South West Pacific Ocean, 1877 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Derville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/PC23016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A world of taxonomic pain: cryptic species, inexplicable host-specificity, and host-induced morphological variation among species of Bivesicula Yamaguti, 1934 (Trematoda: Bivesiculidae) from Indo-Pacific Holocentridae, Muraenidae and Serranidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Davis Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (6), pp.831-853. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182022000282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion dans nos jardins : nouvelles révélations sur le ver plat mangeur de vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitogenome of the potentially invasive flatworm Australopacifica atrata (Platyhelminthes, Geoplanidae) displays unusual features common to other Rhynchodeminae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1110, pp.121-133. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.1110.83228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammerhead flatworms (Platyhelminthes, Geoplanidae, Bipaliinae): mitochondrial genomes and description of two new species from France, Italy, and Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ruzzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e12725. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.12725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invasion des vers plats est loin d'être terminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.19626978.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle espèce de ver plat à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.19626063.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription, complete mitochondrial genome and phylogenetic relationships of Hexostoma thynni (Delaroche, 1811) Rafinesque, 1815 (Monogenea, Hexostomatidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour El Mouna Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.29. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammerhead worms everywhere? Modelling the invasion of bipaliin flatworms in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.844-858. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut content metabarcoding and citizen science reveal the earthworm prey of the exotic terrestrial flatworm, Obama nungara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.103449. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revision of Plectanocotyle (Monogenea, Plectanocotylidae), with molecular barcoding of three species and the description of a new species from the streaked gurnard Chelidonichthys lastoviza off Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour El Mouna Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.12873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truly a hyperparasite, or simply an epibiont on a parasite? The case of Cyclocotyla bellones (Monogenea, Diclidophoridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.28. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive land flatworm Obama nungara in La Réunion, a French island in the Indian Ocean, the first report of the species for Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Delphine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5154 (4), pp.469 - 476. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5154.4.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription and molecular characterization of two species of Pauciconfibula (Monogenea, Microcotylidae) from trachinid fishes in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07097-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Ascarophis distorta Fusco et Overstreet, 1978 (Nematoda, Cystidicolidae) from the stomach of some butterflyfishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.907-914. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11686-021-00359-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four polyopisthocotyleans (Platyhelminthes: Monogenea) from carangid fishes in the Mediterranean, off the Algerian coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.100026. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpvbd.2021.100026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of the invasive land flatworm Platydemus manokwari (Platyhelminthes, Geoplanidae) in Guadeloupe, Martinique and Saint Martin (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4951 (2), pp.381-390. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4951.2.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echinocephalus inserratus sp. n. (Nematoda: Gnathostomatidae) from the stingray Pastinachus ater (Dasyatidae) and new records of congeneric and some other nematode larvae from teleost fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/fp.2021.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the Pandora’s box: the invasion of alien flatworms in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Magoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Panella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.205-216. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-021-02638-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple barcoding for a hyperparasite, its parasitic host, and the host itself: a study of Cyclocotyla bellones (Monogenea) on Ceratothoa parallela (Isopoda) on Boops boops (Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.49. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2021044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of spirurid nematodes (Nematoda, Spirurida, Guyanemidae, Philometridae & Cystidicolidae) from marine fishes off New Caledonia, with redescriptions of two species and erection of Ichthyofilaroides n. gen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.5. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 ou la pandémie d’une biodiversité maltraitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12040623.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of anisakid nematodes from marine fishes off New Caledonia, with descriptions of five new species of Raphidascaris (Ichthyascaris) (Nematoda, Anisakidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.20. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome of the invasive land flatworm Parakontikia ventrolineata , the second Geoplanidae (Platyhelminthes) to display an unusually long cox2 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.2115-2116. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2020.1765709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracapillaria (Paracapillaria) gastrica n. sp. (Nematoda: Capillariidae) from the marine fish Synodus variegatus Lacépède (Synodontidae, Aulopiformes) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (2), pp.157-163. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-020-09907-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even groupers have parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12593540.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obama nungara - How a flatworm from Argentina jumped the Atlantic and invaded France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11878110.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obama chez moi! The invasion of metropolitan France by the land planarian Obama nungara (Platyhelminthes, Geoplanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e8385. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.8385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land flatworms are invading the West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13246559.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obama nungara, le ver venu d’Argentine qui envahit les jardins français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11878077.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Flexophora ophidii Prost & Euzet, 1962 (Monogenea: Diclidophoridae) from Ophidion barbatum (Ophidiidae) off the Algerian coast, Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-020-09948-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the ultrastructural characteristics of the mature spermatozoa of two fellodistomids Tergestia clonacantha and T. laticollis and contribution to the phylogenetic knowledge of the Gymnophalloidea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ibnou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Alan Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.67. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des parasites des mérous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12504653.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No vagina, one vagina, or multiple vaginae? An integrative study of Pseudaxine trachuri (Monogenea, Gastrocotylidae) leads to a better understanding of the systematics of Pseudaxine and related genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.50. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erection of Euterranova n. gen. and Neoterranova n. gen. (Nematoda, Anisakidae), with the description of E . dentiduplicata n. sp. and new records of two other anisakid nematodes from sharks off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.58. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fact check : pas 500 millions mais un million de milliardsd’animaux morts en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11591865.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of cucullanid nematodes from marine fishes off New Caledonia, with descriptions of five new species of Cucullanus (Nematoda, Cucullanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.37. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome of the invasive land flatworm Platydemus manokwari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Turmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.1689-1690. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2020.1748532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some adult and larval nematodes from fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Poupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.2473-2484. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-020-06755-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The land flatworm Amaga expatria (Geoplanidae) in Guadeloupe and Martinique: new reports and molecular characterization including complete mitogenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh D Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e10098. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocephalocotyle monstrosae n. gen. n. sp. (Monogenea, Monocotylidae) from the olfactory rosette of the rabbit fish, Chimaera monstrosa (Holocephali, Chimaeridae) in deep waters off Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.59. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription and molecular characterisation of Allogastrocotyle bivaginalis Nasir & Fuentes Zambrano, 1983 (Monogenea: Gastrocotylidae) from Trachurus picturatus (Bowdich) (Perciformes: Carangidae) off the Algerian coast, Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (8), pp.681-694. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-019-09883-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species and new records of camallanid nematodes (Nematoda, Camallanidae) from marine fishes and sea snakes in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.66. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the invasive land flatworm Bipalium adventitium (Platyhelminthes, Geoplanidae) in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4656 (3), pp.591-595. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4656.3.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the resolution of the Microcotyle erythrini species complex: description of Microcotyle isyebi n. sp. (Monogenea, Microcotylidae) from Boops boops (Teleostei, Sparidae) off the Algerian coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.1417-1428. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-019-06293-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcotyle visa n. sp. (Monogenea: Microcotylidae), a gill parasite of Pagrus caeruleostictus (Valenciennes) (Teleostei: Sparidae) off the Algerian coast, Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (2), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-019-09842-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome of the giant invasive hammerhead flatworm Bipalium kewense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Turmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witkowskia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1343-1344. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2019.1596768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of anisakid parasites in marine fishes and whales off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Poupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Ghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117 (10), pp.3195-3204. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-018-6018-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new species of Cucullanus (Nematoda: Cucullanidae) from marine fishes off New Caledonia, with a key to species of Cucullanus from Anguilliformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.51. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermiogenesis and spermatozoon ultrastructure in basal polyopisthocotylean monogeneans, Hexabothriidae and Chimaericolidae, and their significance for the phylogeny of the Monogenea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa G. Poddubnaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.7. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant worms chez moi! Hammerhead flatworms (Platyhelminthes, Geoplanidae, Bipalium spp., Diversibipalium spp.) in metropolitan France and overseas French territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e4672. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasheedia n. nom. (Nematoda, Physalopteridae) for Bulbocephalus Rasheed, 1966 (a homonym of Bulbocephalus Watson, 1916), with description of Rasheedia heptacanthi n. sp. and R. novaecaledoniensis n. sp. from perciform fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.39. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructure of mature spermatozoa of three Bucephalidae ( Prosorhynchus longisaccatus, Rhipidocotyle khalili and Bucephalus margaritae ) and phylogenetic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ibnou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.65. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplectanids from Mycteroperca spp. (Epinephelidae) in the Mediterranean Sea: Redescriptions of six species from material collected off Tunisia and Libya, proposal for the 'Pseudorhabdosynochus riouxi group’, and a taxonomic key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0171392. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Spermatological Characters in the Digenea: Review and Proposal of Spermatozoa Models and Their Phylogenetic Importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J.S. Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Falchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.111-165. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.apar.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Microcotyle (monogenea: Microcotylidae) from Scorpaena notata (Teleostei: Scorpaenidae) in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour El Mouna Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of Anisakis (Nematoda: Anisakidae) larvae in unusual hosts in Southern hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine J. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (6), pp.837 - 840. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Philometra (Nematoda, Philometridae) from fishes off the Mediterranean coast of Africa, with a description of Philometra rara n. sp. from Hyporthodus haifensis and a molecular analysis of Philometra saltatrix from Pomatomus saltatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.8. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2017008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two gonad-infecting species of Philometra (Nematoda: Philometridae) from groupers (Serranidae) off Tunisia, with a key to Philometra species infecting serranid gonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.8. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure in two monorchiid digeneans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J.S. Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.e2488. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Pseudorhabdosynochus (Monogenea, Diplectanidae) from Groupers (Mycteroperca spp., Epinephelidae) in the Mediterranean and Eastern Atlantic Ocean, with Special Reference to the ‘Beverleyburtonae Group’ and Description of Two New Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0159886. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0159886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus sulamericanus (Monogenea, Diplectanidae), a parasite of deep-sea groupers (Serranidae) occurs transatlantically on three congeneric hosts ( Hyporthodus spp.), one from the Mediterranean Sea and two from the western Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Bakenhaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.e2233. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EASIN Editorial Board: quality assurance, exchange and sharing of alien species information in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Tsiamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Gervasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Deriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Katsanevakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (4), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/mbi.2016.7.4.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexabothriid monogeneans from the gills of deep-sea sharks off Algeria, with the description of Squalonchocotyle euzeti n. sp (Hexabothriidae) from the kitefin shark Dalatias licha (Euselachii, Dalatiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helminthologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (4), pp.354-362. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/helmin-2016-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematode parasites of four species of Carangoides (Osteichthyes: Carangidae) in New Caledonian waters, with a description of Philometra dispar n. sp. (Philometridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.40. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural characters of the spermatozoa in Digeneans of the genus Bianium Stunkard, 1930 (Digenea, Lepocreadiidae) parasites of fishes: a comparative study of Bianium plicitum and Bianium arabicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ibnou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (10), pp.3747-3757. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-015-4604-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neomultitestis aspidogastriformis Bray and Cribb, 2003 (Digenea, Lepocreadiidae): mature spermatozoon and sperm morphologies in the Lepocreadioidea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J S Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (7), pp.799-807. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbin.10449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can parasites halt the invader? Mermithid nematodes parasitizing the yellow-legged Asian hornet in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Poinar Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e947. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First spermatological study in the Atractotrematidae (Digenea, Haploporoidea): the case of Atractotrema sigani, intestinal parasite of Siganus lineatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J. S. Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.26. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus regius n. sp. (Monogenea, Diplectanidae) from the mottled grouper Mycteroperca rubra (Teleostei) in the Mediterranean Sea and Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.9. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive land planarian Platydemus manokwari (Platyhelminthes, Geoplanidae): records from six new localities, including the first in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispus Fanai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e1037. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural study of sperm cells in Acanthocolpidae: the case of Stephanostomum murielae and Stephanostomoides tenuis (Digenea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J S Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e744. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of trypanorhynch metacestodes in teleost fishes from coral reefs off eastern Australia and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H. Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.60. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the Zoogonidae (Digenea: Microphalloidea) from fishes of the waters around New Caledonia, with the description of Overstreetia cribbi n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.e292. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillaria plectropomi n. sp. (Nematoda: Capillariidae), a new intestinal parasite of the leopard coral grouper Plectropomus leopardus (Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philometrids (Nematoda: Philometridae) in carangid and serranid fishes off New Caledonia, including three new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.21. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive New Guinea flatworm Platydemus manokwari in France, the first record for Europe: time for action is now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.e297. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monogenean Which Lost Its Clamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric P. Hoberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79155. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three species of opisthomonorchiine monorchiids (Digenea) in Carangoides spp. (Perciformes: Carangidae) from off New Caledonia, with a description of Opisthomonorchis dinema n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-013-9415-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digenean parasite in a mudskipper: Opegaster ouemoensis sp. n. (Digenea: Opecoelidae) in Periophthalmus argentilineatus Valenciennes (Perciformes: Gobiidae) in the mangroves of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (1), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/fp.2013.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quick and simple method, usable in the field, for collecting parasites in suitable condition for both morphological and molecular studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine J. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (1), pp.341-351. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-012-2845-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-00666859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural study of spermiogenesis and the spermatozoon of Cavisoma magnum (Southwell, 1927) (Acanthocephala, Palaeacanthocephala, Cavisomidae), from Siganus lineatus (Pisces, Teleostei, Siganidae) (Valenciennes, 1835) in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2-3), pp.141-9. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digeneans (Platyhelminthes) of the peacock sole, Pardachirus pavoninus (Lacépéde, 1802) (Pleuronectiformes, Soleidae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.825-835. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2012n4a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Caligus Müller, 1785 (Copepoda: Siphonostomatoida): two new species from reef associated fishes in New Caledonia, and some nomenclatural problems resolved.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Boxshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3534, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are all species of Pseudorhabdosynochus strictly host specific? - a molecular study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, 10.1016/j.parint.2012.01.009. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-00673113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cucullanid nematodes (Nematoda: Cucullanidae) from deep-sea marine fishes off New Caledonia, including Dichelyne etelidis n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure of Gyliauchen sp. (Digenea: Gyliauchenidae), an intestinal parasite of Siganus fuscescens (Pisces: Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 221, pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm ultrastructure of Helicometra epinepheli (Platyhelminthes, Digenea, Opecoelidae), parasite of Epinephelus fasciatus (Pisces, Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histology and Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.1019-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of ancyrocephalid monogeneans from Lethrinus rubrioperculatus Sato (Perciformes: Lethrinidae) off New Caledonia, with the proposal of Lethrinitrema n. g.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Hong Susan Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acanthocolpidae (Digenea) of marine fishes off New Caledonia, with the descriptions of two new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huffmanela plectropomi n. sp. (Nematoda: Trichosomoididae: Huffmanelinae) from the coralgrouper Plectropomus leopardus (Lacépède) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocotyle euzetmaillardi n. sp. (Monogenea, Hexabothriidae) from the bigeye sixgill shark Hexanchus nakamurai Teng (Elasmobranchii, Hexanchidae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Prochristianella Dollfus, 1946 (Platyhelminthes, Cestoda) from the blue-spotted stingray, Neotrygon kuhlii (Müller & Henle, 1841) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure of Gyliauchen sp. (Digenea: Gyliauchenidae), an intestinal parasite of Siganus fuscescens (Pisces: Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 221 (2), pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four species of Pseudorhabdosynochus (Monogenea: Diplectanidae) from the camouflage grouper Epinephelus polyphekadion (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus quadratus n. sp. (Monogenea: Diplectanidae) from the white-streaked grouper Epinephelus ongus (Bloch) (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new gonad-infecting of Philometra species (Nematoda: Philometridae) from the marine fish Lutjanus vitta (Perciformes: Lutjanidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.302-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucephaline digeneans (Bucephalidae) in Sphyraena putnamae Jordan & Seale (Sphyraenidae) from the lagoon of New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraminifera in the diet of coral reef fish from the lagoon of New Caledonia: predation, digestion, dispersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Micropaléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the morphology of Procamallanus (Procamallanus) annulatus and Procamallanus (Spirocamallanus) monotaxis (Nematoda: Camallanidae) from marine fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helminthologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (1), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11687-011-0008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural study of spermiogenesis and the spermatozoon of Cavisoma magnum (Southwell, 1927) (Acanthocephala, Palaeacanthocephala, Cavisomidae), from Siganus lineatus (Pisces, Teleostei, Siganidae) (Valenciennes, 1835) in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (2-3), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure of Aponurus laguncula (Digenea: Lecithasteridae), a parasite of Aluterus monoceros (Pisces: Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (1), pp.22-8. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the number of sclerotised structures used for the systematics of monogeneans change with age? A study of the monocotylid Dendromonocotyle pipinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grugeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research / Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.1509-1514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varialvus gen. nov. (Digenea: Cryptogonimidae), from species of Lutjanidae (Perciformes) off the Great Barrier Reef, New Caledonia and the Maldives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.327-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated list of parasites (Isopoda, Copepoda, Monogenea, Digenea, Cestoda and Nematoda) collected in groupers (Serranidae, Epinephelinae) in New Caledonia emphasizes parasite biodiversity in coral reef fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Boxshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.237-262. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/fp.2010.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diploproctodaeum spp. (Digenea: Lepocreadiidae) in Australian and New Caledonian waters including two new species from Tetraodontiformes and new records of related species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.313-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites of coral reef fish: how much do we know? With a bibliography of fish parasites in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (suppl), pp.155-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyopisthocotylean monogeneans from carangid fishes off Queensland, Australia and New Caledonia, with a description of Heteromicrocotyloides megaspinosus sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Whittington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.205-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the grouper Epinephelus tauvina (Perciformes, Serranidae) off Moorea, French Polynesia, with a description of Pseudorhabdosynochus pai n. sp. (Monogenea: Diplectanidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (2), pp.113-25. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-008-9159-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00459224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbellarian black spot disease in bluespine unicornfish Naso unicornis in New Caledonia, caused by the parasitic turbellarian Piscinquilinus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. G. Lester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (3), pp.245-249. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao02082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00422976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlardia novaecaledoniae n. gen., n. sp. (Digenea: Cryptogonimidae) from the fork-tailed threadfin bream Nemipterus furcosus (Val.) (Perciformes: Nemipteridae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on dracunculoid nematodes from fishes off New Caledonia, including four new species of Philometra (Philometridae) and Ichthyofilaria (Guyanemidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolebouria blatta n. sp. (Digenea: Opecoelidae) from Pristipomoides argyrogrammicus (Valenciennes) and Etelis carbunculus Cuvier (Perciformes: Lutjanidae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.161-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cableia balistidicola n. sp. (Digenea, Monorchiidae) from Pacific Ocean balistids (Tetraodontiformes) and new reports of Cableia pudica Bray, Cribb and Barker, 1996 in temperate Australian monacanthids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (4), pp.341-345. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2009.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A redescription of Pseudorhabdosynochus epinepheli (Yamaguti, 1938), the type-species of Pseudorhabdosynochus Yamaguti, 1958 (Monogenea: Diplectanidae), and the description of P. satyui n. sp. from Epinephelus akaara off Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.27-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calydiscoides limae sp. nov. (Monogenea, Diplectanidae) from Pentapodus aureofasciatus (Perciformes, Nemipteridae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Brana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Cystidicolids (Nematoda, Cystidicolidae) from marine fishes off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.341-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Triloculotrema Kearn, 1993 (Monogenea: Monocotylidae) from a deep-sea shark, the blacktailed spurdog Squalus melanurus (Squaliformes: Squalidae), off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.59-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opecoelids (Platyhelminthes: Digenea) from the fork-tailed threadfin bream Nemipterus furcosus (Valenciennes, 1830) (Perciformes: Nemipteridae), with preliminary keys to the problematic genera Macvicaria Gibson & Bray, 1982 and Neolebouria Gibson, 1976.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.218-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Bothriocephalus (Cestoda: Bothriocephalidea) from marine fish from Australia and New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kuchta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbellarian black spot disease in bluespine unicornfish, Naso unicornis, in New Caledonia, due to the parasitic turbellarian Piscinquilinus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.G. Lester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85, pp.PL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the grouper Epinephelus tauvina (Perciformes, Serranidae) off Moorea, French Polynesia, with a description of Pseudorhabdosynochus pai n. sp. (Monogenea: Diplectanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm ultrastructure of the digenean Siphoderina elongata (Platyhelminthes, Cryptogonimidae) intestinal parasite of Nemipterus furcosus (Pisces, Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (1), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-009-1366-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New observations on the genus Hypocreadium Ozaki, 1936 (Digenea: Lepocreadiidae) in the Indo-West Pacific region, including one new species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2110, pp.22-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm ultrastructure of the digenean Siphoderina elongata (Platyhelminthes, Cryptogonimidae) intestinal parasite of Nemipterus furcosus (Pisces, Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research / Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupliciporia lanterna n. sp. (Digenea: Zoogonidae) from Priacanthus hamrur (Perciformes: Priacanthidae) and additional zoogonids parasitizing fishes from the waters off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1707, pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sympatric species of Deretrema Linton, 1910: D. combesae n. sp. and D. combesorum n. sp. (Digenea: Zoogonidae) from the manybar goatfish Parupeneus multifasciatus (Quoy & Gaimard, 1824) (Perciformes: Mullidae) from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the speckled blue grouper Epinephelus cyanopodus (Perciformes, Serranidae) off New Caledonia, with a description of four new species of Pseudorhabdosynochus and one new species of Laticola (Monogenea: Diplectanidae), with evidence of monogenean faunal changes according to the size of fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1695, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some philometrid nematodes (Philometridae), including four new species of Philometra, from marine fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.369-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cephalopholis aurantia x C. spiloparaea, a hybrid serranid fish from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Randal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Raffles Bulletin of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Pseudorhabdosynochus Yamaguti, 1958 (Monogenea: Diplectanidae) from the deep-sea grouper Epinephelus morrhua (Val.) (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71, pp.145-158. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-008-9156-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking species abundance distributions and body size in monogenean communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revision of the family Dissonidae (Copepoda: Siphonostomatoida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Boxhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ohtsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Venmathi Maran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70, pp.81-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triggerfish Abalistes filamentosus from New Caledonia, a first record for the South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.183-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus inversus sp. nov. (Monogenea, Diplectanidae) from the halfmoon grouper Epinephelus rivulatus (Perciformes, Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.339-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stegodexamene anguillae (Digenea: Lepocreadiidae), an intestinal parasite of eels (Anguilla spp.) in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.1047-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragrillotia apecteta n. sp. and redescription of P. spratti (Campbell & Beveridge, 1993) n. comb. (Cestoda: Trypanorhyncha) from hexanchid and carcharhinid sharks off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.381-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Ascarophis (Nematoda: Cystidicolidae) from the stomach of the marine scorpaeniform fish Hoplichthys citrinus from a seamount off the Chesterfield Islands, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.238-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructure and tubulin immunocytochemistry of the copulatory stylet-like structure in Childia species (Acoela)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.I Tekle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.I Raikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Jondelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 268, pp.166-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescriptions of four species of Otobothrium Linton, 1890 (Cestoda: Trypanorhyncha) including new records from Australia, New Caledonia and Malaysia, with the description of O. parvum n.sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1587, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three species of Calydiscoides (Monogenea: Diplectanidae) from five Lethrinus spp. (Lethrinidae: Perciformes) off New Caledonia, with a description of Calydiscoides terpsichore sp. n.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus argus n. sp. from Cephalopholis argus, P. minutus n. sp. and Diplectanum nanum n. sp. from C. sonnerati and other monogeneans from Cephalopholis spp. (Perciformes: Serranidae) off Australia and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68, pp.195-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the malabar grouper Epinephelus malabaricus (Perciformes, Serranidae) off New Caledonia, with a description of six new species of Pseudorhabdosynochus (Monogenea: Diplectanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sigura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1543, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the morphology of Metabronema magnum (Nematoda: Cystidicolidae), a swimbladder parasite of the carangid fish Gnathanodon speciosus off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.293-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural and immunocytochemical investigation of acoel sperms with 9+1 axoneme structure: new sperm characters for unraveling phylogeny in Acoela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.I Tekle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.I Raikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hendelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Jondelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus bacchus sp. nov. (Monogenea: Diplectanidae) from Epinephelus coeruleopunctatus (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.196-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the malabar grouper Epinephelus malabaricus (Perciformes, Serranidae) off New Caledonia, with a description of six new species of Pseudorhabdosynochus (Monogenea: Diplectanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1543, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homalometron moraveci n. sp. (Digenea: Apocreadiidae) in the yellowfin goatfish, Mulloidichthys vanicolensis (Valenciennes, 1831) (Perciformes: Mullidae), from New Caledonia and the Great Barrier Reef, with a checklist of digeneans of Mulloidichthys species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1525 (1525), pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudolacistorhynchus nanus n. sp. (Cestoda: Trypanorhyncha) parasitic in the spiral valve of the zebra shark, Stegostoma fasciatum (Hermann, 1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Royal Society of South Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 132, pp.175-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holorchis castex n. sp. (Digenea: Lepocreadiidae) from the painted sweet-lips Diagramma pictum (Thunberg, 1792) (Perciformes: Haemulidae) from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1426, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Pseudogilquinia pillersi (Southwell, 1929) (Cestoda: Trypanorhyncha) from serranid and lethrinid fishes from New Caledonia and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Calydiscoides Young, 1969 (Monogenea: Diplectanidae) from lethrinid fishes, with the redescription of all the type-specimens and the description of Calydiscoides euzeti n. sp. from Lethrinus rubrioperculatus and L. xanthochilus off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.187-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopycnadena tendu sp.nov. (Digenea,Opecoelidae) in the yellow-spotted triggerfish Pseudobalistes fuscus (Perciformes,Balistidae) and additional opecoelids parasitizing fishes from the waters off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huffmanela spp. (Nematoda, Trichosomoididae) parasites in coral reef fishes off New Caledonia, with descriptions of H. balista n. sp. and H. longa n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1628, pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haliotrema banana sp. n. (Monogenea, Ancyrocephalidae) from Bodianus perditio (Perciformes: Labridae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.S. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three nematode species from elasmobranchs off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64, pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Procamallanus (Nematoda: Camallanidae) from Pacific eels (Anguilla spp.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Würtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Taraschewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (1), pp.130-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypocreadium toombo n. sp. (Digenea: Lepocreadiidae) in the yellow-spotted triggerfish Pseudobalistes fuscus (Perciformes: Balistidae) and additional lepocreadiids parasitizing fishes from the waters off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1326, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camallanus cotti (Nematoda: Camalanidae), an introduced parasite of fishes in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasotologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laticola dae n. sp. (Monogenea, Diplectanidae) from Epinephelus maculatus (Perciformes, Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Journo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 164, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elthusa arnoglossi sp. nov. (Crustacea: Isopoda: Cymothoidae), a branchial parasite of flatfishes (Bothidae) from the Chesterfield Islands, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Trilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1338, pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Procamallanus (Nematoda : Camallanidae) from Pacific eels (Anguilla spp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Würtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taraschewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92, pp.130-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaumatocotyle pseudodasybatis Hargis, 1955 (Monogenea, Monocotylidae) from Aetobatus cf. narinari, with a comparison of specimens from Australia, French Polynesia and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64, pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosorhynchus maternus sp. n. (Digenea: Bucephalidae) from the Malabar grouper Epinephelus malabaricus (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia parasitologica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus venus n. sp. (Monogenea, Diplectanidae) from Epinephelus howlandi (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two species of Philometra (Nematoda, Philometridae) from serranid fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.323-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional molecular evidence to support a sister taxon relationship between Heligmosomoidea and Molineoidea nematodes (Trichostrongylina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Chilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gallut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (5), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-005-1402-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam - La Sangsue médicinale, Hirudo officinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential health hazard of invasive species of terrestrial flatworms, in particular as paratenic hosts of Nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me what you eat, I will tell you what you are! A study of the hyperparasite Cyclocotyla bellones (Monogenea, Platyhelminthes) using integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on ecology and evolution of marine parasites and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites monogènes des poissons téléostéens en Méditerranée sud-occidentale : collaboration réussie et résultats abondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Santori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DNA from digestive contents to highlight the dietary diversity of an invasive alien species feeding on soil macrofauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanèze Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des espèces animales invasives en France, implication des sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises nationales sur les espèces exotiques envahissantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. figshare, 2, 2014, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/M9.FIGSHARE.1157786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quêtes scolaires INPN Espèces : protocole Opération Escargots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 34 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Deep Sea Benthos. Volume 24 Mémoires du Museum National d'Histoires Naturelles (vol.193)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richer de Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.N.H.N., pp.420, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plathelminthes terrestres envahissants en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parasites des poissons des récifs coralliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l'histoire naturelle. Sous la direction de Jean-Denis Vigne et Bruno David.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish parasites: Platyhelminthes (Monogenea, Digenea, Cestoda) and Nematodes, reported from off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compendium of marine species from New Caledonia. Documents Scientifiques et Techniques, II 7 seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.183-198, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of flatworm in our gardens that comes from Asia: Humbertium covidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.19193054.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbertium covidum : le nouveau ver qui menace nos jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : La Guadeloupe envahie par le ver plat de Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.14547336.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 or the pandemic of mistreated biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12221432.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of presence of the invasive land flatworm Platydemus manokwari (Platyhelminthes, Geoplanidae) in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report in France of Caenoplana decolorata, a recently described species of alien terrestrial flatworm (Platyhelminthes, Geoplanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on invasive alien species Development of risk assessments to tackle priority species and enhance prevention : final report (and annexes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Kudrnovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodey Peyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The threat posed by invasive alien flatworms to EU agriculture and the potential for phytosanitary measures to prevent importation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie K. Murchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] UICN. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId524"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Lou Justine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine est Professeur au Muséum National d'Histoire Naturelle, et Directeur adjoint de l'UMR ISYEB - Institut de Systématique, Évolution, Biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-lou-justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7155-4540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034359095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">93466164</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Lou Justine est un parasitologiste et zoologiste français, Professeur au Muséum national d'histoire naturelle à Paris, spécialiste des parasites de poissons et des Plathelminthes terrestres invasifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a travaillé dans plusieurs domaines scientifiques au cours de sa carrière: ultrastructure des spermatozoïdes des Plathelminthes parasites, immunocytochimie du cytosquelette des spermatozoïdes de Plathelminthes et Nématodes, systématique des nématodes, systématique des monogènes et autres parasites de poissons, en particulier ceux des poissons des récifs coralliens de Nouvelle-Calédonie, et aussi Plathelminthes invasifs terrestres.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (185)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of the invasive terrestrial nemertean Geonemertes pelaensis: long and complex mitogenome and presence of NUMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.3312. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-33230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cats, dogs, and sticky worms: invasion by land flatworms (Geoplanidae) is facilitated by household pets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e20713. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.20713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens et les chats transportent les vers plats envahissants de jardin à jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3v49a6thv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogs and cats carry invasive land flatworms from garden to garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.srnt3xw36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Dutch: European distribution of non-native land flatworm species belonging to Geoplaninae and Bipaliinae with focus on the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytske de Waart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikol Kmentová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.285-321. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.99.145703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating topological variability in Neodermata phylogenies using mitochondrial and ribosomal gene markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Hugo Caña-Bozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geormery Belén Mera-Loor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Álvarez-Presas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (10), pp.e0333282. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0333282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-occurrence patterns of introduced terrestrial flatworms in metropolitan France revealed by citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Gladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (10), pp.226. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03684-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parasites découverts chez les vers plats envahissants, enfin une piste de lutte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Murchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tonson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3westjn9f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First confirmed records with molecular data of the terrestrial flatworm Bipalium kewense Moseley, 1878 (Tricladida, Geoplanidae) in Madagascar, Egypt, and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrianjaka Ravelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remondah Rushdy Ramzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Koken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzelyce Eva Soavolamanoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Check List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (3), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15560/21.3.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitogenome of the Northern Hemisphere native terrestrial flatworm Rhynchodemus sylvaticus (Leidy, 1851) (Platyhelminthes, Geoplanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.558-562. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2025.2515435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of alien land flatworm in the Southern United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e17904. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.17904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land flatworms (Tricladida: Geoplanidae) in France and French overseas territories: ten years of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologia (Curitiba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.e24004. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1984-4689.v41.e24004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive land flatworm Arthurdendyus triangulatus has repeated sequences in the mitogenome, extra-long cox2 gene and paralogous nuclear rRNA clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Turmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-58600-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The terrestrial flatworm Microplana scharffi (Geoplanidae, Microplaninae): mitochondrial genome, phylogenetic proximity to the Bipaliinae and genes related to regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Murchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5523 (2), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5523.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of Bipalium admarginatum de Beauchamp, 1933 (Platyhelminthes, Tricladida, Geoplanidae) in Malaysia, with molecular characterisation including the mitogenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oi Yoon Michelle Soo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5277 (3), pp.585-599. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/ZOOTAXA.5277.3.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular studies of the life-cycle stages of the monorchiid Monorchis parvus (Looss, 1902) (Digenea) from the Southern Mediterranean coast (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Youssef-Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Gargouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-023-07967-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular characterisation of Tristoma integrum Diesing, 1850 (Monogenea, Capsalidae), including its complete mitogenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.16. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mammal strandings recorded in New Caledonia, South West Pacific Ocean, 1877 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Derville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/PC23016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A world of taxonomic pain: cryptic species, inexplicable host-specificity, and host-induced morphological variation among species of Bivesicula Yamaguti, 1934 (Trematoda: Bivesiculidae) from Indo-Pacific Holocentridae, Muraenidae and Serranidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Davis Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (6), pp.831-853. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182022000282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion dans nos jardins : nouvelles révélations sur le ver plat mangeur de vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitogenome of the potentially invasive flatworm Australopacifica atrata (Platyhelminthes, Geoplanidae) displays unusual features common to other Rhynchodeminae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1110, pp.121-133. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.1110.83228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammerhead flatworms (Platyhelminthes, Geoplanidae, Bipaliinae): mitochondrial genomes and description of two new species from France, Italy, and Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ruzzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e12725. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.12725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invasion des vers plats est loin d'être terminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.19626978.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle espèce de ver plat à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.19626063.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription, complete mitochondrial genome and phylogenetic relationships of Hexostoma thynni (Delaroche, 1811) Rafinesque, 1815 (Monogenea, Hexostomatidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour El Mouna Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.29. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammerhead worms everywhere? Modelling the invasion of bipaliin flatworms in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.844-858. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revision of Plectanocotyle (Monogenea, Plectanocotylidae), with molecular barcoding of three species and the description of a new species from the streaked gurnard Chelidonichthys lastoviza off Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour El Mouna Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.12873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truly a hyperparasite, or simply an epibiont on a parasite? The case of Cyclocotyla bellones (Monogenea, Diclidophoridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.28. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive land flatworm Obama nungara in La Réunion, a French island in the Indian Ocean, the first report of the species for Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Delphine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5154 (4), pp.469 - 476. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5154.4.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut content metabarcoding and citizen science reveal the earthworm prey of the exotic terrestrial flatworm, Obama nungara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.103449. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription and molecular characterization of two species of Pauciconfibula (Monogenea, Microcotylidae) from trachinid fishes in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07097-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Ascarophis distorta Fusco et Overstreet, 1978 (Nematoda, Cystidicolidae) from the stomach of some butterflyfishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.907-914. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11686-021-00359-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four polyopisthocotyleans (Platyhelminthes: Monogenea) from carangid fishes in the Mediterranean, off the Algerian coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.100026. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpvbd.2021.100026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of the invasive land flatworm Platydemus manokwari (Platyhelminthes, Geoplanidae) in Guadeloupe, Martinique and Saint Martin (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4951 (2), pp.381-390. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4951.2.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echinocephalus inserratus sp. n. (Nematoda: Gnathostomatidae) from the stingray Pastinachus ater (Dasyatidae) and new records of congeneric and some other nematode larvae from teleost fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/fp.2021.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the Pandora’s box: the invasion of alien flatworms in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Magoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Panella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.205-216. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-021-02638-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple barcoding for a hyperparasite, its parasitic host, and the host itself: a study of Cyclocotyla bellones (Monogenea) on Ceratothoa parallela (Isopoda) on Boops boops (Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.49. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2021044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of spirurid nematodes (Nematoda, Spirurida, Guyanemidae, Philometridae & Cystidicolidae) from marine fishes off New Caledonia, with redescriptions of two species and erection of Ichthyofilaroides n. gen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.5. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 ou la pandémie d’une biodiversité maltraitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12040623.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of anisakid nematodes from marine fishes off New Caledonia, with descriptions of five new species of Raphidascaris (Ichthyascaris) (Nematoda, Anisakidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.20. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome of the invasive land flatworm Parakontikia ventrolineata , the second Geoplanidae (Platyhelminthes) to display an unusually long cox2 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.2115-2116. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2020.1765709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracapillaria (Paracapillaria) gastrica n. sp. (Nematoda: Capillariidae) from the marine fish Synodus variegatus Lacépède (Synodontidae, Aulopiformes) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (2), pp.157-163. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-020-09907-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even groupers have parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12593540.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obama nungara - How a flatworm from Argentina jumped the Atlantic and invaded France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11878110.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obama chez moi! The invasion of metropolitan France by the land planarian Obama nungara (Platyhelminthes, Geoplanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e8385. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.8385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land flatworms are invading the West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13246559.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obama nungara, le ver venu d’Argentine qui envahit les jardins français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11878077.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Flexophora ophidii Prost & Euzet, 1962 (Monogenea: Diclidophoridae) from Ophidion barbatum (Ophidiidae) off the Algerian coast, Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-020-09948-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the ultrastructural characteristics of the mature spermatozoa of two fellodistomids Tergestia clonacantha and T. laticollis and contribution to the phylogenetic knowledge of the Gymnophalloidea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ibnou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Alan Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.67. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des parasites des mérous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12504653.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No vagina, one vagina, or multiple vaginae? An integrative study of Pseudaxine trachuri (Monogenea, Gastrocotylidae) leads to a better understanding of the systematics of Pseudaxine and related genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.50. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erection of Euterranova n. gen. and Neoterranova n. gen. (Nematoda, Anisakidae), with the description of E . dentiduplicata n. sp. and new records of two other anisakid nematodes from sharks off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.58. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fact check : pas 500 millions mais un million de milliardsd’animaux morts en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11591865.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of cucullanid nematodes from marine fishes off New Caledonia, with descriptions of five new species of Cucullanus (Nematoda, Cucullanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.37. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome of the invasive land flatworm Platydemus manokwari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Turmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.1689-1690. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2020.1748532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some adult and larval nematodes from fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Poupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.2473-2484. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-020-06755-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The land flatworm Amaga expatria (Geoplanidae) in Guadeloupe and Martinique: new reports and molecular characterization including complete mitogenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh D Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e10098. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocephalocotyle monstrosae n. gen. n. sp. (Monogenea, Monocotylidae) from the olfactory rosette of the rabbit fish, Chimaera monstrosa (Holocephali, Chimaeridae) in deep waters off Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.59. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription and molecular characterisation of Allogastrocotyle bivaginalis Nasir & Fuentes Zambrano, 1983 (Monogenea: Gastrocotylidae) from Trachurus picturatus (Bowdich) (Perciformes: Carangidae) off the Algerian coast, Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (8), pp.681-694. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-019-09883-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species and new records of camallanid nematodes (Nematoda, Camallanidae) from marine fishes and sea snakes in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.66. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the invasive land flatworm Bipalium adventitium (Platyhelminthes, Geoplanidae) in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4656 (3), pp.591-595. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4656.3.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the resolution of the Microcotyle erythrini species complex: description of Microcotyle isyebi n. sp. (Monogenea, Microcotylidae) from Boops boops (Teleostei, Sparidae) off the Algerian coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.1417-1428. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-019-06293-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcotyle visa n. sp. (Monogenea: Microcotylidae), a gill parasite of Pagrus caeruleostictus (Valenciennes) (Teleostei: Sparidae) off the Algerian coast, Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (2), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-019-09842-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome of the giant invasive hammerhead flatworm Bipalium kewense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Turmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witkowskia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1343-1344. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2019.1596768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of anisakid parasites in marine fishes and whales off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Poupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Ghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117 (10), pp.3195-3204. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-018-6018-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new species of Cucullanus (Nematoda: Cucullanidae) from marine fishes off New Caledonia, with a key to species of Cucullanus from Anguilliformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.51. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermiogenesis and spermatozoon ultrastructure in basal polyopisthocotylean monogeneans, Hexabothriidae and Chimaericolidae, and their significance for the phylogeny of the Monogenea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa G. Poddubnaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.7. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant worms chez moi! Hammerhead flatworms (Platyhelminthes, Geoplanidae, Bipalium spp., Diversibipalium spp.) in metropolitan France and overseas French territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e4672. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasheedia n. nom. (Nematoda, Physalopteridae) for Bulbocephalus Rasheed, 1966 (a homonym of Bulbocephalus Watson, 1916), with description of Rasheedia heptacanthi n. sp. and R. novaecaledoniensis n. sp. from perciform fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.39. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructure of mature spermatozoa of three Bucephalidae ( Prosorhynchus longisaccatus, Rhipidocotyle khalili and Bucephalus margaritae ) and phylogenetic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ibnou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.65. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Spermatological Characters in the Digenea: Review and Proposal of Spermatozoa Models and Their Phylogenetic Importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J.S. Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Falchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.111-165. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.apar.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplectanids from Mycteroperca spp. (Epinephelidae) in the Mediterranean Sea: Redescriptions of six species from material collected off Tunisia and Libya, proposal for the 'Pseudorhabdosynochus riouxi group’, and a taxonomic key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0171392. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Microcotyle (monogenea: Microcotylidae) from Scorpaena notata (Teleostei: Scorpaenidae) in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour El Mouna Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of Anisakis (Nematoda: Anisakidae) larvae in unusual hosts in Southern hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine J. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (6), pp.837 - 840. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Philometra (Nematoda, Philometridae) from fishes off the Mediterranean coast of Africa, with a description of Philometra rara n. sp. from Hyporthodus haifensis and a molecular analysis of Philometra saltatrix from Pomatomus saltatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.8. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2017008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two gonad-infecting species of Philometra (Nematoda: Philometridae) from groupers (Serranidae) off Tunisia, with a key to Philometra species infecting serranid gonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.8. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure in two monorchiid digeneans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J.S. Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.e2488. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus sulamericanus (Monogenea, Diplectanidae), a parasite of deep-sea groupers (Serranidae) occurs transatlantically on three congeneric hosts ( Hyporthodus spp.), one from the Mediterranean Sea and two from the western Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Bakenhaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.e2233. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Pseudorhabdosynochus (Monogenea, Diplectanidae) from Groupers (Mycteroperca spp., Epinephelidae) in the Mediterranean and Eastern Atlantic Ocean, with Special Reference to the ‘Beverleyburtonae Group’ and Description of Two New Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0159886. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0159886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EASIN Editorial Board: quality assurance, exchange and sharing of alien species information in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Tsiamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Gervasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Deriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Katsanevakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (4), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/mbi.2016.7.4.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexabothriid monogeneans from the gills of deep-sea sharks off Algeria, with the description of Squalonchocotyle euzeti n. sp (Hexabothriidae) from the kitefin shark Dalatias licha (Euselachii, Dalatiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helminthologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (4), pp.354-362. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/helmin-2016-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematode parasites of four species of Carangoides (Osteichthyes: Carangidae) in New Caledonian waters, with a description of Philometra dispar n. sp. (Philometridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.40. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neomultitestis aspidogastriformis Bray and Cribb, 2003 (Digenea, Lepocreadiidae): mature spermatozoon and sperm morphologies in the Lepocreadioidea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J S Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (7), pp.799-807. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbin.10449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural characters of the spermatozoa in Digeneans of the genus Bianium Stunkard, 1930 (Digenea, Lepocreadiidae) parasites of fishes: a comparative study of Bianium plicitum and Bianium arabicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ibnou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (10), pp.3747-3757. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-015-4604-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can parasites halt the invader? Mermithid nematodes parasitizing the yellow-legged Asian hornet in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Poinar Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e947. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First spermatological study in the Atractotrematidae (Digenea, Haploporoidea): the case of Atractotrema sigani, intestinal parasite of Siganus lineatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J. S. Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.26. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus regius n. sp. (Monogenea, Diplectanidae) from the mottled grouper Mycteroperca rubra (Teleostei) in the Mediterranean Sea and Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.9. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive land planarian Platydemus manokwari (Platyhelminthes, Geoplanidae): records from six new localities, including the first in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispus Fanai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e1037. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural study of sperm cells in Acanthocolpidae: the case of Stephanostomum murielae and Stephanostomoides tenuis (Digenea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J S Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e744. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the Zoogonidae (Digenea: Microphalloidea) from fishes of the waters around New Caledonia, with the description of Overstreetia cribbi n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.e292. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of trypanorhynch metacestodes in teleost fishes from coral reefs off eastern Australia and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H. Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.60. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillaria plectropomi n. sp. (Nematoda: Capillariidae), a new intestinal parasite of the leopard coral grouper Plectropomus leopardus (Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philometrids (Nematoda: Philometridae) in carangid and serranid fishes off New Caledonia, including three new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.21. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive New Guinea flatworm Platydemus manokwari in France, the first record for Europe: time for action is now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.e297. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monogenean Which Lost Its Clamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric P. Hoberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79155. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three species of opisthomonorchiine monorchiids (Digenea) in Carangoides spp. (Perciformes: Carangidae) from off New Caledonia, with a description of Opisthomonorchis dinema n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-013-9415-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digenean parasite in a mudskipper: Opegaster ouemoensis sp. n. (Digenea: Opecoelidae) in Periophthalmus argentilineatus Valenciennes (Perciformes: Gobiidae) in the mangroves of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (1), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/fp.2013.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quick and simple method, usable in the field, for collecting parasites in suitable condition for both morphological and molecular studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine J. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (1), pp.341-351. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-012-2845-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-00666859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural study of spermiogenesis and the spermatozoon of Cavisoma magnum (Southwell, 1927) (Acanthocephala, Palaeacanthocephala, Cavisomidae), from Siganus lineatus (Pisces, Teleostei, Siganidae) (Valenciennes, 1835) in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2-3), pp.141-9. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digeneans (Platyhelminthes) of the peacock sole, Pardachirus pavoninus (Lacépéde, 1802) (Pleuronectiformes, Soleidae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.825-835. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2012n4a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Caligus Müller, 1785 (Copepoda: Siphonostomatoida): two new species from reef associated fishes in New Caledonia, and some nomenclatural problems resolved.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Boxshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3534, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are all species of Pseudorhabdosynochus strictly host specific? - a molecular study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, 10.1016/j.parint.2012.01.009. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-00673113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure of Gyliauchen sp. (Digenea: Gyliauchenidae), an intestinal parasite of Siganus fuscescens (Pisces: Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 221, pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm ultrastructure of Helicometra epinepheli (Platyhelminthes, Digenea, Opecoelidae), parasite of Epinephelus fasciatus (Pisces, Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histology and Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.1019-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cucullanid nematodes (Nematoda: Cucullanidae) from deep-sea marine fishes off New Caledonia, including Dichelyne etelidis n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of ancyrocephalid monogeneans from Lethrinus rubrioperculatus Sato (Perciformes: Lethrinidae) off New Caledonia, with the proposal of Lethrinitrema n. g.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Hong Susan Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huffmanela plectropomi n. sp. (Nematoda: Trichosomoididae: Huffmanelinae) from the coralgrouper Plectropomus leopardus (Lacépède) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acanthocolpidae (Digenea) of marine fishes off New Caledonia, with the descriptions of two new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Prochristianella Dollfus, 1946 (Platyhelminthes, Cestoda) from the blue-spotted stingray, Neotrygon kuhlii (Müller & Henle, 1841) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocotyle euzetmaillardi n. sp. (Monogenea, Hexabothriidae) from the bigeye sixgill shark Hexanchus nakamurai Teng (Elasmobranchii, Hexanchidae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure of Gyliauchen sp. (Digenea: Gyliauchenidae), an intestinal parasite of Siganus fuscescens (Pisces: Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 221 (2), pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four species of Pseudorhabdosynochus (Monogenea: Diplectanidae) from the camouflage grouper Epinephelus polyphekadion (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus quadratus n. sp. (Monogenea: Diplectanidae) from the white-streaked grouper Epinephelus ongus (Bloch) (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new gonad-infecting of Philometra species (Nematoda: Philometridae) from the marine fish Lutjanus vitta (Perciformes: Lutjanidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.302-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucephaline digeneans (Bucephalidae) in Sphyraena putnamae Jordan & Seale (Sphyraenidae) from the lagoon of New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraminifera in the diet of coral reef fish from the lagoon of New Caledonia: predation, digestion, dispersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Micropaléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the morphology of Procamallanus (Procamallanus) annulatus and Procamallanus (Spirocamallanus) monotaxis (Nematoda: Camallanidae) from marine fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helminthologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (1), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11687-011-0008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural study of spermiogenesis and the spermatozoon of Cavisoma magnum (Southwell, 1927) (Acanthocephala, Palaeacanthocephala, Cavisomidae), from Siganus lineatus (Pisces, Teleostei, Siganidae) (Valenciennes, 1835) in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (2-3), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure of Aponurus laguncula (Digenea: Lecithasteridae), a parasite of Aluterus monoceros (Pisces: Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (1), pp.22-8. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the number of sclerotised structures used for the systematics of monogeneans change with age? A study of the monocotylid Dendromonocotyle pipinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grugeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research / Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.1509-1514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varialvus gen. nov. (Digenea: Cryptogonimidae), from species of Lutjanidae (Perciformes) off the Great Barrier Reef, New Caledonia and the Maldives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.327-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated list of parasites (Isopoda, Copepoda, Monogenea, Digenea, Cestoda and Nematoda) collected in groupers (Serranidae, Epinephelinae) in New Caledonia emphasizes parasite biodiversity in coral reef fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Boxshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.237-262. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/fp.2010.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diploproctodaeum spp. (Digenea: Lepocreadiidae) in Australian and New Caledonian waters including two new species from Tetraodontiformes and new records of related species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.313-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites of coral reef fish: how much do we know? With a bibliography of fish parasites in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (suppl), pp.155-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyopisthocotylean monogeneans from carangid fishes off Queensland, Australia and New Caledonia, with a description of Heteromicrocotyloides megaspinosus sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Whittington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.205-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the grouper Epinephelus tauvina (Perciformes, Serranidae) off Moorea, French Polynesia, with a description of Pseudorhabdosynochus pai n. sp. (Monogenea: Diplectanidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (2), pp.113-25. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-008-9159-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00459224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbellarian black spot disease in bluespine unicornfish Naso unicornis in New Caledonia, caused by the parasitic turbellarian Piscinquilinus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. G. Lester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (3), pp.245-249. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao02082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00422976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlardia novaecaledoniae n. gen., n. sp. (Digenea: Cryptogonimidae) from the fork-tailed threadfin bream Nemipterus furcosus (Val.) (Perciformes: Nemipteridae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on dracunculoid nematodes from fishes off New Caledonia, including four new species of Philometra (Philometridae) and Ichthyofilaria (Guyanemidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolebouria blatta n. sp. (Digenea: Opecoelidae) from Pristipomoides argyrogrammicus (Valenciennes) and Etelis carbunculus Cuvier (Perciformes: Lutjanidae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.161-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A redescription of Pseudorhabdosynochus epinepheli (Yamaguti, 1938), the type-species of Pseudorhabdosynochus Yamaguti, 1958 (Monogenea: Diplectanidae), and the description of P. satyui n. sp. from Epinephelus akaara off Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.27-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cableia balistidicola n. sp. (Digenea, Monorchiidae) from Pacific Ocean balistids (Tetraodontiformes) and new reports of Cableia pudica Bray, Cribb and Barker, 1996 in temperate Australian monacanthids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (4), pp.341-345. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2009.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calydiscoides limae sp. nov. (Monogenea, Diplectanidae) from Pentapodus aureofasciatus (Perciformes, Nemipteridae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Brana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Cystidicolids (Nematoda, Cystidicolidae) from marine fishes off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.341-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Triloculotrema Kearn, 1993 (Monogenea: Monocotylidae) from a deep-sea shark, the blacktailed spurdog Squalus melanurus (Squaliformes: Squalidae), off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.59-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opecoelids (Platyhelminthes: Digenea) from the fork-tailed threadfin bream Nemipterus furcosus (Valenciennes, 1830) (Perciformes: Nemipteridae), with preliminary keys to the problematic genera Macvicaria Gibson & Bray, 1982 and Neolebouria Gibson, 1976.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.218-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Bothriocephalus (Cestoda: Bothriocephalidea) from marine fish from Australia and New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kuchta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbellarian black spot disease in bluespine unicornfish, Naso unicornis, in New Caledonia, due to the parasitic turbellarian Piscinquilinus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.G. Lester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85, pp.PL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the grouper Epinephelus tauvina (Perciformes, Serranidae) off Moorea, French Polynesia, with a description of Pseudorhabdosynochus pai n. sp. (Monogenea: Diplectanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm ultrastructure of the digenean Siphoderina elongata (Platyhelminthes, Cryptogonimidae) intestinal parasite of Nemipterus furcosus (Pisces, Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (1), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-009-1366-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New observations on the genus Hypocreadium Ozaki, 1936 (Digenea: Lepocreadiidae) in the Indo-West Pacific region, including one new species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2110, pp.22-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm ultrastructure of the digenean Siphoderina elongata (Platyhelminthes, Cryptogonimidae) intestinal parasite of Nemipterus furcosus (Pisces, Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research / Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupliciporia lanterna n. sp. (Digenea: Zoogonidae) from Priacanthus hamrur (Perciformes: Priacanthidae) and additional zoogonids parasitizing fishes from the waters off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1707, pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sympatric species of Deretrema Linton, 1910: D. combesae n. sp. and D. combesorum n. sp. (Digenea: Zoogonidae) from the manybar goatfish Parupeneus multifasciatus (Quoy & Gaimard, 1824) (Perciformes: Mullidae) from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the speckled blue grouper Epinephelus cyanopodus (Perciformes, Serranidae) off New Caledonia, with a description of four new species of Pseudorhabdosynochus and one new species of Laticola (Monogenea: Diplectanidae), with evidence of monogenean faunal changes according to the size of fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1695, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some philometrid nematodes (Philometridae), including four new species of Philometra, from marine fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.369-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cephalopholis aurantia x C. spiloparaea, a hybrid serranid fish from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Randal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Raffles Bulletin of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Pseudorhabdosynochus Yamaguti, 1958 (Monogenea: Diplectanidae) from the deep-sea grouper Epinephelus morrhua (Val.) (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71, pp.145-158. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-008-9156-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking species abundance distributions and body size in monogenean communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revision of the family Dissonidae (Copepoda: Siphonostomatoida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Boxhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ohtsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Venmathi Maran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70, pp.81-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triggerfish Abalistes filamentosus from New Caledonia, a first record for the South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.183-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus inversus sp. nov. (Monogenea, Diplectanidae) from the halfmoon grouper Epinephelus rivulatus (Perciformes, Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.339-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Ascarophis (Nematoda: Cystidicolidae) from the stomach of the marine scorpaeniform fish Hoplichthys citrinus from a seamount off the Chesterfield Islands, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.238-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stegodexamene anguillae (Digenea: Lepocreadiidae), an intestinal parasite of eels (Anguilla spp.) in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.1047-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragrillotia apecteta n. sp. and redescription of P. spratti (Campbell & Beveridge, 1993) n. comb. (Cestoda: Trypanorhyncha) from hexanchid and carcharhinid sharks off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.381-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructure and tubulin immunocytochemistry of the copulatory stylet-like structure in Childia species (Acoela)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.I Tekle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.I Raikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Jondelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 268, pp.166-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescriptions of four species of Otobothrium Linton, 1890 (Cestoda: Trypanorhyncha) including new records from Australia, New Caledonia and Malaysia, with the description of O. parvum n.sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1587, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three species of Calydiscoides (Monogenea: Diplectanidae) from five Lethrinus spp. (Lethrinidae: Perciformes) off New Caledonia, with a description of Calydiscoides terpsichore sp. n.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus argus n. sp. from Cephalopholis argus, P. minutus n. sp. and Diplectanum nanum n. sp. from C. sonnerati and other monogeneans from Cephalopholis spp. (Perciformes: Serranidae) off Australia and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68, pp.195-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the malabar grouper Epinephelus malabaricus (Perciformes, Serranidae) off New Caledonia, with a description of six new species of Pseudorhabdosynochus (Monogenea: Diplectanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sigura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1543, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the morphology of Metabronema magnum (Nematoda: Cystidicolidae), a swimbladder parasite of the carangid fish Gnathanodon speciosus off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.293-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural and immunocytochemical investigation of acoel sperms with 9+1 axoneme structure: new sperm characters for unraveling phylogeny in Acoela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.I Tekle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.I Raikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hendelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Jondelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus bacchus sp. nov. (Monogenea: Diplectanidae) from Epinephelus coeruleopunctatus (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.196-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the malabar grouper Epinephelus malabaricus (Perciformes, Serranidae) off New Caledonia, with a description of six new species of Pseudorhabdosynochus (Monogenea: Diplectanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1543, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homalometron moraveci n. sp. (Digenea: Apocreadiidae) in the yellowfin goatfish, Mulloidichthys vanicolensis (Valenciennes, 1831) (Perciformes: Mullidae), from New Caledonia and the Great Barrier Reef, with a checklist of digeneans of Mulloidichthys species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1525 (1525), pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudolacistorhynchus nanus n. sp. (Cestoda: Trypanorhyncha) parasitic in the spiral valve of the zebra shark, Stegostoma fasciatum (Hermann, 1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Royal Society of South Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 132, pp.175-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holorchis castex n. sp. (Digenea: Lepocreadiidae) from the painted sweet-lips Diagramma pictum (Thunberg, 1792) (Perciformes: Haemulidae) from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1426, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haliotrema banana sp. n. (Monogenea, Ancyrocephalidae) from Bodianus perditio (Perciformes: Labridae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.S. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopycnadena tendu sp.nov. (Digenea,Opecoelidae) in the yellow-spotted triggerfish Pseudobalistes fuscus (Perciformes,Balistidae) and additional opecoelids parasitizing fishes from the waters off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huffmanela spp. (Nematoda, Trichosomoididae) parasites in coral reef fishes off New Caledonia, with descriptions of H. balista n. sp. and H. longa n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1628, pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Pseudogilquinia pillersi (Southwell, 1929) (Cestoda: Trypanorhyncha) from serranid and lethrinid fishes from New Caledonia and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Calydiscoides Young, 1969 (Monogenea: Diplectanidae) from lethrinid fishes, with the redescription of all the type-specimens and the description of Calydiscoides euzeti n. sp. from Lethrinus rubrioperculatus and L. xanthochilus off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.187-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three nematode species from elasmobranchs off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64, pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Procamallanus (Nematoda: Camallanidae) from Pacific eels (Anguilla spp.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Würtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Taraschewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (1), pp.130-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypocreadium toombo n. sp. (Digenea: Lepocreadiidae) in the yellow-spotted triggerfish Pseudobalistes fuscus (Perciformes: Balistidae) and additional lepocreadiids parasitizing fishes from the waters off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1326, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camallanus cotti (Nematoda: Camalanidae), an introduced parasite of fishes in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasotologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laticola dae n. sp. (Monogenea, Diplectanidae) from Epinephelus maculatus (Perciformes, Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Journo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 164, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elthusa arnoglossi sp. nov. (Crustacea: Isopoda: Cymothoidae), a branchial parasite of flatfishes (Bothidae) from the Chesterfield Islands, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Trilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1338, pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Procamallanus (Nematoda : Camallanidae) from Pacific eels (Anguilla spp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Würtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taraschewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92, pp.130-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaumatocotyle pseudodasybatis Hargis, 1955 (Monogenea, Monocotylidae) from Aetobatus cf. narinari, with a comparison of specimens from Australia, French Polynesia and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64, pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosorhynchus maternus sp. n. (Digenea: Bucephalidae) from the Malabar grouper Epinephelus malabaricus (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia parasitologica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus venus n. sp. (Monogenea, Diplectanidae) from Epinephelus howlandi (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two species of Philometra (Nematoda, Philometridae) from serranid fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.323-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional molecular evidence to support a sister taxon relationship between Heligmosomoidea and Molineoidea nematodes (Trichostrongylina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Chilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gallut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (5), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-005-1402-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam - La Sangsue médicinale, Hirudo officinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential health hazard of invasive species of terrestrial flatworms, in particular as paratenic hosts of Nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me what you eat, I will tell you what you are! A study of the hyperparasite Cyclocotyla bellones (Monogenea, Platyhelminthes) using integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on ecology and evolution of marine parasites and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites monogènes des poissons téléostéens en Méditerranée sud-occidentale : collaboration réussie et résultats abondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Santori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DNA from digestive contents to highlight the dietary diversity of an invasive alien species feeding on soil macrofauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanèze Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding of earthworm species in gut content of the exotic invasive flatworm Obama nungara.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Symposium on Flatworm Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding of earthworm species in gut content of the recently introduced terrestrial flatworm Obama nungara as a tool to assess the impact of this invasive predator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des espèces animales invasives en France, implication des sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises nationales sur les espèces exotiques envahissantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. figshare, 2, 2014, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/M9.FIGSHARE.1157786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quêtes scolaires INPN Espèces : protocole Opération Escargots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 34 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Deep Sea Benthos. Volume 24 Mémoires du Museum National d'Histoires Naturelles (vol.193)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richer de Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.N.H.N., pp.420, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plathelminthes terrestres envahissants en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parasites des poissons des récifs coralliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l'histoire naturelle. Sous la direction de Jean-Denis Vigne et Bruno David.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish parasites: Platyhelminthes (Monogenea, Digenea, Cestoda) and Nematodes, reported from off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compendium of marine species from New Caledonia. Documents Scientifiques et Techniques, II 7 seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.183-198, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of flatworm in our gardens that comes from Asia: Humbertium covidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.19193054.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbertium covidum : le nouveau ver qui menace nos jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : La Guadeloupe envahie par le ver plat de Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.14547336.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 or the pandemic of mistreated biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12221432.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of presence of the invasive land flatworm Platydemus manokwari (Platyhelminthes, Geoplanidae) in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report in France of Caenoplana decolorata, a recently described species of alien terrestrial flatworm (Platyhelminthes, Geoplanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on invasive alien species Development of risk assessments to tackle priority species and enhance prevention : final report (and annexes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Kudrnovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodey Peyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The threat posed by invasive alien flatworms to EU agriculture and the potential for phytosanitary measures to prevent importation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie K. Murchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] UICN. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId526"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92ED07C8"/>
+    <w:nsid w:val="4AEDCEFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-lou-justine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7155-4540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034359095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/93466164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Otis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Boyle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33230-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Winsor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3v49a6thv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.srnt3xw36" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518508v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytske de Waart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vanhove" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikol Kmentov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.99.145703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Hugo Ca&#241;a-Bozada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geormery Bel&#233;n Mera-Loor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Mena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez-Presas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0333282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Murchie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tonson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3westjn9f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2025.2515435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianjaka Ravelomanana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remondah Rushdy Ramzy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzelyce Eva Soavolamanoro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15560/21.3.557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Robinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Bertone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17904" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-4689.v41.e24004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Turmel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58600-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5523.2.4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oi Yoon Michelle Soo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Verdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/ZOOTAXA.5277.3.11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Youssef-Dridi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Antar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gargouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-023-07967-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Bouguerche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Tazerouti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Brisset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03766474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cribb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Bray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Davis Reimer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000282" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1110.83228" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ruzzier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12725" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19626978.v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19626063.v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour El Mouna Ayadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03607897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13489" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03834939v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ventura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12873" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706801v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delphine Marie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5154.4.4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Azizi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07097-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Moravec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Shamsi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11686-021-00359-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2021.100026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194430v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vasseur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4951.2.11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2021.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Magoga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Panella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Montagna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02638-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02468917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549595v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12040623.v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2020.1765709" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558414v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-020-09907-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chaabane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12593540.v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11878110.v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8385" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Jones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13246559.v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11878077.v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009191v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-020-09948-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibnou Ndiaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marchand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane B&#226;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Alan Bray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020066" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12504653.v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020046" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009288v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11591865.v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613110v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549559v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2020.1748532" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Poupa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06755-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Jones" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10098" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311344v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Derouiche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Neifar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019060" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557974v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-019-09883-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988107v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019068" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283165v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4656.3.13" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080519v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06293-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079578v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-019-09842-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Witkowskia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1596768" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Ghadam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-6018-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968681v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa G. Poddubnaya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4672" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968685v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018033" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079567v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557729v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171392" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye J.S. Bakhoum" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miquel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apar.2017.04.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01462207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2016.11.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Briand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2017.08.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557740v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A. Bray" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. B&#226;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2488" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159886" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Bakenhaster" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2233" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637388v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Gervasini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Amico" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Deriu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Katsanevakis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2016.7.4.02" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kheddam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lou Justine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/helmin-2016-0034" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016049" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299905v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata S&#232;ne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4604-y" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146540v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye J S Bakhoum" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Bray" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T B&#226;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.10449" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FAAA7D809FD350E0F1A27E0BF510326CCA9C7B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Muller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Poinar Jr" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.947" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299921v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye J. S. Bakhoum" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015026" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271438v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277419v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispus Fanai" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1037" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.744" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334683v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Beveridge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Cribb" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014060" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218549v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.292" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014076" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334688v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218544v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.297" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930013v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Rahmouni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schoelinck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Hoberg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079155" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843140v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bray" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-013-9415-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQCDWW5C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930024v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2013.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00666859v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-2845-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679362v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Foata" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2011.10.022" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R858GCRB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843144v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2012n4a9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hayes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Boxshall" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00673113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2012.01.009" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570270v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moravec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671469v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quilichini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foata" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bray" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607213v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570266v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hong Susan Lim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580391v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594549v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570263v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570264v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beveridge" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679378v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589289v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671467v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594550v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Debenay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sigura" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577048v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11687-011-0008-4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671471v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595888v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2009.06.007" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC71QG4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542267v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grugeaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542273v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L Miller" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Cribb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2010.032" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542270v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Cribb" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542263v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416816v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Barton" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaufrere" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Whittington" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459224v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-008-9159-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3C0CFJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00422976v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblanc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. G. Lester" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02082" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417163v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miller" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417128v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422515v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423895v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2009.07.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W84S30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343881v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354793v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Brana" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422513v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416810v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416814v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417152v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuchta" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scholz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416813v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Lester" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354785v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595917v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-009-1366-4" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S34NV220-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417158v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417157v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258116v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198531v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239262v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335612v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259752v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Randal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320788v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-008-9156-4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BMR6ZPFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276037v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poulin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275274v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Boxhall" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Lin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Ho" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohtsuka" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Venmathi Maran" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295021v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Randall" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335610v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135510v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158920v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171931v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159261v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I Tekle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I Raikova" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Jondelius" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175722v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175723v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rascalou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175725v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422980v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sigura" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202644v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159245v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendelberg" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171935v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171940v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162770v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202646v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137287v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171926v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152546v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131718v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185006v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175724v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.S. Lim" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080491v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105057v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Moravec" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen W&#252;rtz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Taraschewski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107108v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129539v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081083v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108711v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Trilles" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079776v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W&#252;rtz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taraschewski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080492v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Marie" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096742v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079778v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079783v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068821v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chilton" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tillier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-1402-y" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212942v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634737v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972778v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972795v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santori" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955142v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze No&#235;l" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947619v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/M9.FIGSHARE.1157786" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144226v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benateau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097675v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848859v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848858v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258397v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579225v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19193054.v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579223v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219866v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14547336.v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559697v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12221432.v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562757v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009229v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gouraud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579685v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabitsch" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kudrnovsky" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Roy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Beckmann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodey Peyton" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547527v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie K. Murchie" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-lou-justine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7155-4540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034359095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/93466164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Otis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Boyle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33230-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Winsor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3v49a6thv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.srnt3xw36" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518508v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytske de Waart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vanhove" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikol Kmentov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.99.145703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Hugo Ca&#241;a-Bozada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geormery Bel&#233;n Mera-Loor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Mena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez-Presas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0333282" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Murchie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tonson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3westjn9f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianjaka Ravelomanana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remondah Rushdy Ramzy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzelyce Eva Soavolamanoro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15560/21.3.557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2025.2515435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Robinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Bertone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17904" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-4689.v41.e24004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Turmel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58600-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5523.2.4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oi Yoon Michelle Soo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Verdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/ZOOTAXA.5277.3.11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Youssef-Dridi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Antar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gargouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-023-07967-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Bouguerche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Tazerouti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Brisset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03766474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cribb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Bray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Davis Reimer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000282" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1110.83228" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ruzzier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12725" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19626978.v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19626063.v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour El Mouna Ayadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03607897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13489" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12873" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706801v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delphine Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5154.4.4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03834939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ventura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103449" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Azizi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07097-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Moravec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Shamsi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11686-021-00359-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2021.100026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194430v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vasseur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4951.2.11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2021.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Magoga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Panella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Montagna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02638-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02468917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549595v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12040623.v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2020.1765709" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558414v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-020-09907-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chaabane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12593540.v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11878110.v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8385" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Jones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13246559.v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11878077.v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009191v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-020-09948-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibnou Ndiaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marchand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane B&#226;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Alan Bray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020066" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12504653.v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020046" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009288v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11591865.v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613110v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549559v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2020.1748532" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Poupa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06755-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Jones" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10098" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311344v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Derouiche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Neifar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019060" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557974v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-019-09883-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988107v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019068" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283165v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4656.3.13" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080519v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06293-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079578v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-019-09842-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Witkowskia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1596768" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Ghadam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-6018-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968681v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa G. Poddubnaya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4672" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968685v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018033" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079567v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye J.S. Bakhoum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miquel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apar.2017.04.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557729v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171392" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01462207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2016.11.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Briand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2017.08.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557740v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A. Bray" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. B&#226;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2488" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Bakenhaster" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2233" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159886" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637388v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Gervasini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Amico" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Deriu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Katsanevakis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2016.7.4.02" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kheddam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lou Justine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/helmin-2016-0034" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016049" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146540v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye J S Bakhoum" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Bray" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T B&#226;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.10449" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FAAA7D809FD350E0F1A27E0BF510326CCA9C7B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299905v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata S&#232;ne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4604-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Muller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Poinar Jr" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.947" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299921v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye J. S. Bakhoum" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015026" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271438v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277419v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispus Fanai" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1037" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.744" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218549v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.292" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334683v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Beveridge" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Cribb" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014060" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014076" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334688v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218544v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.297" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930013v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Rahmouni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schoelinck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Hoberg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079155" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843140v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bray" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-013-9415-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQCDWW5C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930024v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2013.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00666859v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-2845-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679362v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Foata" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2011.10.022" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R858GCRB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843144v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2012n4a9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hayes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Boxshall" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00673113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2012.01.009" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671469v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quilichini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foata" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bray" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607213v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570270v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moravec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570266v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hong Susan Lim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594549v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580391v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beveridge" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570263v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679378v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589289v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671467v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594550v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Debenay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sigura" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577048v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11687-011-0008-4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671471v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595888v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2009.06.007" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC71QG4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542267v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grugeaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542273v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L Miller" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Cribb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2010.032" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542270v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Cribb" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542263v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416816v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Barton" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaufrere" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Whittington" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459224v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-008-9159-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3C0CFJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00422976v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblanc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. G. Lester" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02082" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417163v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miller" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417128v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422515v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343881v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423895v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2009.07.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W84S30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354793v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Brana" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422513v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416810v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416814v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417152v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuchta" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scholz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416813v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Lester" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354785v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595917v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-009-1366-4" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S34NV220-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417158v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417157v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258116v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198531v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239262v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335612v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259752v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Randal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320788v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-008-9156-4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BMR6ZPFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276037v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poulin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275274v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Boxhall" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Lin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Ho" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohtsuka" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Venmathi Maran" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295021v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Randall" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335610v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171931v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135510v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158920v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159261v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I Tekle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I Raikova" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Jondelius" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175722v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175723v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rascalou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175725v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422980v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sigura" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202644v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159245v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendelberg" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171935v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171940v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162770v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202646v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137287v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175724v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.S. Lim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131718v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185006v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171926v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152546v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080491v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105057v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Moravec" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen W&#252;rtz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Taraschewski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107108v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129539v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081083v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108711v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Trilles" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079776v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W&#252;rtz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taraschewski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080492v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Marie" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096742v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079778v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079783v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068821v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chilton" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tillier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-1402-y" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212942v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634737v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972778v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972795v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santori" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955142v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze No&#235;l" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600427v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600422v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947619v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/M9.FIGSHARE.1157786" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144226v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benateau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097675v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848859v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848858v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258397v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579225v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19193054.v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579223v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219866v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14547336.v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559697v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12221432.v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562757v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009229v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gouraud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579685v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabitsch" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kudrnovsky" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Roy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Beckmann" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodey Peyton" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547527v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie K. Murchie" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>