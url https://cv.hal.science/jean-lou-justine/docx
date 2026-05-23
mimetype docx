--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Lou Justine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine est Professeur au Muséum National d'Histoire Naturelle, et Directeur adjoint de l'UMR ISYEB - Institut de Systématique, Évolution, Biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-lou-justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7155-4540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034359095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">93466164</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Lou Justine est un parasitologiste et zoologiste français, Professeur au Muséum national d'histoire naturelle à Paris, spécialiste des parasites de poissons et des Plathelminthes terrestres invasifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a travaillé dans plusieurs domaines scientifiques au cours de sa carrière: ultrastructure des spermatozoïdes des Plathelminthes parasites, immunocytochimie du cytosquelette des spermatozoïdes de Plathelminthes et Nématodes, systématique des nématodes, systématique des monogènes et autres parasites de poissons, en particulier ceux des poissons des récifs coralliens de Nouvelle-Calédonie, et aussi Plathelminthes invasifs terrestres.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (185)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of the invasive terrestrial nemertean Geonemertes pelaensis: long and complex mitogenome and presence of NUMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.3312. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-33230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cats, dogs, and sticky worms: invasion by land flatworms (Geoplanidae) is facilitated by household pets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e20713. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.20713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens et les chats transportent les vers plats envahissants de jardin à jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3v49a6thv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogs and cats carry invasive land flatworms from garden to garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.srnt3xw36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Dutch: European distribution of non-native land flatworm species belonging to Geoplaninae and Bipaliinae with focus on the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytske de Waart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikol Kmentová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.285-321. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.99.145703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating topological variability in Neodermata phylogenies using mitochondrial and ribosomal gene markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Hugo Caña-Bozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geormery Belén Mera-Loor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Álvarez-Presas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (10), pp.e0333282. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0333282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-occurrence patterns of introduced terrestrial flatworms in metropolitan France revealed by citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Gladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (10), pp.226. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03684-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parasites découverts chez les vers plats envahissants, enfin une piste de lutte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Murchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tonson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3westjn9f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First confirmed records with molecular data of the terrestrial flatworm Bipalium kewense Moseley, 1878 (Tricladida, Geoplanidae) in Madagascar, Egypt, and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrianjaka Ravelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remondah Rushdy Ramzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Koken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzelyce Eva Soavolamanoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Check List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (3), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15560/21.3.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitogenome of the Northern Hemisphere native terrestrial flatworm Rhynchodemus sylvaticus (Leidy, 1851) (Platyhelminthes, Geoplanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.558-562. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2025.2515435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of alien land flatworm in the Southern United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e17904. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.17904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land flatworms (Tricladida: Geoplanidae) in France and French overseas territories: ten years of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologia (Curitiba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.e24004. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1984-4689.v41.e24004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive land flatworm Arthurdendyus triangulatus has repeated sequences in the mitogenome, extra-long cox2 gene and paralogous nuclear rRNA clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Turmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-58600-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The terrestrial flatworm Microplana scharffi (Geoplanidae, Microplaninae): mitochondrial genome, phylogenetic proximity to the Bipaliinae and genes related to regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Murchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5523 (2), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5523.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of Bipalium admarginatum de Beauchamp, 1933 (Platyhelminthes, Tricladida, Geoplanidae) in Malaysia, with molecular characterisation including the mitogenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oi Yoon Michelle Soo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5277 (3), pp.585-599. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/ZOOTAXA.5277.3.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular studies of the life-cycle stages of the monorchiid Monorchis parvus (Looss, 1902) (Digenea) from the Southern Mediterranean coast (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Youssef-Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Gargouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-023-07967-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular characterisation of Tristoma integrum Diesing, 1850 (Monogenea, Capsalidae), including its complete mitogenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.16. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mammal strandings recorded in New Caledonia, South West Pacific Ocean, 1877 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Derville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/PC23016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A world of taxonomic pain: cryptic species, inexplicable host-specificity, and host-induced morphological variation among species of Bivesicula Yamaguti, 1934 (Trematoda: Bivesiculidae) from Indo-Pacific Holocentridae, Muraenidae and Serranidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Davis Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (6), pp.831-853. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182022000282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion dans nos jardins : nouvelles révélations sur le ver plat mangeur de vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitogenome of the potentially invasive flatworm Australopacifica atrata (Platyhelminthes, Geoplanidae) displays unusual features common to other Rhynchodeminae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1110, pp.121-133. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.1110.83228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammerhead flatworms (Platyhelminthes, Geoplanidae, Bipaliinae): mitochondrial genomes and description of two new species from France, Italy, and Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ruzzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e12725. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.12725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invasion des vers plats est loin d'être terminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.19626978.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle espèce de ver plat à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.19626063.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription, complete mitochondrial genome and phylogenetic relationships of Hexostoma thynni (Delaroche, 1811) Rafinesque, 1815 (Monogenea, Hexostomatidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour El Mouna Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.29. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammerhead worms everywhere? Modelling the invasion of bipaliin flatworms in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.844-858. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revision of Plectanocotyle (Monogenea, Plectanocotylidae), with molecular barcoding of three species and the description of a new species from the streaked gurnard Chelidonichthys lastoviza off Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour El Mouna Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.12873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truly a hyperparasite, or simply an epibiont on a parasite? The case of Cyclocotyla bellones (Monogenea, Diclidophoridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.28. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive land flatworm Obama nungara in La Réunion, a French island in the Indian Ocean, the first report of the species for Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Delphine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5154 (4), pp.469 - 476. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5154.4.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut content metabarcoding and citizen science reveal the earthworm prey of the exotic terrestrial flatworm, Obama nungara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.103449. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription and molecular characterization of two species of Pauciconfibula (Monogenea, Microcotylidae) from trachinid fishes in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07097-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Ascarophis distorta Fusco et Overstreet, 1978 (Nematoda, Cystidicolidae) from the stomach of some butterflyfishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.907-914. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11686-021-00359-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four polyopisthocotyleans (Platyhelminthes: Monogenea) from carangid fishes in the Mediterranean, off the Algerian coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.100026. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpvbd.2021.100026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of the invasive land flatworm Platydemus manokwari (Platyhelminthes, Geoplanidae) in Guadeloupe, Martinique and Saint Martin (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4951 (2), pp.381-390. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4951.2.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echinocephalus inserratus sp. n. (Nematoda: Gnathostomatidae) from the stingray Pastinachus ater (Dasyatidae) and new records of congeneric and some other nematode larvae from teleost fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/fp.2021.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the Pandora’s box: the invasion of alien flatworms in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Magoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Panella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.205-216. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-021-02638-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple barcoding for a hyperparasite, its parasitic host, and the host itself: a study of Cyclocotyla bellones (Monogenea) on Ceratothoa parallela (Isopoda) on Boops boops (Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.49. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2021044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of spirurid nematodes (Nematoda, Spirurida, Guyanemidae, Philometridae & Cystidicolidae) from marine fishes off New Caledonia, with redescriptions of two species and erection of Ichthyofilaroides n. gen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.5. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 ou la pandémie d’une biodiversité maltraitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12040623.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of anisakid nematodes from marine fishes off New Caledonia, with descriptions of five new species of Raphidascaris (Ichthyascaris) (Nematoda, Anisakidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.20. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome of the invasive land flatworm Parakontikia ventrolineata , the second Geoplanidae (Platyhelminthes) to display an unusually long cox2 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.2115-2116. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2020.1765709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracapillaria (Paracapillaria) gastrica n. sp. (Nematoda: Capillariidae) from the marine fish Synodus variegatus Lacépède (Synodontidae, Aulopiformes) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (2), pp.157-163. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-020-09907-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even groupers have parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12593540.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obama nungara - How a flatworm from Argentina jumped the Atlantic and invaded France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11878110.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obama chez moi! The invasion of metropolitan France by the land planarian Obama nungara (Platyhelminthes, Geoplanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e8385. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.8385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land flatworms are invading the West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13246559.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obama nungara, le ver venu d’Argentine qui envahit les jardins français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11878077.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Flexophora ophidii Prost & Euzet, 1962 (Monogenea: Diclidophoridae) from Ophidion barbatum (Ophidiidae) off the Algerian coast, Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-020-09948-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the ultrastructural characteristics of the mature spermatozoa of two fellodistomids Tergestia clonacantha and T. laticollis and contribution to the phylogenetic knowledge of the Gymnophalloidea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ibnou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Alan Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.67. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des parasites des mérous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12504653.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No vagina, one vagina, or multiple vaginae? An integrative study of Pseudaxine trachuri (Monogenea, Gastrocotylidae) leads to a better understanding of the systematics of Pseudaxine and related genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.50. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erection of Euterranova n. gen. and Neoterranova n. gen. (Nematoda, Anisakidae), with the description of E . dentiduplicata n. sp. and new records of two other anisakid nematodes from sharks off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.58. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fact check : pas 500 millions mais un million de milliardsd’animaux morts en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11591865.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of cucullanid nematodes from marine fishes off New Caledonia, with descriptions of five new species of Cucullanus (Nematoda, Cucullanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.37. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome of the invasive land flatworm Platydemus manokwari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Turmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.1689-1690. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2020.1748532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some adult and larval nematodes from fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Poupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.2473-2484. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-020-06755-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The land flatworm Amaga expatria (Geoplanidae) in Guadeloupe and Martinique: new reports and molecular characterization including complete mitogenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh D Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e10098. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocephalocotyle monstrosae n. gen. n. sp. (Monogenea, Monocotylidae) from the olfactory rosette of the rabbit fish, Chimaera monstrosa (Holocephali, Chimaeridae) in deep waters off Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.59. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription and molecular characterisation of Allogastrocotyle bivaginalis Nasir & Fuentes Zambrano, 1983 (Monogenea: Gastrocotylidae) from Trachurus picturatus (Bowdich) (Perciformes: Carangidae) off the Algerian coast, Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (8), pp.681-694. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-019-09883-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species and new records of camallanid nematodes (Nematoda, Camallanidae) from marine fishes and sea snakes in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.66. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the invasive land flatworm Bipalium adventitium (Platyhelminthes, Geoplanidae) in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4656 (3), pp.591-595. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4656.3.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the resolution of the Microcotyle erythrini species complex: description of Microcotyle isyebi n. sp. (Monogenea, Microcotylidae) from Boops boops (Teleostei, Sparidae) off the Algerian coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.1417-1428. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-019-06293-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcotyle visa n. sp. (Monogenea: Microcotylidae), a gill parasite of Pagrus caeruleostictus (Valenciennes) (Teleostei: Sparidae) off the Algerian coast, Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (2), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-019-09842-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome of the giant invasive hammerhead flatworm Bipalium kewense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Turmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witkowskia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1343-1344. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2019.1596768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of anisakid parasites in marine fishes and whales off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Poupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Ghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117 (10), pp.3195-3204. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-018-6018-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new species of Cucullanus (Nematoda: Cucullanidae) from marine fishes off New Caledonia, with a key to species of Cucullanus from Anguilliformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.51. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermiogenesis and spermatozoon ultrastructure in basal polyopisthocotylean monogeneans, Hexabothriidae and Chimaericolidae, and their significance for the phylogeny of the Monogenea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa G. Poddubnaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.7. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant worms chez moi! Hammerhead flatworms (Platyhelminthes, Geoplanidae, Bipalium spp., Diversibipalium spp.) in metropolitan France and overseas French territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e4672. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasheedia n. nom. (Nematoda, Physalopteridae) for Bulbocephalus Rasheed, 1966 (a homonym of Bulbocephalus Watson, 1916), with description of Rasheedia heptacanthi n. sp. and R. novaecaledoniensis n. sp. from perciform fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.39. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructure of mature spermatozoa of three Bucephalidae ( Prosorhynchus longisaccatus, Rhipidocotyle khalili and Bucephalus margaritae ) and phylogenetic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ibnou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.65. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Spermatological Characters in the Digenea: Review and Proposal of Spermatozoa Models and Their Phylogenetic Importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J.S. Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Falchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.111-165. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.apar.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplectanids from Mycteroperca spp. (Epinephelidae) in the Mediterranean Sea: Redescriptions of six species from material collected off Tunisia and Libya, proposal for the 'Pseudorhabdosynochus riouxi group’, and a taxonomic key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0171392. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Microcotyle (monogenea: Microcotylidae) from Scorpaena notata (Teleostei: Scorpaenidae) in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour El Mouna Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of Anisakis (Nematoda: Anisakidae) larvae in unusual hosts in Southern hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine J. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (6), pp.837 - 840. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Philometra (Nematoda, Philometridae) from fishes off the Mediterranean coast of Africa, with a description of Philometra rara n. sp. from Hyporthodus haifensis and a molecular analysis of Philometra saltatrix from Pomatomus saltatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.8. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2017008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two gonad-infecting species of Philometra (Nematoda: Philometridae) from groupers (Serranidae) off Tunisia, with a key to Philometra species infecting serranid gonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.8. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure in two monorchiid digeneans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J.S. Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.e2488. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus sulamericanus (Monogenea, Diplectanidae), a parasite of deep-sea groupers (Serranidae) occurs transatlantically on three congeneric hosts ( Hyporthodus spp.), one from the Mediterranean Sea and two from the western Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Bakenhaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.e2233. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Pseudorhabdosynochus (Monogenea, Diplectanidae) from Groupers (Mycteroperca spp., Epinephelidae) in the Mediterranean and Eastern Atlantic Ocean, with Special Reference to the ‘Beverleyburtonae Group’ and Description of Two New Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0159886. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0159886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EASIN Editorial Board: quality assurance, exchange and sharing of alien species information in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Tsiamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Gervasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Deriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Katsanevakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (4), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/mbi.2016.7.4.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexabothriid monogeneans from the gills of deep-sea sharks off Algeria, with the description of Squalonchocotyle euzeti n. sp (Hexabothriidae) from the kitefin shark Dalatias licha (Euselachii, Dalatiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helminthologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (4), pp.354-362. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/helmin-2016-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematode parasites of four species of Carangoides (Osteichthyes: Carangidae) in New Caledonian waters, with a description of Philometra dispar n. sp. (Philometridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.40. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neomultitestis aspidogastriformis Bray and Cribb, 2003 (Digenea, Lepocreadiidae): mature spermatozoon and sperm morphologies in the Lepocreadioidea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J S Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (7), pp.799-807. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbin.10449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural characters of the spermatozoa in Digeneans of the genus Bianium Stunkard, 1930 (Digenea, Lepocreadiidae) parasites of fishes: a comparative study of Bianium plicitum and Bianium arabicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ibnou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (10), pp.3747-3757. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-015-4604-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can parasites halt the invader? Mermithid nematodes parasitizing the yellow-legged Asian hornet in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Poinar Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e947. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First spermatological study in the Atractotrematidae (Digenea, Haploporoidea): the case of Atractotrema sigani, intestinal parasite of Siganus lineatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J. S. Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.26. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus regius n. sp. (Monogenea, Diplectanidae) from the mottled grouper Mycteroperca rubra (Teleostei) in the Mediterranean Sea and Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.9. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive land planarian Platydemus manokwari (Platyhelminthes, Geoplanidae): records from six new localities, including the first in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispus Fanai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e1037. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural study of sperm cells in Acanthocolpidae: the case of Stephanostomum murielae and Stephanostomoides tenuis (Digenea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J S Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e744. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the Zoogonidae (Digenea: Microphalloidea) from fishes of the waters around New Caledonia, with the description of Overstreetia cribbi n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.e292. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of trypanorhynch metacestodes in teleost fishes from coral reefs off eastern Australia and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H. Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.60. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillaria plectropomi n. sp. (Nematoda: Capillariidae), a new intestinal parasite of the leopard coral grouper Plectropomus leopardus (Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philometrids (Nematoda: Philometridae) in carangid and serranid fishes off New Caledonia, including three new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.21. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive New Guinea flatworm Platydemus manokwari in France, the first record for Europe: time for action is now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.e297. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monogenean Which Lost Its Clamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric P. Hoberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79155. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three species of opisthomonorchiine monorchiids (Digenea) in Carangoides spp. (Perciformes: Carangidae) from off New Caledonia, with a description of Opisthomonorchis dinema n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-013-9415-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digenean parasite in a mudskipper: Opegaster ouemoensis sp. n. (Digenea: Opecoelidae) in Periophthalmus argentilineatus Valenciennes (Perciformes: Gobiidae) in the mangroves of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (1), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/fp.2013.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quick and simple method, usable in the field, for collecting parasites in suitable condition for both morphological and molecular studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine J. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (1), pp.341-351. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-012-2845-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-00666859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural study of spermiogenesis and the spermatozoon of Cavisoma magnum (Southwell, 1927) (Acanthocephala, Palaeacanthocephala, Cavisomidae), from Siganus lineatus (Pisces, Teleostei, Siganidae) (Valenciennes, 1835) in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2-3), pp.141-9. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digeneans (Platyhelminthes) of the peacock sole, Pardachirus pavoninus (Lacépéde, 1802) (Pleuronectiformes, Soleidae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.825-835. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2012n4a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Caligus Müller, 1785 (Copepoda: Siphonostomatoida): two new species from reef associated fishes in New Caledonia, and some nomenclatural problems resolved.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Boxshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3534, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are all species of Pseudorhabdosynochus strictly host specific? - a molecular study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, 10.1016/j.parint.2012.01.009. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-00673113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure of Gyliauchen sp. (Digenea: Gyliauchenidae), an intestinal parasite of Siganus fuscescens (Pisces: Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 221, pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm ultrastructure of Helicometra epinepheli (Platyhelminthes, Digenea, Opecoelidae), parasite of Epinephelus fasciatus (Pisces, Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histology and Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.1019-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cucullanid nematodes (Nematoda: Cucullanidae) from deep-sea marine fishes off New Caledonia, including Dichelyne etelidis n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of ancyrocephalid monogeneans from Lethrinus rubrioperculatus Sato (Perciformes: Lethrinidae) off New Caledonia, with the proposal of Lethrinitrema n. g.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Hong Susan Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huffmanela plectropomi n. sp. (Nematoda: Trichosomoididae: Huffmanelinae) from the coralgrouper Plectropomus leopardus (Lacépède) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acanthocolpidae (Digenea) of marine fishes off New Caledonia, with the descriptions of two new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Prochristianella Dollfus, 1946 (Platyhelminthes, Cestoda) from the blue-spotted stingray, Neotrygon kuhlii (Müller & Henle, 1841) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocotyle euzetmaillardi n. sp. (Monogenea, Hexabothriidae) from the bigeye sixgill shark Hexanchus nakamurai Teng (Elasmobranchii, Hexanchidae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure of Gyliauchen sp. (Digenea: Gyliauchenidae), an intestinal parasite of Siganus fuscescens (Pisces: Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 221 (2), pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four species of Pseudorhabdosynochus (Monogenea: Diplectanidae) from the camouflage grouper Epinephelus polyphekadion (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus quadratus n. sp. (Monogenea: Diplectanidae) from the white-streaked grouper Epinephelus ongus (Bloch) (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new gonad-infecting of Philometra species (Nematoda: Philometridae) from the marine fish Lutjanus vitta (Perciformes: Lutjanidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.302-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucephaline digeneans (Bucephalidae) in Sphyraena putnamae Jordan & Seale (Sphyraenidae) from the lagoon of New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraminifera in the diet of coral reef fish from the lagoon of New Caledonia: predation, digestion, dispersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Micropaléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the morphology of Procamallanus (Procamallanus) annulatus and Procamallanus (Spirocamallanus) monotaxis (Nematoda: Camallanidae) from marine fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helminthologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (1), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11687-011-0008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural study of spermiogenesis and the spermatozoon of Cavisoma magnum (Southwell, 1927) (Acanthocephala, Palaeacanthocephala, Cavisomidae), from Siganus lineatus (Pisces, Teleostei, Siganidae) (Valenciennes, 1835) in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (2-3), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure of Aponurus laguncula (Digenea: Lecithasteridae), a parasite of Aluterus monoceros (Pisces: Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (1), pp.22-8. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the number of sclerotised structures used for the systematics of monogeneans change with age? A study of the monocotylid Dendromonocotyle pipinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grugeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research / Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.1509-1514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varialvus gen. nov. (Digenea: Cryptogonimidae), from species of Lutjanidae (Perciformes) off the Great Barrier Reef, New Caledonia and the Maldives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.327-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated list of parasites (Isopoda, Copepoda, Monogenea, Digenea, Cestoda and Nematoda) collected in groupers (Serranidae, Epinephelinae) in New Caledonia emphasizes parasite biodiversity in coral reef fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Boxshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.237-262. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/fp.2010.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diploproctodaeum spp. (Digenea: Lepocreadiidae) in Australian and New Caledonian waters including two new species from Tetraodontiformes and new records of related species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.313-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites of coral reef fish: how much do we know? With a bibliography of fish parasites in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (suppl), pp.155-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyopisthocotylean monogeneans from carangid fishes off Queensland, Australia and New Caledonia, with a description of Heteromicrocotyloides megaspinosus sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Whittington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.205-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the grouper Epinephelus tauvina (Perciformes, Serranidae) off Moorea, French Polynesia, with a description of Pseudorhabdosynochus pai n. sp. (Monogenea: Diplectanidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (2), pp.113-25. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-008-9159-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00459224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbellarian black spot disease in bluespine unicornfish Naso unicornis in New Caledonia, caused by the parasitic turbellarian Piscinquilinus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. G. Lester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (3), pp.245-249. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao02082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00422976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlardia novaecaledoniae n. gen., n. sp. (Digenea: Cryptogonimidae) from the fork-tailed threadfin bream Nemipterus furcosus (Val.) (Perciformes: Nemipteridae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on dracunculoid nematodes from fishes off New Caledonia, including four new species of Philometra (Philometridae) and Ichthyofilaria (Guyanemidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolebouria blatta n. sp. (Digenea: Opecoelidae) from Pristipomoides argyrogrammicus (Valenciennes) and Etelis carbunculus Cuvier (Perciformes: Lutjanidae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.161-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A redescription of Pseudorhabdosynochus epinepheli (Yamaguti, 1938), the type-species of Pseudorhabdosynochus Yamaguti, 1958 (Monogenea: Diplectanidae), and the description of P. satyui n. sp. from Epinephelus akaara off Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.27-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cableia balistidicola n. sp. (Digenea, Monorchiidae) from Pacific Ocean balistids (Tetraodontiformes) and new reports of Cableia pudica Bray, Cribb and Barker, 1996 in temperate Australian monacanthids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (4), pp.341-345. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2009.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calydiscoides limae sp. nov. (Monogenea, Diplectanidae) from Pentapodus aureofasciatus (Perciformes, Nemipteridae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Brana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Cystidicolids (Nematoda, Cystidicolidae) from marine fishes off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.341-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Triloculotrema Kearn, 1993 (Monogenea: Monocotylidae) from a deep-sea shark, the blacktailed spurdog Squalus melanurus (Squaliformes: Squalidae), off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.59-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opecoelids (Platyhelminthes: Digenea) from the fork-tailed threadfin bream Nemipterus furcosus (Valenciennes, 1830) (Perciformes: Nemipteridae), with preliminary keys to the problematic genera Macvicaria Gibson & Bray, 1982 and Neolebouria Gibson, 1976.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.218-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Bothriocephalus (Cestoda: Bothriocephalidea) from marine fish from Australia and New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kuchta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbellarian black spot disease in bluespine unicornfish, Naso unicornis, in New Caledonia, due to the parasitic turbellarian Piscinquilinus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.G. Lester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85, pp.PL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the grouper Epinephelus tauvina (Perciformes, Serranidae) off Moorea, French Polynesia, with a description of Pseudorhabdosynochus pai n. sp. (Monogenea: Diplectanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm ultrastructure of the digenean Siphoderina elongata (Platyhelminthes, Cryptogonimidae) intestinal parasite of Nemipterus furcosus (Pisces, Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (1), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-009-1366-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New observations on the genus Hypocreadium Ozaki, 1936 (Digenea: Lepocreadiidae) in the Indo-West Pacific region, including one new species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2110, pp.22-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm ultrastructure of the digenean Siphoderina elongata (Platyhelminthes, Cryptogonimidae) intestinal parasite of Nemipterus furcosus (Pisces, Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research / Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupliciporia lanterna n. sp. (Digenea: Zoogonidae) from Priacanthus hamrur (Perciformes: Priacanthidae) and additional zoogonids parasitizing fishes from the waters off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1707, pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sympatric species of Deretrema Linton, 1910: D. combesae n. sp. and D. combesorum n. sp. (Digenea: Zoogonidae) from the manybar goatfish Parupeneus multifasciatus (Quoy & Gaimard, 1824) (Perciformes: Mullidae) from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the speckled blue grouper Epinephelus cyanopodus (Perciformes, Serranidae) off New Caledonia, with a description of four new species of Pseudorhabdosynochus and one new species of Laticola (Monogenea: Diplectanidae), with evidence of monogenean faunal changes according to the size of fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1695, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some philometrid nematodes (Philometridae), including four new species of Philometra, from marine fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.369-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cephalopholis aurantia x C. spiloparaea, a hybrid serranid fish from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Randal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Raffles Bulletin of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Pseudorhabdosynochus Yamaguti, 1958 (Monogenea: Diplectanidae) from the deep-sea grouper Epinephelus morrhua (Val.) (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71, pp.145-158. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-008-9156-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking species abundance distributions and body size in monogenean communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revision of the family Dissonidae (Copepoda: Siphonostomatoida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Boxhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ohtsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Venmathi Maran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70, pp.81-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triggerfish Abalistes filamentosus from New Caledonia, a first record for the South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.183-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus inversus sp. nov. (Monogenea, Diplectanidae) from the halfmoon grouper Epinephelus rivulatus (Perciformes, Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.339-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Ascarophis (Nematoda: Cystidicolidae) from the stomach of the marine scorpaeniform fish Hoplichthys citrinus from a seamount off the Chesterfield Islands, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.238-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stegodexamene anguillae (Digenea: Lepocreadiidae), an intestinal parasite of eels (Anguilla spp.) in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.1047-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragrillotia apecteta n. sp. and redescription of P. spratti (Campbell & Beveridge, 1993) n. comb. (Cestoda: Trypanorhyncha) from hexanchid and carcharhinid sharks off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.381-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructure and tubulin immunocytochemistry of the copulatory stylet-like structure in Childia species (Acoela)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.I Tekle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.I Raikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Jondelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 268, pp.166-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescriptions of four species of Otobothrium Linton, 1890 (Cestoda: Trypanorhyncha) including new records from Australia, New Caledonia and Malaysia, with the description of O. parvum n.sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1587, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three species of Calydiscoides (Monogenea: Diplectanidae) from five Lethrinus spp. (Lethrinidae: Perciformes) off New Caledonia, with a description of Calydiscoides terpsichore sp. n.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus argus n. sp. from Cephalopholis argus, P. minutus n. sp. and Diplectanum nanum n. sp. from C. sonnerati and other monogeneans from Cephalopholis spp. (Perciformes: Serranidae) off Australia and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68, pp.195-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the malabar grouper Epinephelus malabaricus (Perciformes, Serranidae) off New Caledonia, with a description of six new species of Pseudorhabdosynochus (Monogenea: Diplectanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sigura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1543, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the morphology of Metabronema magnum (Nematoda: Cystidicolidae), a swimbladder parasite of the carangid fish Gnathanodon speciosus off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.293-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural and immunocytochemical investigation of acoel sperms with 9+1 axoneme structure: new sperm characters for unraveling phylogeny in Acoela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.I Tekle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.I Raikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hendelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Jondelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus bacchus sp. nov. (Monogenea: Diplectanidae) from Epinephelus coeruleopunctatus (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.196-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the malabar grouper Epinephelus malabaricus (Perciformes, Serranidae) off New Caledonia, with a description of six new species of Pseudorhabdosynochus (Monogenea: Diplectanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1543, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homalometron moraveci n. sp. (Digenea: Apocreadiidae) in the yellowfin goatfish, Mulloidichthys vanicolensis (Valenciennes, 1831) (Perciformes: Mullidae), from New Caledonia and the Great Barrier Reef, with a checklist of digeneans of Mulloidichthys species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1525 (1525), pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudolacistorhynchus nanus n. sp. (Cestoda: Trypanorhyncha) parasitic in the spiral valve of the zebra shark, Stegostoma fasciatum (Hermann, 1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Royal Society of South Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 132, pp.175-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holorchis castex n. sp. (Digenea: Lepocreadiidae) from the painted sweet-lips Diagramma pictum (Thunberg, 1792) (Perciformes: Haemulidae) from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1426, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haliotrema banana sp. n. (Monogenea, Ancyrocephalidae) from Bodianus perditio (Perciformes: Labridae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.S. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopycnadena tendu sp.nov. (Digenea,Opecoelidae) in the yellow-spotted triggerfish Pseudobalistes fuscus (Perciformes,Balistidae) and additional opecoelids parasitizing fishes from the waters off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huffmanela spp. (Nematoda, Trichosomoididae) parasites in coral reef fishes off New Caledonia, with descriptions of H. balista n. sp. and H. longa n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1628, pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Pseudogilquinia pillersi (Southwell, 1929) (Cestoda: Trypanorhyncha) from serranid and lethrinid fishes from New Caledonia and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Calydiscoides Young, 1969 (Monogenea: Diplectanidae) from lethrinid fishes, with the redescription of all the type-specimens and the description of Calydiscoides euzeti n. sp. from Lethrinus rubrioperculatus and L. xanthochilus off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.187-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three nematode species from elasmobranchs off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64, pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Procamallanus (Nematoda: Camallanidae) from Pacific eels (Anguilla spp.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Würtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Taraschewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (1), pp.130-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypocreadium toombo n. sp. (Digenea: Lepocreadiidae) in the yellow-spotted triggerfish Pseudobalistes fuscus (Perciformes: Balistidae) and additional lepocreadiids parasitizing fishes from the waters off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1326, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camallanus cotti (Nematoda: Camalanidae), an introduced parasite of fishes in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasotologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laticola dae n. sp. (Monogenea, Diplectanidae) from Epinephelus maculatus (Perciformes, Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Journo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 164, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elthusa arnoglossi sp. nov. (Crustacea: Isopoda: Cymothoidae), a branchial parasite of flatfishes (Bothidae) from the Chesterfield Islands, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Trilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1338, pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Procamallanus (Nematoda : Camallanidae) from Pacific eels (Anguilla spp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Würtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taraschewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92, pp.130-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaumatocotyle pseudodasybatis Hargis, 1955 (Monogenea, Monocotylidae) from Aetobatus cf. narinari, with a comparison of specimens from Australia, French Polynesia and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64, pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosorhynchus maternus sp. n. (Digenea: Bucephalidae) from the Malabar grouper Epinephelus malabaricus (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia parasitologica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus venus n. sp. (Monogenea, Diplectanidae) from Epinephelus howlandi (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two species of Philometra (Nematoda, Philometridae) from serranid fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.323-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional molecular evidence to support a sister taxon relationship between Heligmosomoidea and Molineoidea nematodes (Trichostrongylina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Chilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gallut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (5), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-005-1402-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam - La Sangsue médicinale, Hirudo officinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential health hazard of invasive species of terrestrial flatworms, in particular as paratenic hosts of Nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me what you eat, I will tell you what you are! A study of the hyperparasite Cyclocotyla bellones (Monogenea, Platyhelminthes) using integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on ecology and evolution of marine parasites and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites monogènes des poissons téléostéens en Méditerranée sud-occidentale : collaboration réussie et résultats abondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Santori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DNA from digestive contents to highlight the dietary diversity of an invasive alien species feeding on soil macrofauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanèze Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding of earthworm species in gut content of the exotic invasive flatworm Obama nungara.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Symposium on Flatworm Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding of earthworm species in gut content of the recently introduced terrestrial flatworm Obama nungara as a tool to assess the impact of this invasive predator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des espèces animales invasives en France, implication des sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises nationales sur les espèces exotiques envahissantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. figshare, 2, 2014, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/M9.FIGSHARE.1157786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quêtes scolaires INPN Espèces : protocole Opération Escargots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 34 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Deep Sea Benthos. Volume 24 Mémoires du Museum National d'Histoires Naturelles (vol.193)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richer de Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.N.H.N., pp.420, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plathelminthes terrestres envahissants en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parasites des poissons des récifs coralliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l'histoire naturelle. Sous la direction de Jean-Denis Vigne et Bruno David.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish parasites: Platyhelminthes (Monogenea, Digenea, Cestoda) and Nematodes, reported from off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compendium of marine species from New Caledonia. Documents Scientifiques et Techniques, II 7 seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.183-198, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of flatworm in our gardens that comes from Asia: Humbertium covidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.19193054.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbertium covidum : le nouveau ver qui menace nos jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : La Guadeloupe envahie par le ver plat de Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.14547336.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 or the pandemic of mistreated biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12221432.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of presence of the invasive land flatworm Platydemus manokwari (Platyhelminthes, Geoplanidae) in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report in France of Caenoplana decolorata, a recently described species of alien terrestrial flatworm (Platyhelminthes, Geoplanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on invasive alien species Development of risk assessments to tackle priority species and enhance prevention : final report (and annexes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Kudrnovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodey Peyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The threat posed by invasive alien flatworms to EU agriculture and the potential for phytosanitary measures to prevent importation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie K. Murchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] UICN. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId526"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Lou Justine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine est Professeur au Muséum National d'Histoire Naturelle, et Directeur adjoint de l'UMR ISYEB - Institut de Systématique, Évolution, Biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-lou-justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7155-4540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034359095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">93466164</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Lou Justine est un parasitologiste et zoologiste français, Professeur au Muséum national d'histoire naturelle à Paris, spécialiste des parasites de poissons et des Plathelminthes terrestres invasifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a travaillé dans plusieurs domaines scientifiques au cours de sa carrière: ultrastructure des spermatozoïdes des Plathelminthes parasites, immunocytochimie du cytosquelette des spermatozoïdes de Plathelminthes et Nématodes, systématique des nématodes, systématique des monogènes et autres parasites de poissons, en particulier ceux des poissons des récifs coralliens de Nouvelle-Calédonie, et aussi Plathelminthes invasifs terrestres.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (185)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of the invasive terrestrial nemertean Geonemertes pelaensis: long and complex mitogenome and presence of NUMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.3312. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-33230-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cats, dogs, and sticky worms: invasion by land flatworms (Geoplanidae) is facilitated by household pets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e20713. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.20713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens et les chats transportent les vers plats envahissants de jardin à jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3v49a6thv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogs and cats carry invasive land flatworms from garden to garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.srnt3xw36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating topological variability in Neodermata phylogenies using mitochondrial and ribosomal gene markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Hugo Caña-Bozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geormery Belén Mera-Loor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Álvarez-Presas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (10), pp.e0333282. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0333282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Dutch: European distribution of non-native land flatworm species belonging to Geoplaninae and Bipaliinae with focus on the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytske de Waart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikol Kmentová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.285-321. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.99.145703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parasites découverts chez les vers plats envahissants, enfin une piste de lutte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Murchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tonson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3westjn9f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-occurrence patterns of introduced terrestrial flatworms in metropolitan France revealed by citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Gladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (10), pp.226. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03684-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First confirmed records with molecular data of the terrestrial flatworm Bipalium kewense Moseley, 1878 (Tricladida, Geoplanidae) in Madagascar, Egypt, and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrianjaka Ravelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remondah Rushdy Ramzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Koken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzelyce Eva Soavolamanoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Check List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (3), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15560/21.3.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitogenome of the Northern Hemisphere native terrestrial flatworm Rhynchodemus sylvaticus (Leidy, 1851) (Platyhelminthes, Geoplanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.558-562. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2025.2515435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land flatworms (Tricladida: Geoplanidae) in France and French overseas territories: ten years of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologia (Curitiba)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.e24004. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1984-4689.v41.e24004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of alien land flatworm in the Southern United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e17904. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.17904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive land flatworm Arthurdendyus triangulatus has repeated sequences in the mitogenome, extra-long cox2 gene and paralogous nuclear rRNA clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Turmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-58600-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The terrestrial flatworm Microplana scharffi (Geoplanidae, Microplaninae): mitochondrial genome, phylogenetic proximity to the Bipaliinae and genes related to regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Murchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5523 (2), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5523.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of Bipalium admarginatum de Beauchamp, 1933 (Platyhelminthes, Tricladida, Geoplanidae) in Malaysia, with molecular characterisation including the mitogenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oi Yoon Michelle Soo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5277 (3), pp.585-599. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/ZOOTAXA.5277.3.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular studies of the life-cycle stages of the monorchiid Monorchis parvus (Looss, 1902) (Digenea) from the Southern Mediterranean coast (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Youssef-Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Gargouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-023-07967-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular characterisation of Tristoma integrum Diesing, 1850 (Monogenea, Capsalidae), including its complete mitogenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.16. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mammal strandings recorded in New Caledonia, South West Pacific Ocean, 1877 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Derville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maële Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/PC23016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invasion des vers plats est loin d'être terminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.19626978.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A world of taxonomic pain: cryptic species, inexplicable host-specificity, and host-induced morphological variation among species of Bivesicula Yamaguti, 1934 (Trematoda: Bivesiculidae) from Indo-Pacific Holocentridae, Muraenidae and Serranidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Davis Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (6), pp.831-853. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182022000282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion dans nos jardins : nouvelles révélations sur le ver plat mangeur de vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete mitogenome of the potentially invasive flatworm Australopacifica atrata (Platyhelminthes, Geoplanidae) displays unusual features common to other Rhynchodeminae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1110, pp.121-133. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.1110.83228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammerhead flatworms (Platyhelminthes, Geoplanidae, Bipaliinae): mitochondrial genomes and description of two new species from France, Italy, and Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ruzzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e12725. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.12725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle espèce de ver plat à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.19626063.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription, complete mitochondrial genome and phylogenetic relationships of Hexostoma thynni (Delaroche, 1811) Rafinesque, 1815 (Monogenea, Hexostomatidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour El Mouna Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.29. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammerhead worms everywhere? Modelling the invasion of bipaliin flatworms in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.844-858. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revision of Plectanocotyle (Monogenea, Plectanocotylidae), with molecular barcoding of three species and the description of a new species from the streaked gurnard Chelidonichthys lastoviza off Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour El Mouna Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.12873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truly a hyperparasite, or simply an epibiont on a parasite? The case of Cyclocotyla bellones (Monogenea, Diclidophoridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.28. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive land flatworm Obama nungara in La Réunion, a French island in the Indian Ocean, the first report of the species for Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Delphine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5154 (4), pp.469 - 476. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5154.4.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut content metabarcoding and citizen science reveal the earthworm prey of the exotic terrestrial flatworm, Obama nungara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.103449. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription and molecular characterization of two species of Pauciconfibula (Monogenea, Microcotylidae) from trachinid fishes in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07097-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Ascarophis distorta Fusco et Overstreet, 1978 (Nematoda, Cystidicolidae) from the stomach of some butterflyfishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.907-914. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11686-021-00359-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four polyopisthocotyleans (Platyhelminthes: Monogenea) from carangid fishes in the Mediterranean, off the Algerian coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.100026. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpvbd.2021.100026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the Pandora’s box: the invasion of alien flatworms in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Magoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Panella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.205-216. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-021-02638-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of the invasive land flatworm Platydemus manokwari (Platyhelminthes, Geoplanidae) in Guadeloupe, Martinique and Saint Martin (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4951 (2), pp.381-390. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4951.2.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echinocephalus inserratus sp. n. (Nematoda: Gnathostomatidae) from the stingray Pastinachus ater (Dasyatidae) and new records of congeneric and some other nematode larvae from teleost fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/fp.2021.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple barcoding for a hyperparasite, its parasitic host, and the host itself: a study of Cyclocotyla bellones (Monogenea) on Ceratothoa parallela (Isopoda) on Boops boops (Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.49. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2021044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of anisakid nematodes from marine fishes off New Caledonia, with descriptions of five new species of Raphidascaris (Ichthyascaris) (Nematoda, Anisakidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.20. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome of the invasive land flatworm Parakontikia ventrolineata , the second Geoplanidae (Platyhelminthes) to display an unusually long cox2 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.2115-2116. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2020.1765709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracapillaria (Paracapillaria) gastrica n. sp. (Nematoda: Capillariidae) from the marine fish Synodus variegatus Lacépède (Synodontidae, Aulopiformes) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (2), pp.157-163. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-020-09907-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even groupers have parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12593540.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obama nungara - How a flatworm from Argentina jumped the Atlantic and invaded France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11878110.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 ou la pandémie d’une biodiversité maltraitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12040623.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obama chez moi! The invasion of metropolitan France by the land planarian Obama nungara (Platyhelminthes, Geoplanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e8385. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.8385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land flatworms are invading the West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.13246559.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of spirurid nematodes (Nematoda, Spirurida, Guyanemidae, Philometridae & Cystidicolidae) from marine fishes off New Caledonia, with redescriptions of two species and erection of Ichthyofilaroides n. gen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.5. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obama nungara, le ver venu d’Argentine qui envahit les jardins français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11878077.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des parasites des mérous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12504653.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No vagina, one vagina, or multiple vaginae? An integrative study of Pseudaxine trachuri (Monogenea, Gastrocotylidae) leads to a better understanding of the systematics of Pseudaxine and related genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.50. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Flexophora ophidii Prost & Euzet, 1962 (Monogenea: Diclidophoridae) from Ophidion barbatum (Ophidiidae) off the Algerian coast, Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-020-09948-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the ultrastructural characteristics of the mature spermatozoa of two fellodistomids Tergestia clonacantha and T. laticollis and contribution to the phylogenetic knowledge of the Gymnophalloidea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ibnou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Alan Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.67. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erection of Euterranova n. gen. and Neoterranova n. gen. (Nematoda, Anisakidae), with the description of E . dentiduplicata n. sp. and new records of two other anisakid nematodes from sharks off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.58. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fact check : pas 500 millions mais un million de milliardsd’animaux morts en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.11591865.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of cucullanid nematodes from marine fishes off New Caledonia, with descriptions of five new species of Cucullanus (Nematoda, Cucullanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.37. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome of the invasive land flatworm Platydemus manokwari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Turmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.1689-1690. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2020.1748532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some adult and larval nematodes from fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Poupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.2473-2484. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-020-06755-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The land flatworm Amaga expatria (Geoplanidae) in Guadeloupe and Martinique: new reports and molecular characterization including complete mitogenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh D Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e10098. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.10098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription and molecular characterisation of Allogastrocotyle bivaginalis Nasir & Fuentes Zambrano, 1983 (Monogenea: Gastrocotylidae) from Trachurus picturatus (Bowdich) (Perciformes: Carangidae) off the Algerian coast, Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (8), pp.681-694. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-019-09883-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocephalocotyle monstrosae n. gen. n. sp. (Monogenea, Monocotylidae) from the olfactory rosette of the rabbit fish, Chimaera monstrosa (Holocephali, Chimaeridae) in deep waters off Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.59. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species and new records of camallanid nematodes (Nematoda, Camallanidae) from marine fishes and sea snakes in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.66. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the invasive land flatworm Bipalium adventitium (Platyhelminthes, Geoplanidae) in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4656 (3), pp.591-595. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4656.3.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the resolution of the Microcotyle erythrini species complex: description of Microcotyle isyebi n. sp. (Monogenea, Microcotylidae) from Boops boops (Teleostei, Sparidae) off the Algerian coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.1417-1428. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-019-06293-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcotyle visa n. sp. (Monogenea: Microcotylidae), a gill parasite of Pagrus caeruleostictus (Valenciennes) (Teleostei: Sparidae) off the Algerian coast, Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (2), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-019-09842-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitogenome of the giant invasive hammerhead flatworm Bipalium kewense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Turmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witkowskia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1343-1344. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2019.1596768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three new species of Cucullanus (Nematoda: Cucullanidae) from marine fishes off New Caledonia, with a key to species of Cucullanus from Anguilliformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.51. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of anisakid parasites in marine fishes and whales off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Poupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Ghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117 (10), pp.3195-3204. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-018-6018-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermiogenesis and spermatozoon ultrastructure in basal polyopisthocotylean monogeneans, Hexabothriidae and Chimaericolidae, and their significance for the phylogeny of the Monogenea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa G. Poddubnaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.7. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant worms chez moi! Hammerhead flatworms (Platyhelminthes, Geoplanidae, Bipalium spp., Diversibipalium spp.) in metropolitan France and overseas French territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.e4672. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.4672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasheedia n. nom. (Nematoda, Physalopteridae) for Bulbocephalus Rasheed, 1966 (a homonym of Bulbocephalus Watson, 1916), with description of Rasheedia heptacanthi n. sp. and R. novaecaledoniensis n. sp. from perciform fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.39. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructure of mature spermatozoa of three Bucephalidae ( Prosorhynchus longisaccatus, Rhipidocotyle khalili and Bucephalus margaritae ) and phylogenetic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ibnou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.65. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Microcotyle (monogenea: Microcotylidae) from Scorpaena notata (Teleostei: Scorpaenidae) in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour El Mouna Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Philometra (Nematoda, Philometridae) from fishes off the Mediterranean coast of Africa, with a description of Philometra rara n. sp. from Hyporthodus haifensis and a molecular analysis of Philometra saltatrix from Pomatomus saltatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.8. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2017008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of Anisakis (Nematoda: Anisakidae) larvae in unusual hosts in Southern hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine J. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (6), pp.837 - 840. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Spermatological Characters in the Digenea: Review and Proposal of Spermatozoa Models and Their Phylogenetic Importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J.S. Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Falchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.111-165. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.apar.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplectanids from Mycteroperca spp. (Epinephelidae) in the Mediterranean Sea: Redescriptions of six species from material collected off Tunisia and Libya, proposal for the 'Pseudorhabdosynochus riouxi group’, and a taxonomic key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0171392. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure in two monorchiid digeneans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J.S. Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.e2488. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two gonad-infecting species of Philometra (Nematoda: Philometridae) from groupers (Serranidae) off Tunisia, with a key to Philometra species infecting serranid gonads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.8. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus sulamericanus (Monogenea, Diplectanidae), a parasite of deep-sea groupers (Serranidae) occurs transatlantically on three congeneric hosts ( Hyporthodus spp.), one from the Mediterranean Sea and two from the western Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Bakenhaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.e2233. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Pseudorhabdosynochus (Monogenea, Diplectanidae) from Groupers (Mycteroperca spp., Epinephelidae) in the Mediterranean and Eastern Atlantic Ocean, with Special Reference to the ‘Beverleyburtonae Group’ and Description of Two New Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0159886. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0159886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EASIN Editorial Board: quality assurance, exchange and sharing of alien species information in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Tsiamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Gervasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Deriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Katsanevakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (4), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/mbi.2016.7.4.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexabothriid monogeneans from the gills of deep-sea sharks off Algeria, with the description of Squalonchocotyle euzeti n. sp (Hexabothriidae) from the kitefin shark Dalatias licha (Euselachii, Dalatiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helminthologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (4), pp.354-362. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/helmin-2016-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematode parasites of four species of Carangoides (Osteichthyes: Carangidae) in New Caledonian waters, with a description of Philometra dispar n. sp. (Philometridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.40. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can parasites halt the invader? Mermithid nematodes parasitizing the yellow-legged Asian hornet in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Poinar Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e947. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural characters of the spermatozoa in Digeneans of the genus Bianium Stunkard, 1930 (Digenea, Lepocreadiidae) parasites of fishes: a comparative study of Bianium plicitum and Bianium arabicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ibnou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (10), pp.3747-3757. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-015-4604-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neomultitestis aspidogastriformis Bray and Cribb, 2003 (Digenea, Lepocreadiidae): mature spermatozoon and sperm morphologies in the Lepocreadioidea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J S Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (7), pp.799-807. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbin.10449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus regius n. sp. (Monogenea, Diplectanidae) from the mottled grouper Mycteroperca rubra (Teleostei) in the Mediterranean Sea and Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Neifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.9. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First spermatological study in the Atractotrematidae (Digenea, Haploporoidea): the case of Atractotrema sigani, intestinal parasite of Siganus lineatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J. S. Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.26. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2015026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive land planarian Platydemus manokwari (Platyhelminthes, Geoplanidae): records from six new localities, including the first in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispus Fanai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e1037. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural study of sperm cells in Acanthocolpidae: the case of Stephanostomum murielae and Stephanostomoides tenuis (Digenea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye J S Bakhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e744. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillaria plectropomi n. sp. (Nematoda: Capillariidae), a new intestinal parasite of the leopard coral grouper Plectropomus leopardus (Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the Zoogonidae (Digenea: Microphalloidea) from fishes of the waters around New Caledonia, with the description of Overstreetia cribbi n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.e292. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of trypanorhynch metacestodes in teleost fishes from coral reefs off eastern Australia and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H. Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.60. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philometrids (Nematoda: Philometridae) in carangid and serranid fishes off New Caledonia, including three new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.21. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive New Guinea flatworm Platydemus manokwari in France, the first record for Europe: time for action is now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.e297. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monogenean Which Lost Its Clamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric P. Hoberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79155. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three species of opisthomonorchiine monorchiids (Digenea) in Carangoides spp. (Perciformes: Carangidae) from off New Caledonia, with a description of Opisthomonorchis dinema n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-013-9415-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digenean parasite in a mudskipper: Opegaster ouemoensis sp. n. (Digenea: Opecoelidae) in Periophthalmus argentilineatus Valenciennes (Perciformes: Gobiidae) in the mangroves of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (1), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/fp.2013.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digeneans (Platyhelminthes) of the peacock sole, Pardachirus pavoninus (Lacépéde, 1802) (Pleuronectiformes, Soleidae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.825-835. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2012n4a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Caligus Müller, 1785 (Copepoda: Siphonostomatoida): two new species from reef associated fishes in New Caledonia, and some nomenclatural problems resolved.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Boxshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3534, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural study of spermiogenesis and the spermatozoon of Cavisoma magnum (Southwell, 1927) (Acanthocephala, Palaeacanthocephala, Cavisomidae), from Siganus lineatus (Pisces, Teleostei, Siganidae) (Valenciennes, 1835) in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2-3), pp.141-9. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quick and simple method, usable in the field, for collecting parasites in suitable condition for both morphological and molecular studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine J. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (1), pp.341-351. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-012-2845-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-00666859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are all species of Pseudorhabdosynochus strictly host specific? - a molecular study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, 10.1016/j.parint.2012.01.009. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-00673113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of ancyrocephalid monogeneans from Lethrinus rubrioperculatus Sato (Perciformes: Lethrinidae) off New Caledonia, with the proposal of Lethrinitrema n. g.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Hong Susan Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huffmanela plectropomi n. sp. (Nematoda: Trichosomoididae: Huffmanelinae) from the coralgrouper Plectropomus leopardus (Lacépède) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acanthocolpidae (Digenea) of marine fishes off New Caledonia, with the descriptions of two new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Prochristianella Dollfus, 1946 (Platyhelminthes, Cestoda) from the blue-spotted stingray, Neotrygon kuhlii (Müller & Henle, 1841) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocotyle euzetmaillardi n. sp. (Monogenea, Hexabothriidae) from the bigeye sixgill shark Hexanchus nakamurai Teng (Elasmobranchii, Hexanchidae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure of Gyliauchen sp. (Digenea: Gyliauchenidae), an intestinal parasite of Siganus fuscescens (Pisces: Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 221, pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm ultrastructure of Helicometra epinepheli (Platyhelminthes, Digenea, Opecoelidae), parasite of Epinephelus fasciatus (Pisces, Teleostei)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histology and Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.1019-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cucullanid nematodes (Nematoda: Cucullanidae) from deep-sea marine fishes off New Caledonia, including Dichelyne etelidis n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four species of Pseudorhabdosynochus (Monogenea: Diplectanidae) from the camouflage grouper Epinephelus polyphekadion (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus quadratus n. sp. (Monogenea: Diplectanidae) from the white-streaked grouper Epinephelus ongus (Bloch) (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schoelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure of Gyliauchen sp. (Digenea: Gyliauchenidae), an intestinal parasite of Siganus fuscescens (Pisces: Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 221 (2), pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new gonad-infecting of Philometra species (Nematoda: Philometridae) from the marine fish Lutjanus vitta (Perciformes: Lutjanidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58, pp.302-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucephaline digeneans (Bucephalidae) in Sphyraena putnamae Jordan & Seale (Sphyraenidae) from the lagoon of New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural study of spermiogenesis and the spermatozoon of Cavisoma magnum (Southwell, 1927) (Acanthocephala, Palaeacanthocephala, Cavisomidae), from Siganus lineatus (Pisces, Teleostei, Siganidae) (Valenciennes, 1835) in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (2-3), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2011.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraminifera in the diet of coral reef fish from the lagoon of New Caledonia: predation, digestion, dispersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Debenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Micropaléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the morphology of Procamallanus (Procamallanus) annulatus and Procamallanus (Spirocamallanus) monotaxis (Nematoda: Camallanidae) from marine fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helminthologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (1), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11687-011-0008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spermatozoon ultrastructure of Aponurus laguncula (Digenea: Lecithasteridae), a parasite of Aluterus monoceros (Pisces: Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (1), pp.22-8. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the number of sclerotised structures used for the systematics of monogeneans change with age? A study of the monocotylid Dendromonocotyle pipinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grugeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research / Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.1509-1514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varialvus gen. nov. (Digenea: Cryptogonimidae), from species of Lutjanidae (Perciformes) off the Great Barrier Reef, New Caledonia and the Maldives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.327-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated list of parasites (Isopoda, Copepoda, Monogenea, Digenea, Cestoda and Nematoda) collected in groupers (Serranidae, Epinephelinae) in New Caledonia emphasizes parasite biodiversity in coral reef fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Boxshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.237-262. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/fp.2010.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diploproctodaeum spp. (Digenea: Lepocreadiidae) in Australian and New Caledonian waters including two new species from Tetraodontiformes and new records of related species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.313-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites of coral reef fish: how much do we know? With a bibliography of fish parasites in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (suppl), pp.155-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbellarian black spot disease in bluespine unicornfish Naso unicornis in New Caledonia, caused by the parasitic turbellarian Piscinquilinus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. G. Lester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (3), pp.245-249. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/dao02082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00422976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlardia novaecaledoniae n. gen., n. sp. (Digenea: Cryptogonimidae) from the fork-tailed threadfin bream Nemipterus furcosus (Val.) (Perciformes: Nemipteridae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on dracunculoid nematodes from fishes off New Caledonia, including four new species of Philometra (Philometridae) and Ichthyofilaria (Guyanemidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolebouria blatta n. sp. (Digenea: Opecoelidae) from Pristipomoides argyrogrammicus (Valenciennes) and Etelis carbunculus Cuvier (Perciformes: Lutjanidae) off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.161-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyopisthocotylean monogeneans from carangid fishes off Queensland, Australia and New Caledonia, with a description of Heteromicrocotyloides megaspinosus sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Whittington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.205-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the grouper Epinephelus tauvina (Perciformes, Serranidae) off Moorea, French Polynesia, with a description of Pseudorhabdosynochus pai n. sp. (Monogenea: Diplectanidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (2), pp.113-25. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-008-9159-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00459224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A redescription of Pseudorhabdosynochus epinepheli (Yamaguti, 1938), the type-species of Pseudorhabdosynochus Yamaguti, 1958 (Monogenea: Diplectanidae), and the description of P. satyui n. sp. from Epinephelus akaara off Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.27-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cableia balistidicola n. sp. (Digenea, Monorchiidae) from Pacific Ocean balistids (Tetraodontiformes) and new reports of Cableia pudica Bray, Cribb and Barker, 1996 in temperate Australian monacanthids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (4), pp.341-345. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parint.2009.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Cystidicolids (Nematoda, Cystidicolidae) from marine fishes off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.341-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Triloculotrema Kearn, 1993 (Monogenea: Monocotylidae) from a deep-sea shark, the blacktailed spurdog Squalus melanurus (Squaliformes: Squalidae), off New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74, pp.59-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opecoelids (Platyhelminthes: Digenea) from the fork-tailed threadfin bream Nemipterus furcosus (Valenciennes, 1830) (Perciformes: Nemipteridae), with preliminary keys to the problematic genera Macvicaria Gibson & Bray, 1982 and Neolebouria Gibson, 1976.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.218-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calydiscoides limae sp. nov. (Monogenea, Diplectanidae) from Pentapodus aureofasciatus (Perciformes, Nemipteridae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Brana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Bothriocephalus (Cestoda: Bothriocephalidea) from marine fish from Australia and New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kuchta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbellarian black spot disease in bluespine unicornfish, Naso unicornis, in New Caledonia, due to the parasitic turbellarian Piscinquilinus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.G. Lester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85, pp.PL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the grouper Epinephelus tauvina (Perciformes, Serranidae) off Moorea, French Polynesia, with a description of Pseudorhabdosynochus pai n. sp. (Monogenea: Diplectanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm ultrastructure of the digenean Siphoderina elongata (Platyhelminthes, Cryptogonimidae) intestinal parasite of Nemipterus furcosus (Pisces, Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (1), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-009-1366-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New observations on the genus Hypocreadium Ozaki, 1936 (Digenea: Lepocreadiidae) in the Indo-West Pacific region, including one new species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2110, pp.22-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm ultrastructure of the digenean Siphoderina elongata (Platyhelminthes, Cryptogonimidae) intestinal parasite of Nemipterus furcosus (Pisces, Teleostei).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Foata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research / Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.87-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupliciporia lanterna n. sp. (Digenea: Zoogonidae) from Priacanthus hamrur (Perciformes: Priacanthidae) and additional zoogonids parasitizing fishes from the waters off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1707, pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sympatric species of Deretrema Linton, 1910: D. combesae n. sp. and D. combesorum n. sp. (Digenea: Zoogonidae) from the manybar goatfish Parupeneus multifasciatus (Quoy & Gaimard, 1824) (Perciformes: Mullidae) from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the speckled blue grouper Epinephelus cyanopodus (Perciformes, Serranidae) off New Caledonia, with a description of four new species of Pseudorhabdosynochus and one new species of Laticola (Monogenea: Diplectanidae), with evidence of monogenean faunal changes according to the size of fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1695, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some philometrid nematodes (Philometridae), including four new species of Philometra, from marine fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.369-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cephalopholis aurantia x C. spiloparaea, a hybrid serranid fish from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Randal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Raffles Bulletin of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Pseudorhabdosynochus Yamaguti, 1958 (Monogenea: Diplectanidae) from the deep-sea grouper Epinephelus morrhua (Val.) (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71, pp.145-158. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-008-9156-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking species abundance distributions and body size in monogenean communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revision of the family Dissonidae (Copepoda: Siphonostomatoida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Boxhall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ohtsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Venmathi Maran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70, pp.81-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triggerfish Abalistes filamentosus from New Caledonia, a first record for the South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.183-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus inversus sp. nov. (Monogenea, Diplectanidae) from the halfmoon grouper Epinephelus rivulatus (Perciformes, Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.339-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus argus n. sp. from Cephalopholis argus, P. minutus n. sp. and Diplectanum nanum n. sp. from C. sonnerati and other monogeneans from Cephalopholis spp. (Perciformes: Serranidae) off Australia and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68, pp.195-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the malabar grouper Epinephelus malabaricus (Perciformes, Serranidae) off New Caledonia, with a description of six new species of Pseudorhabdosynochus (Monogenea: Diplectanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sigura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1543, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the morphology of Metabronema magnum (Nematoda: Cystidicolidae), a swimbladder parasite of the carangid fish Gnathanodon speciosus off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.293-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructure and tubulin immunocytochemistry of the copulatory stylet-like structure in Childia species (Acoela)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.I Tekle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.I Raikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Jondelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 268, pp.166-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescriptions of four species of Otobothrium Linton, 1890 (Cestoda: Trypanorhyncha) including new records from Australia, New Caledonia and Malaysia, with the description of O. parvum n.sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1587, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three species of Calydiscoides (Monogenea: Diplectanidae) from five Lethrinus spp. (Lethrinidae: Perciformes) off New Caledonia, with a description of Calydiscoides terpsichore sp. n.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rascalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Ascarophis (Nematoda: Cystidicolidae) from the stomach of the marine scorpaeniform fish Hoplichthys citrinus from a seamount off the Chesterfield Islands, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.238-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stegodexamene anguillae (Digenea: Lepocreadiidae), an intestinal parasite of eels (Anguilla spp.) in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.1047-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragrillotia apecteta n. sp. and redescription of P. spratti (Campbell & Beveridge, 1993) n. comb. (Cestoda: Trypanorhyncha) from hexanchid and carcharhinid sharks off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.381-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural and immunocytochemical investigation of acoel sperms with 9+1 axoneme structure: new sperm characters for unraveling phylogeny in Acoela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.I Tekle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.I Raikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hendelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Jondelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus bacchus sp. nov. (Monogenea: Diplectanidae) from Epinephelus coeruleopunctatus (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.196-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monogeneans of the malabar grouper Epinephelus malabaricus (Perciformes, Serranidae) off New Caledonia, with a description of six new species of Pseudorhabdosynochus (Monogenea: Diplectanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sigura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1543, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holorchis castex n. sp. (Digenea: Lepocreadiidae) from the painted sweet-lips Diagramma pictum (Thunberg, 1792) (Perciformes: Haemulidae) from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1426, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudolacistorhynchus nanus n. sp. (Cestoda: Trypanorhyncha) parasitic in the spiral valve of the zebra shark, Stegostoma fasciatum (Hermann, 1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Royal Society of South Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 132, pp.175-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homalometron moraveci n. sp. (Digenea: Apocreadiidae) in the yellowfin goatfish, Mulloidichthys vanicolensis (Valenciennes, 1831) (Perciformes: Mullidae), from New Caledonia and the Great Barrier Reef, with a checklist of digeneans of Mulloidichthys species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Cribb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1525 (1525), pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haliotrema banana sp. n. (Monogenea, Ancyrocephalidae) from Bodianus perditio (Perciformes: Labridae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.S. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudopycnadena tendu sp.nov. (Digenea,Opecoelidae) in the yellow-spotted triggerfish Pseudobalistes fuscus (Perciformes,Balistidae) and additional opecoelids parasitizing fishes from the waters off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huffmanela spp. (Nematoda, Trichosomoididae) parasites in coral reef fishes off New Caledonia, with descriptions of H. balista n. sp. and H. longa n. sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1628, pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Pseudogilquinia pillersi (Southwell, 1929) (Cestoda: Trypanorhyncha) from serranid and lethrinid fishes from New Caledonia and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Beveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of Calydiscoides Young, 1969 (Monogenea: Diplectanidae) from lethrinid fishes, with the redescription of all the type-specimens and the description of Calydiscoides euzeti n. sp. from Lethrinus rubrioperculatus and L. xanthochilus off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.187-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypocreadium toombo n. sp. (Digenea: Lepocreadiidae) in the yellow-spotted triggerfish Pseudobalistes fuscus (Perciformes: Balistidae) and additional lepocreadiids parasitizing fishes from the waters off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1326, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camallanus cotti (Nematoda: Camalanidae), an introduced parasite of fishes in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Parasotologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three nematode species from elasmobranchs off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64, pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Procamallanus (Nematoda: Camallanidae) from Pacific eels (Anguilla spp.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Würtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Taraschewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 (1), pp.130-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laticola dae n. sp. (Monogenea, Diplectanidae) from Epinephelus maculatus (Perciformes, Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Journo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 164, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elthusa arnoglossi sp. nov. (Crustacea: Isopoda: Cymothoidae), a branchial parasite of flatfishes (Bothidae) from the Chesterfield Islands, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Trilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1338, pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Procamallanus (Nematoda : Camallanidae) from Pacific eels (Anguilla spp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Würtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taraschewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92, pp.130-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaumatocotyle pseudodasybatis Hargis, 1955 (Monogenea, Monocotylidae) from Aetobatus cf. narinari, with a comparison of specimens from Australia, French Polynesia and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64, pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosorhynchus maternus sp. n. (Digenea: Bucephalidae) from the Malabar grouper Epinephelus malabaricus (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia parasitologica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorhabdosynochus venus n. sp. (Monogenea, Diplectanidae) from Epinephelus howlandi (Perciformes: Serranidae) off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional molecular evidence to support a sister taxon relationship between Heligmosomoidea and Molineoidea nematodes (Trichostrongylina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Chilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gallut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (5), pp.343-346. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-005-1402-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two species of Philometra (Nematoda, Philometridae) from serranid fishes off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moravec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.323-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam - La Sangsue médicinale, Hirudo officinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential health hazard of invasive species of terrestrial flatworms, in particular as paratenic hosts of Nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me what you eat, I will tell you what you are! A study of the hyperparasite Cyclocotyla bellones (Monogenea, Platyhelminthes) using integrative taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on ecology and evolution of marine parasites and diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites monogènes des poissons téléostéens en Méditerranée sud-occidentale : collaboration réussie et résultats abondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Bouguerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Santori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Tazerouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DNA from digestive contents to highlight the dietary diversity of an invasive alien species feeding on soil macrofauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanèze Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding of earthworm species in gut content of the exotic invasive flatworm Obama nungara.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Symposium on Flatworm Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding of earthworm species in gut content of the recently introduced terrestrial flatworm Obama nungara as a tool to assess the impact of this invasive predator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des espèces animales invasives en France, implication des sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières assises nationales sur les espèces exotiques envahissantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. figshare, 2, 2014, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/M9.FIGSHARE.1157786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quêtes scolaires INPN Espèces : protocole Opération Escargots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 34 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04144226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Deep Sea Benthos. Volume 24 Mémoires du Museum National d'Histoires Naturelles (vol.193)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richer de Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.N.H.N., pp.420, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plathelminthes terrestres envahissants en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parasites des poissons des récifs coralliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l'histoire naturelle. Sous la direction de Jean-Denis Vigne et Bruno David.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-348-07565-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish parasites: Platyhelminthes (Monogenea, Digenea, Cestoda) and Nematodes, reported from off New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compendium of marine species from New Caledonia. Documents Scientifiques et Techniques, II 7 seconde édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.183-198, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbertium covidum : le nouveau ver qui menace nos jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of flatworm in our gardens that comes from Asia: Humbertium covidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.19193054.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : La Guadeloupe envahie par le ver plat de Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.14547336.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 or the pandemic of mistreated biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12221432.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report in France of Caenoplana decolorata, a recently described species of alien terrestrial flatworm (Platyhelminthes, Geoplanidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of presence of the invasive land flatworm Platydemus manokwari (Platyhelminthes, Geoplanidae) in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Winsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on invasive alien species Development of risk assessments to tackle priority species and enhance prevention : final report (and annexes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Kudrnovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodey Peyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The threat posed by invasive alien flatworms to EU agriculture and the potential for phytosanitary measures to prevent importation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie K. Murchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] UICN. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId527"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AEDCEFB"/>
+    <w:nsid w:val="F667B4EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-lou-justine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7155-4540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034359095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/93466164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Otis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Boyle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33230-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Winsor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3v49a6thv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.srnt3xw36" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518508v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytske de Waart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vanhove" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikol Kmentov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.99.145703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Hugo Ca&#241;a-Bozada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geormery Bel&#233;n Mera-Loor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Mena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez-Presas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0333282" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Murchie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tonson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3westjn9f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianjaka Ravelomanana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remondah Rushdy Ramzy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzelyce Eva Soavolamanoro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15560/21.3.557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2025.2515435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Robinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Bertone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17904" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-4689.v41.e24004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Turmel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58600-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5523.2.4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oi Yoon Michelle Soo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Verdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/ZOOTAXA.5277.3.11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Youssef-Dridi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Antar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gargouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-023-07967-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Bouguerche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Tazerouti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Brisset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03766474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cribb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Bray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Davis Reimer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000282" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1110.83228" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ruzzier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12725" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19626978.v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19626063.v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour El Mouna Ayadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03607897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13489" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12873" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706801v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delphine Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5154.4.4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03834939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ventura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103449" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Azizi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07097-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Moravec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Shamsi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11686-021-00359-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2021.100026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194430v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vasseur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4951.2.11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2021.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Magoga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Panella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Montagna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02638-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02468917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549595v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12040623.v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2020.1765709" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558414v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-020-09907-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chaabane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12593540.v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11878110.v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8385" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Jones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13246559.v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11878077.v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009191v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-020-09948-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibnou Ndiaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marchand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane B&#226;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Alan Bray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020066" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12504653.v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020046" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009288v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11591865.v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613110v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549559v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2020.1748532" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Poupa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06755-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Jones" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10098" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311344v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Derouiche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Neifar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019060" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557974v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-019-09883-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988107v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019068" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283165v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4656.3.13" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080519v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06293-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079578v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-019-09842-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Witkowskia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1596768" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Ghadam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-6018-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968681v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa G. Poddubnaya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4672" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968685v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018033" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079567v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye J.S. Bakhoum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miquel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apar.2017.04.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557729v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171392" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01462207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2016.11.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Briand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2017.08.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557740v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A. Bray" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. B&#226;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2488" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Bakenhaster" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2233" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159886" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637388v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Gervasini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Amico" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Deriu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Katsanevakis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2016.7.4.02" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kheddam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lou Justine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/helmin-2016-0034" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016049" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146540v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye J S Bakhoum" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Bray" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T B&#226;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.10449" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FAAA7D809FD350E0F1A27E0BF510326CCA9C7B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299905v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata S&#232;ne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4604-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Muller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Poinar Jr" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.947" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299921v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye J. S. Bakhoum" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015026" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271438v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277419v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispus Fanai" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1037" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.744" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218549v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.292" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334683v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Beveridge" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Cribb" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014060" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014076" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334688v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218544v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.297" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930013v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Rahmouni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schoelinck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Hoberg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079155" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843140v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bray" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-013-9415-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQCDWW5C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930024v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2013.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00666859v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-2845-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679362v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Foata" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2011.10.022" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R858GCRB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843144v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2012n4a9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hayes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Boxshall" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00673113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2012.01.009" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671469v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quilichini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foata" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bray" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607213v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570270v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moravec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570266v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hong Susan Lim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594549v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580391v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beveridge" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570263v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679378v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589289v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671467v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594550v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Debenay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sigura" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577048v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11687-011-0008-4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671471v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595888v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2009.06.007" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC71QG4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542267v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grugeaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542273v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L Miller" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Cribb" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2010.032" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542270v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Cribb" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542263v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416816v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Barton" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaufrere" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Whittington" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459224v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-008-9159-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3C0CFJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00422976v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblanc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. G. Lester" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02082" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417163v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miller" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417128v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422515v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343881v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423895v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2009.07.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W84S30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354793v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Brana" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422513v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416810v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416814v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417152v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuchta" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scholz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416813v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Lester" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354785v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595917v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-009-1366-4" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S34NV220-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417158v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417157v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258116v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198531v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239262v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335612v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259752v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Randal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320788v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-008-9156-4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BMR6ZPFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276037v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poulin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275274v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Boxhall" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Lin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Ho" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohtsuka" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Venmathi Maran" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295021v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Randall" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335610v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171931v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135510v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158920v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159261v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I Tekle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I Raikova" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Jondelius" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175722v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175723v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rascalou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175725v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422980v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sigura" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202644v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159245v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendelberg" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171935v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171940v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162770v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202646v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137287v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175724v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.S. Lim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131718v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185006v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171926v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152546v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080491v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105057v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Moravec" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen W&#252;rtz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Taraschewski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107108v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129539v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081083v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108711v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Trilles" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079776v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W&#252;rtz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taraschewski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080492v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Marie" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096742v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079778v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079783v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068821v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chilton" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tillier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-1402-y" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212942v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634737v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972778v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972795v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santori" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955142v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze No&#235;l" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600427v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600422v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947619v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/M9.FIGSHARE.1157786" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144226v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benateau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097675v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848859v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848858v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258397v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579225v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19193054.v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579223v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219866v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14547336.v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559697v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12221432.v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562757v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009229v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gouraud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579685v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabitsch" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kudrnovsky" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Roy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Beckmann" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodey Peyton" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547527v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie K. Murchie" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-lou-justine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7155-4540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034359095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/93466164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Otis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Boyle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33230-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Winsor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3v49a6thv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.srnt3xw36" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Hugo Ca&#241;a-Bozada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geormery Bel&#233;n Mera-Loor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Mena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez-Presas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0333282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytske de Waart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vanhove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikol Kmentov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.99.145703" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Murchie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tonson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3westjn9f" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianjaka Ravelomanana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remondah Rushdy Ramzy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzelyce Eva Soavolamanoro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15560/21.3.557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2025.2515435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-4689.v41.e24004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Robinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Bertone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17904" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Turmel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58600-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5523.2.4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oi Yoon Michelle Soo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Verdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/ZOOTAXA.5277.3.11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Youssef-Dridi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Antar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gargouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-023-07967-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Bouguerche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Tazerouti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Brisset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19626978.v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03766474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cribb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Bray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Davis Reimer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000282" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962332v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1110.83228" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ruzzier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12725" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19626063.v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour El Mouna Ayadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03607897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13489" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12873" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706801v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delphine Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5154.4.4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03834939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ventura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103449" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Azizi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santoro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07097-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Moravec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Shamsi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11686-021-00359-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2021.100026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Magoga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Panella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Montagna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02638-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194430v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vasseur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4951.2.11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268554v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2021.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2020.1765709" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-020-09907-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chaabane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12593540.v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549585v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11878110.v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12040623.v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8385" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Jones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13246559.v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02468917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11878077.v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12504653.v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020046" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-020-09948-y" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ibnou Ndiaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane B&#226;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Alan Bray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020066" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009288v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11591865.v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613110v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549559v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2020.1748532" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Poupa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06755-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D Jones" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10098" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557974v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-019-09883-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311344v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Derouiche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Neifar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019060" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988107v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019068" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283165v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4656.3.13" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080519v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06293-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079578v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-019-09842-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Witkowskia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1596768" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884910v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018050" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964688v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Ghadam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-6018-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968681v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa G. Poddubnaya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4672" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968685v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018033" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079567v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01462207v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2016.11.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557740v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728021v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Briand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2017.08.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDWHZTR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964726v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye J.S. Bakhoum" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miquel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apar.2017.04.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557729v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171392" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388089v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A. Bray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. B&#226;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2488" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304063v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557717v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Bakenhaster" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2233" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375682v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159886" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637388v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Gervasini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Amico" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Deriu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Katsanevakis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2016.7.4.02" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464303v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kheddam" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lou Justine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/helmin-2016-0034" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399891v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016049" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Muller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Poinar Jr" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.947" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299905v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata S&#232;ne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4604-y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye J S Bakhoum" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Bray" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T B&#226;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.10449" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FAAA7D809FD350E0F1A27E0BF510326CCA9C7B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271438v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299921v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye J. S. Bakhoum" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2015026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277419v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispus Fanai" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1037" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277373v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.744" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218560v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014076" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218549v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.292" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334683v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Beveridge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Cribb" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014060" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334688v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014022" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218544v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.297" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930013v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Rahmouni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schoelinck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Hoberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079155" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843140v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bray" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-013-9415-x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQCDWW5C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930024v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2013.002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843144v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2012n4a9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843145v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hayes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Boxshall" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679362v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Foata" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2011.10.022" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R858GCRB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00666859v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-2845-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00673113v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2012.01.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570266v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hong Susan Lim" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594549v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580391v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bray" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570264v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beveridge" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570263v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671469v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quilichini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foata" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607213v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570270v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moravec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589289v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679378v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671467v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594550v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671471v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607209v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Debenay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sigura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577048v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11687-011-0008-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595888v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2009.06.007" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC71QG4W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542267v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grugeaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542273v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L Miller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H Cribb" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542257v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2010.032" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542270v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Cribb" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542263v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00422976v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblanc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keller" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. G. Lester" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02082" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417163v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miller" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417128v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422515v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416816v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Barton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaufrere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Whittington" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459224v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-008-9159-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3C0CFJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343881v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423895v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2009.07.005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W84S30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422513v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416810v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416814v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354793v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Brana" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417152v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuchta" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scholz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416813v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Lester" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354785v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595917v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-009-1366-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S34NV220-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417158v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417157v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258116v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198531v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239262v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335612v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259752v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Randal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320788v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-008-9156-4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BMR6ZPFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276037v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poulin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275274v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Boxhall" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Lin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Ho" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohtsuka" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Venmathi Maran" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295021v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Randall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335610v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175725v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422980v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sigura" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202644v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159261v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I Tekle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I Raikova" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Jondelius" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175722v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175723v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rascalou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171931v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135510v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158920v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159245v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendelberg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171935v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171940v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137287v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202646v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162770v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175724v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.S. Lim" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131718v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185006v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171926v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152546v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107108v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129539v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080491v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105057v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Moravec" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen W&#252;rtz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Taraschewski" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081083v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108711v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Trilles" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079776v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W&#252;rtz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taraschewski" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080492v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Marie" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096742v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079778v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068821v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chilton" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tillier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-1402-y" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079783v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212942v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634737v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972778v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972795v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santori" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955142v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze No&#235;l" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600427v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600422v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947619v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/M9.FIGSHARE.1157786" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144226v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benateau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097675v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848859v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848858v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258397v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579223v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579225v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19193054.v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219866v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14547336.v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559697v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12221432.v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009229v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gouraud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562757v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579685v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabitsch" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kudrnovsky" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Roy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Beckmann" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodey Peyton" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547527v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie K. Murchie" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>