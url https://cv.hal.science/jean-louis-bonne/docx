--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -72,2737 +72,2996 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydro-ecological controls of dissolved organic carbon dynamics and greenhouse gas emissions in a temperate peatland: A multi-disciplinary collaboration in the Frasne peatland observatory (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU26-12900. Copernicus Meetings, 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-12900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an airborne Eddy covariance system dedicated to greenhouse gases (CO2/CH4) and energy fluxes measurements of heterogeneous landscapes onboard fixed-wing UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moncourtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-6449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of UAS-based in situ atmospheric CO2 and CH4 scanning methods for applications to ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Albora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advancing Critical Zone science, 3rd OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR TERENO, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des mesures du projet ROCK (Radiosondages Ozone Complémentaires aux Kerguelen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme IPEV209, Année Polaire Internationale, Ateliers Prévision Recherche Météo-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint Denis, La, Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the tropospheric ozone distribution at Kerguelen island (49°S, 69°E) in 2008-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011--10048</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tropospheric ozone and stratosphere-to-troposphere exchange in the Southern Indian Ocean and South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SASAS 26th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gariep Dam, South Africa. pp.3--4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution modelling of methane plumes: validation and sensitivity experiments to explore emission quantification approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakesh Yuvaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Akani Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.5c15941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Poteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, pp.e155498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measurement system for CO2 and CH4 emissions quantification of industrial sites using a new in situ concentration sensor operated on board uncrewed aircraft vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Donnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Albora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (14), pp.4471-4491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-17-4471-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the boundary layer dynamics effects on an extreme air pollution event in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 141 (2), pp.571 - 579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.06.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectified quantification of uncertainties in Bayesian atmospheric inversions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Pison</w:t>
+                <w:t xml:space="preserve">Moisture sources and synoptic to seasonal variability of North Atlantic water vapor isotopic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Steen-Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sveinbjornsdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-8-1525-2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (12), pp.5757 - 5774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JD023234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806214v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture sources and synoptic to seasonal variability of North Atlantic water vapor isotopic composition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Objectified quantification of uncertainties in Bayesian atmospheric inversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JD023234⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp.1525 - 1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-8-1525-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806151v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The summer 2012 Greenland heat wave: in situ and remote sensing observations of water vapor isotopic composition during an atmospheric river event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Christian Steen-Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Sodemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (7), pp.2970-2989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JD022602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three years of semicontinuous greenhouse gas measurements at the Puy de Dôme station (central France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.3941-3958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-8-3941-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01322435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a western Siberia reference site for tropospheric water vapour isotopologue observations obtained by different techniques (in situ and remote sensing)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gribanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bastrikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-M. Breon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (12), pp.5943-5957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ACP-14-5943-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The isotopic composition of water vapour and precipitation in Ivittuut, southern Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (9), pp.4419-4439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ACP-14-4419-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One year ozonesonde measurements at Kerguelen Island (49.2°S, 70.1°E): Influence of stratosphere-to-troposphere exchange and long-range transport of biomass burning plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne M. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (D6), pp.D06305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JD016717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an airborne Eddy covariance system dedicated to greenhouse gases (CO2/CH4) and energy fluxes measurements of heterogeneous landscapes onboard fixed-wing UAV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moncourtois</w:t>
+                <w:t xml:space="preserve">Hydro-ecological controls on dissolved organic matter production, mineralization into greenhouse gases, and export in a temperate peatland: the Frasne case study, Jura mountains, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05142080v1</w:t>
+              <w:t xml:space="preserve">Conférences OZCAR-Tereno 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of UAS-based in situ atmospheric CO2 and CH4 scanning methods for applications to ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lessons learned from a UAS survey of methane emissions from multiple biogas plants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lauvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Burgalat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Critical Zone science, 3rd OZCAR TERENO International Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05448863v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonin Bergé</w:t>
+                <w:t xml:space="preserve">Application of in situ CO2 and CH4 concentrations measurements on-board UAV to monitor surface emissions on a grazed grassland, against ground-based Eddy Covariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04291115v1</w:t>
+              <w:t xml:space="preserve">ICOS Science Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Versailles, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des mesures du projet ROCK (Radiosondages Ozone Complémentaires aux Kerguelen)</w:t>
-[...420 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From microbiological to ecosystemic scale evaluation of carbon-based (CO2, CH4) greenhouse gas sources, production, and transfers in temperate peatlands: a pluridisciplinary week at the playground for Critical Zonists in Frasne, Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lauvaux</w:t>
-[...231 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. Unpublished, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36360.60165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2812,114 +3071,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations continues de la composition atmosphérique au sud Groenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Climatologie. Université de Versailles-Saint Quentin en Yvelines, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015VERS008V⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01254787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3066,51 +3325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Yuvaraj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Akani Guery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c15941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Albora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4471-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1525-2015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steen-Larsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sveinbjornsdottir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Jonsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ritter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023234" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian Steen-Larsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Werner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sodemann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022602" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3941-2015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gribanov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bastrikov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Breon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-14-5943-2014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cattani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-14-4419-2014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Posny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Thompson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016717" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Hoang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncourtois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6449" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumelie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5789" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01254787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VERS008V" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Hoang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncourtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6449" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Albora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Posny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Yuvaraj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Akani Guery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c15941" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4471-2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steen-Larsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sveinbjornsdottir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Jonsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ritter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1525-2015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian Steen-Larsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Werner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sodemann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022602" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3941-2015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gribanov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouzel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bastrikov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Breon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-14-5943-2014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cattani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-14-4419-2014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Thompson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016717" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumelie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5789" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01254787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VERS008V" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>