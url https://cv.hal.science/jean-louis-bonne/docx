--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1106,51 +1106,51 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Akani Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.5c15941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>