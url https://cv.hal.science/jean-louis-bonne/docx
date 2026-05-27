--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -1559,563 +1559,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture sources and synoptic to seasonal variability of North Atlantic water vapor isotopic composition</w:t>
+                <w:t xml:space="preserve">Three years of semicontinuous greenhouse gas measurements at the Puy de Dôme station (central France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Steen-Larsen</w:t>
+                <w:t xml:space="preserve">M. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sveinbjornsdottir</w:t>
+                <w:t xml:space="preserve">M. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Jonsson</w:t>
+                <w:t xml:space="preserve">M. Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ritter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Bonne</w:t>
+                <w:t xml:space="preserve">J.L. Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JD023234⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.3941-3958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-3941-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806151v1</w:t>
+                <w:t xml:space="preserve">insu-01322435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectified quantification of uncertainties in Bayesian atmospheric inversions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (5), pp.1525 - 1546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-8-1525-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The summer 2012 Greenland heat wave: in situ and remote sensing observations of water vapor isotopic composition during an atmospheric river event</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moisture sources and synoptic to seasonal variability of North Atlantic water vapor isotopic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Risi</w:t>
+                <w:t xml:space="preserve">H. Steen-Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Werner</w:t>
+                <w:t xml:space="preserve">A. Sveinbjornsdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Sodemann</w:t>
+                <w:t xml:space="preserve">Th. Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (7), pp.2970-2989. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JD022602⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 120 (12), pp.5757 - 5774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JD023234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116711v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three years of semicontinuous greenhouse gas measurements at the Puy de Dôme station (central France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lopez</w:t>
+                <w:t xml:space="preserve">The summer 2012 Greenland heat wave: in situ and remote sensing observations of water vapor isotopic composition during an atmospheric river event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schmidt</w:t>
+                <w:t xml:space="preserve">Hans Christian Steen-Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ramonet</w:t>
+                <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Bonne</w:t>
+                <w:t xml:space="preserve">Martin Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Harald Sodemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.3941-3958. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (7), pp.2970-2989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-8-3941-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JD022602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01322435v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a western Siberia reference site for tropospheric water vapour isotopologue observations obtained by different techniques (in situ and remote sensing)</w:t>
               </w:r>
@@ -3325,51 +3325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Hoang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncourtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6449" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Albora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Posny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Yuvaraj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Akani Guery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c15941" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4471-2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steen-Larsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sveinbjornsdottir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Jonsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ritter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1525-2015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian Steen-Larsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Werner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sodemann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022602" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3941-2015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gribanov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouzel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bastrikov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Breon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-14-5943-2014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cattani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-14-4419-2014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Thompson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016717" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumelie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5789" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01254787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VERS008V" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Hoang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncourtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6449" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Albora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Posny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Yuvaraj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauvaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Akani Guery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c15941" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4471-2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3941-2015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1525-2015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steen-Larsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sveinbjornsdottir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Jonsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ritter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Christian Steen-Larsen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Werner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sodemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gribanov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouzel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bastrikov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Breon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-14-5943-2014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cattani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-14-4419-2014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Thompson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016717" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumelie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5789" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Omrane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01254787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VERS008V" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>