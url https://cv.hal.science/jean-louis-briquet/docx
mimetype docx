--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -709,187 +709,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour sur un quart de siècle d'une revue &amp;quot;militante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (100), pp.9-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.100.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justice et politique dans la crise de la &amp;quot;première République&amp;quot; italienne. L'affaire Andreotti (1992-2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.101-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00875781v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00875770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
@@ -1200,965 +1200,1047 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation du dossier Clientélisme et action publique : regards croisés paru dans la RIPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des publications CESSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interpretare Tangentopoli oggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Il pretesto del ’92. Tangentopoli 30 anni dopo »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antonio Vesco, Université de Catane, département de sciences politiques et sociales, Nov 2022, Catane (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le clientélisme à l’épreuve des transformations de l’action publique : débats et perspectives à partir du cas français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Programme prioritaire de recherche (PPR) « Politiques publiques à La Réunion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coord. Laura Giraud, Damien Deschamps, Olivier Provini, Université de La Réunion, Jan 2021, St Denis de la Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Clientelism and the transformations of public policies. Debates and perspectives from the French case », session 2, 6 juillet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Public Policy (ICPP5), International Public Policy Association (IPPA), Barcelone, Panel 3 « Public Policy and Political Clientelism: the Challenge of a Scientific Division »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, org. du panel Damien Deschamps, Laura Giraud, Olivier Provini, Université de La Réunion, Jul 2021, Barcelone ( on line), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation des répertoires d’action et des ancrages locaux : état de l’art, pistes de réflexions, problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de lancement Collectif de recherche sur les élections municipales et intercommunales (CREMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02388946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appartenanze locali, esperienze quotidiane e pratiche politiche. Riflessioni sulla politicizzazione pratica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Micropolitica. Legami politici personalizzati e processo di costruzione del consenso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Torino - Dipartimento di Cultura, Politica e Società, Dec 2014, Turin, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote au village des Corses de l’extérieur. Dispositifs de contrôle et expressions des sentiments (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Les virtuoses du vote"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERMES-CRESSPA/CSU, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire Andreotti dans la crise de la première République italienne '1992-1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Justice et politique dans l'Italie contemporaine", Université Pierre Mendès-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafia et souveraineté. L'état de la question en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel des membres de l'Ecole française de Rome.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criminalité et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "La séparation public-privé en démocratie", CERIUM, Université de Montreal (Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafia et politique en Italie. Les enseignements du procès Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'acte de juger" Formation permanente des magistrats, Ecole nationale de la magistrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clientelism and politicisation. The case of Corsica during the French Third Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium "Democratic culture and the local in Europe 1870-1990" Humbolt University / Fritz Thyssen Stiftung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Köln, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A matter of man to man': moral obligations, political loyalty and clientelism in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Honour in Ottoman and Mediterranean Societies. Controversies, continuities and new directions Central European University - Center of Eastern Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrée en politique d'un homme d'affaires. Silvio Berlusconi et la création de Forza Italia (juin 1993-mars 1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique (AFSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2168,2290 +2250,2290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organized crime and states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Favarel-Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Briquet; Gilles Favarel-Garrigues. Palgrave Macmillan, pp.272, 2010, 9781349384433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01356760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milieux criminels et pouvoir politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Favarel-Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Louis Briquet; Gilles Favarel-Garrigues. Palgrave Macmillan, pp.272, 2010, 9781349384433</w:t>
+              <w:t xml:space="preserve">Jean-Louis Briquet; Gilles Favarel-Garrigues. Karthala, pp.320, 2008, Recherches internationales, 9782811100179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafia, justice et politique en Italie. L’affaire Andreotti dans la crise de la République (1992-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de recherches internationales; Éditions Karthala, pp.392, 2007, Recherches internationales, 9782845868335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures of Voting. The Hidden History of the Secret Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jean-Louis Briquet; Gilles Favarel-Garrigues. Karthala, pp.320, 2008, Recherches internationales, 9782811100179</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Pels; Jean-Louis Briquet; Romain Bertrand. Hurst Publishers, pp.256, 2007, Comparative Politics and International Studies Series, 9781850658672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bertrand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03399176v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03415923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la corruption aux affaires. Juger la politique dans la France des années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agendas d'un politiste. Hommage à Philippe Garraud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 91-98, 2023, 978-2-7535-8795-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Movimento 5 Stelle in Italy. The Rise and Fall of an Anti-Political Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Populists in Power, dir. Alain Diekhoff, Christophe Jaffrelot, Elise Massicard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, pp.237-252, 2022, 978-3-030-84078-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction. Les pratiques de l’ancrage politique : formes et mutations »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Godmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Briquet, Laurent Godmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ Ancrage politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du Septentrion, p. 9-23, 2022, 2757436813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elites et clientélisme en terres méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Pellegrinetti (Jean-Paul), dir., Pour une histoire politique de la France méditerranéenne, Rennes, Presses universitaires de Rennes, 2021, p. 435-442.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.435-442, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élites et clientélisme en terres méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Pellegrinetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire politique de la France méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.449-456, 2021, Histoire, 978-2753581661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clientélisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alistair Cole; Sébastien Guigner; Romain Pasquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales - 2e édition revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.71-76, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une entreprise de mobilisation antipolitique. Le Mouvement 5 étoiles en Italie », in Alain Dieckhoff, Christophe Jaffrelot, Elise Massicard, dir., Populismes au pouvoir, Paris, Presses de Sciences Po, 2019 p. 49-62.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alain Dieckhoff, Christophe Jaffrelot, Elise Massicard, dir., Populismes au pouvoir, Paris, Presses de Sciences Po, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clientèles, notabilités et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine-Marie Graziani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la Corse, vol. 2 De la Révolution à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Piazzola, p. 345-354., 2019, 2364791073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clientèles, notabilités et politique in Antoine-Marie Graziani, dir., Histoire de la Corse, vol. 2 « De la Révolution à nos jours », Ajaccio, Éditions Alain Piazzola, 2019, p. 345-354.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antoine-Marie Graziani, dir., Histoire de la Corse, vol. 2 « De la Révolution à nos jours », Ajaccio, Éditions Alain Piazzola, 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France. Criminal organisations, urban gangs, and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Favarel-Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Felia Allum; Stan Gilmour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Organised Crime and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.22-34, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition électorale et politisation du territoire : les élections municipales de 2014 dans une petite ville de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lévêque, Sandrine; Taiclet, Anne-France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la conquête des ville. Sociologie des élections municipales de 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.147-179, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.21491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klientelimus und Politisierung : Das Beispiel Korsikas wärhend der Dritten Französischen Republik (1870-1940) », in Hedwig Richter, Hubertus Buchstein, Hrsg., Kultur und Praxis der Wahlen. Eine Geschichte der modernen Demokratie, Wiesbaden, Springer VS, 2017, p. 85-99.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hedwig Richter, Hubertus Buchstein, Hrsg., Kultur und Praxis der Wahlen. Eine Geschichte der modernen Demokratie, Wiesbaden, Springer VS, 2017.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système des pots-de-vin. Normes et pratiques des échanges corrompus dans l'Italie de Tangentopoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patronage et corruptions politiques dans l'Europe contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.229-243, 2014, 978-2-200-27437-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence politique et affairisme criminel en Corse. La question de la ‘dérive mafieuse’ du mouvement nationaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Briquet; Jean-Louis Briquet; Gilles Favarel-Garrigues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux criminels et pouvoir politique. Les ressorts illicites de l'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Karthala, pp.251 - 281, 2008, 9782811100179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : milieux criminels et pouvoir politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Favarel-Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Briquet; Gilles Favarel-Garrigues; Jean-Louis Briquet; Gilles Favarel-Garrigues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux criminels et pouvoir politique. Les ressorts illicites de l'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches internationales, pp.5 - 21, 2008, 9782811100179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politica in Italia. I fatti dell’anno e le interpretazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Mastropaolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alfio Mastropaolo; Jean-Louis Briquet; Alfio Mastropaolo; Jean-Louis Briquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politica in Italia. I fatti dell’anno e le interpretazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Società Editrice il Mulino, pp.53 - 79, 2007, 9788815119049</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics in the Village: Voting and Electoral Mobilisation in Rural Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Briquet; Peter Pels; Jean-Louis Briquet; Romain Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures of voting: The Hidden History of the Secret Ballot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hurst Publishers, pp.142 - 155, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question mafieuse à l’épreuve du procès pénal. Le cas de l’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Kokoreff; Monique Weinberger; Michel Péraldi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies criminelles et mondes urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.161 - 173, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clientélisme politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politica in Italia. I fatti dell’anno e le interpretazioni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Società Editrice il Mulino, pp.53 - 79, 2007, 9788815119049</w:t>
+              <w:t xml:space="preserve">Encyclopaedia Universalis Thésaurus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopédie Universalis, pp.00 - 00, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons d'une crise : l'affirmation de la droite italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Matonti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démobilisation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.229 - 250, 2005, 9782843031090</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Radicalisation morale&amp;quot; : la crise de la première République italienne (1992-1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Gaïti; Annie Collovald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie aux extrêmes : sur la radicalisation politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.285 - 307, 2005, 9782843031229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Clientelism</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judiciary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Bevir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The encyclopaedia of governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE Publications, pp.00 - 00, 2005, 9781412905794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Judiciary</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clientelism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Bevir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The encyclopaedia of governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE Publications, pp.00 - 00, 2005, 9781412905794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">hal-03568379v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activisme débordant de Salvini et la radicalité de son message le maintiennent au centre de la vie politique italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture de Gérard Lenclud, En Corse. Une société mosaïque, Paris, Editions de la MSH, 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, p. 1214-1216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4461,352 +4543,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Movimento 5 Stelle (M5S) en Italie. Essor et déclin d'une entreprise de mobilisation antipolitique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupes criminels et milieux politiques en France. Traduction française de Jean-Louis Briquet, Gilles Favarel-Garrigues, « France. Criminal organisations, urban gangs, and politics », in Felia Allum, Stan Gilmour, eds, Handbook of Organised Crime and Politics, Cheltenham (UK), Edward Elgar Publishing, 2019, p. 22-34.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Favarel-Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clientélisme politique dans l'Italie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notables et processus de notabilisation en France aux XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot; phénomène Berlusconi &amp;quot; Crise et recomposition du jeu politique en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4816,51 +4898,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clientélisme et action publique : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4889,51 +4971,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30 (3-4), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4943,167 +5025,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As condiçioes de sucesso para uma cruzada moral : luta anticorrupçao e conflitos politicos na Italia dos anos 90, in Fabiano Engelman, Lucas e Silva Batista Pilau, eds, Justiça e poder politico. Elites juridicas, internacionalizaçao e luta anticorrupçao, Editora da UFRGS/CEGOV, Porto Alegre, 2021, p. 33-52.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clientélisme et corruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5250,51 +5332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04862402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Briquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.303.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.303.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0751" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1412/38516" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sawicki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.092.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.015.0045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/criti.1999.1601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03899031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03899010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01356760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favarel-Garrigues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01356769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324847v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084328v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vannetzel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21491" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903444v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Mastropaolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331124v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04862402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Briquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.303.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.303.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0751" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1412/38516" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sawicki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.092.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.015.0045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/criti.1999.1601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03899031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03899010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919641v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01356760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favarel-Garrigues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01356769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vannetzel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21491" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Mastropaolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>