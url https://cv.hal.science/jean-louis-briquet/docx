--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -709,187 +709,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justice et politique dans la crise de la &amp;quot;première République&amp;quot; italienne. L'affaire Andreotti (1992-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.101-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00875781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur un quart de siècle d'une revue &amp;quot;militante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sawicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (100), pp.9-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.100.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875770v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00875781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
@@ -1605,303 +1605,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02388946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le vote au village des Corses de l’extérieur. Dispositifs de contrôle et expressions des sentiments (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Les virtuoses du vote"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERMES-CRESSPA/CSU, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Appartenanze locali, esperienze quotidiane e pratiche politiche. Riflessioni sulla politicizzazione pratica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micropolitica. Legami politici personalizzati e processo di costruzione del consenso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università di Torino - Dipartimento di Cultura, Politica e Società, Dec 2014, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le vote au village des Corses de l’extérieur. Dispositifs de contrôle et expressions des sentiments (XIXe-XXe siècles)</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafia et souveraineté. L'état de la question en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études "Les virtuoses du vote"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERMES-CRESSPA/CSU, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel des membres de l'Ecole française de Rome.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire Andreotti dans la crise de la première République italienne '1992-1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Justice et politique dans l'Italie contemporaine", Université Pierre Mendès-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919663v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00919641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criminalité et politique</w:t>
               </w:r>
@@ -3055,324 +3055,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clientèles, notabilités et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine-Marie Graziani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la Corse, vol. 2 De la Révolution à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Piazzola, p. 345-354., 2019, 2364791073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clientèles, notabilités et politique in Antoine-Marie Graziani, dir., Histoire de la Corse, vol. 2 « De la Révolution à nos jours », Ajaccio, Éditions Alain Piazzola, 2019, p. 345-354.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antoine-Marie Graziani, dir., Histoire de la Corse, vol. 2 « De la Révolution à nos jours », Ajaccio, Éditions Alain Piazzola, 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France. Criminal organisations, urban gangs, and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Favarel-Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Felia Allum; Stan Gilmour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Organised Crime and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.22-34, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Une entreprise de mobilisation antipolitique. Le Mouvement 5 étoiles en Italie », in Alain Dieckhoff, Christophe Jaffrelot, Elise Massicard, dir., Populismes au pouvoir, Paris, Presses de Sciences Po, 2019 p. 49-62.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alain Dieckhoff, Christophe Jaffrelot, Elise Massicard, dir., Populismes au pouvoir, Paris, Presses de Sciences Po, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084321v1</w:t>
-              </w:r>
-[...226 lines deleted...]
-                <w:t xml:space="preserve">hal-03084323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition électorale et politisation du territoire : les élections municipales de 2014 dans une petite ville de Bourgogne</w:t>
               </w:r>
@@ -3770,620 +3770,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politics in the Village: Voting and Electoral Mobilisation in Rural Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Briquet; Peter Pels; Jean-Louis Briquet; Romain Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures of voting: The Hidden History of the Secret Ballot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hurst Publishers, pp.142 - 155, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question mafieuse à l’épreuve du procès pénal. Le cas de l’Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Kokoreff; Monique Weinberger; Michel Péraldi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies criminelles et mondes urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.161 - 173, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politica in Italia. I fatti dell’anno e le interpretazioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Mastropaolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alfio Mastropaolo; Jean-Louis Briquet; Alfio Mastropaolo; Jean-Louis Briquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politica in Italia. I fatti dell’anno e le interpretazioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Società Editrice il Mulino, pp.53 - 79, 2007, 9788815119049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Jean-Louis Briquet; Peter Pels; Jean-Louis Briquet; Romain Bertrand. </w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons d'une crise : l'affirmation de la droite italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Matonti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures of voting: The Hidden History of the Secret Ballot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hurst Publishers, pp.142 - 155, 2007</w:t>
+              <w:t xml:space="preserve">La démobilisation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.229 - 250, 2005, 9782843031090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Michel Kokoreff; Monique Weinberger; Michel Péraldi. </w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Radicalisation morale&amp;quot; : la crise de la première République italienne (1992-1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Gaïti; Annie Collovald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies criminelles et mondes urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.161 - 173, 2007</w:t>
+              <w:t xml:space="preserve">La démocratie aux extrêmes : sur la radicalisation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.285 - 307, 2005, 9782843031229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clientelism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mark Bevir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The encyclopaedia of governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGE Publications, pp.00 - 00, 2005, 9781412905794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judiciary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mark Bevir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The encyclopaedia of governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGE Publications, pp.00 - 00, 2005, 9781412905794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clientélisme politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis Thésaurus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopédie Universalis, pp.00 - 00, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568379v1</w:t>
-              </w:r>
-[...290 lines deleted...]
-                <w:t xml:space="preserve">hal-03568377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5332,51 +5332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04862402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Briquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.303.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.303.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0751" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1412/38516" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sawicki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.092.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.015.0045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/criti.1999.1601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03899031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03899010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919641v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01356760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favarel-Garrigues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01356769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vannetzel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21491" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Mastropaolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04862402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Briquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.303.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.303.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.665.0751" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1412/38516" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sawicki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.092.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.015.0045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/criti.1999.1601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03899031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03899010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01356760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favarel-Garrigues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01356769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vannetzel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21491" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Mastropaolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01065594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>