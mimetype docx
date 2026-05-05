--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1555,2471 +1555,2471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les linguistes du XIX° siècle, l’ ‘identité nationale’ et la question de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La didactique des langues face aux recherches en acquisition : remarques d’un réactant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 65-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage, société et Ecole : de quelques considérations sur la ‘culture de l’expression’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Spirales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniversaire de l’AiRDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication à la Table ronde « Relations entre sciences du langage et didactique des langues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Numéro spécial 1, p. 89-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientations actuelles en didactique du portugais et du français langues étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Numéro spécial 1, p. 93-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique des langues : une théorie d'ensemble et des variables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le français dans le monde (48), pp 37-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématiques idéologiques et linguistiques de l'immigration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55, pp.143-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique française et enseignement du français (de l’EPPFE à l’UFR DFLE) : l’épreuve de l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44, pp.129-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Humanités entre langue, littérature et culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167, pp. 27-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Humanités entre langue, littérature et culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ‘Crisis' in the Teaching of French and the Ambiguous Status of Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yale French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp 165-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface : langue(s) et grammaire(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 162, pp 115-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératie et didactique de la culture écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 137-138, pp. 165-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The ‘Crisis’ in the Teaching of French and the Ambiguous Status of Linguistics »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yale French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique des langues et histoire(s) de formation(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Formation initiale en français langue étrangère : actualités et perspectives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique des langues et des cultures : le français et l’horizon du plurilinguisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences du langage et didactique des langues : une relation privilégiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue japonaise de didactique du français : études didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences du langage et didactique des langues : une relation privilégiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue japonaise de didactique du français : études didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique et la didactique sont-elles responsables de la crise de l’enseignement du français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique des langues et histoire(s) de formation(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique et la didactique sont-elles responsables de la crise de l’enseignement du français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner et apprendre en français. Des ‘langues’ de l’école aux discours didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique et poétique des discours. A partir de Saussure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dessons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 182</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Langage, société et Ecole : de quelques considérations sur la ‘culture de l’expression’</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avant-propos » à Synergies France n° 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Spirales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Synergies France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anniversaire de l’AiRDF</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique du français entre conceptualisation et contextualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50</w:t>
+              <w:t xml:space="preserve">Dialogues et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Communication à la Table ronde « Relations entre sciences du langage et didactique des langues.</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les linguistiques de la langue et du discours face à la littérature : Saussure et l’alternative de la théorie du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et interpréter : réflexions sur la lecture littéraire au cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux regards sur la lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.45-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement/apprentissage de la grammaire dans la didactique intégrée des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Numéro spécial 1, p. 89-92</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Problématiques idéologiques et linguistiques de l'immigration.</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux programmes pour l’école primaire française : questions pour la didactique du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55, pp.143-148</w:t>
+              <w:t xml:space="preserve">La Lettres de la DFLM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...236 lines deleted...]
-                <w:t xml:space="preserve">Les Humanités entre langue, littérature et culture</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’école primaire : structurer la langue pour découvrir les discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 167, pp. 27-33</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Humanités entre langue, littérature et culture</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropologie du langage : point aveugle de la philosophie linguistique de tradition française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure-Genève : Droz-ISSN 0068-516X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux programmes pour l'école primaire française : questions pour la didactique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la DFLM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (1), pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/airdf.2003.1552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Travaux de jeunes chercheurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Cicurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et la grammaire de phrase ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 167</w:t>
-[...1702 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4294,329 +4294,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Saussurisme et structuralisme dans les années 60-70 en France. Linguistique, théorie littéraire et philosophie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiographia linguistica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Vol. XXVII (n° 2/3), pp. 279-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’usage de la crise en matière linguistique : Charles Bally et La crise du français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 118 (pp. 211-226)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice sur Charles Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Hors série, n°3, pp. 461-463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’enseignement de la langue française est-il en crise ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Instituteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, n°3, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01493061v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">halshs-01493035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La progression : un problème typiquement didactique »</w:t>
               </w:r>
@@ -4805,165 +4805,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Didactique des langues et contextualisations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vème Rencontre Nationale des Professeurs de Portugais et de Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Braga Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table ronde « FLE et didactique des langues : bilan, défis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variation, plurilinguisme et évaluation en FLE, 125 ans d’enseignement du FLE à Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428427v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01428437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence d’ouverture « Le français, les langues, les disciplines : contextualisations didactiques »</w:t>
               </w:r>
@@ -5495,372 +5495,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hommage à Jean-Paul Bronckart - Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrièmes Rencontres Internationales de l’Interactionnisme socio-discursif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Genève, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le paradigme interculturel entre FLM et FLE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de la Journée de la Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation Wallonie-Bruxelles, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Sciences du langage et didactique du français : une relation toujours privilégiée dans la formation des enseignants ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études du GRAFE (Groupe de recherche pour l’analyse du français enseigné), Université de Genève </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Genève Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Langues/cultures : un couple en crise ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Didactique des langues et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIEP May 2013, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les enjeux de l’enseignement du français dans la pluralité linguistique et culturelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Fédération Brésilienne des Professeurs de Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Niteroi-Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428322v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-01428320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication</w:t>
               </w:r>
@@ -6116,329 +6116,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’enseignement de la langue au collège »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Inspection générale des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Elaborer une grammaire pour le collège en France : qu’en est-il de la manuélisation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études du GRAC (DILTEC EA 2288). La grammaire du français : entre manuélisation, transposition et contextualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC EA 2288, Jan 2012, Paris France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Didactique du français et étude de la langue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études de l’AFEF (Association française des enseignants de français)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dans la société et l’école, le français au contact des autres langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Marquillo Larruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expolangues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01533450v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01428202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le français au contact des autres langues »</w:t>
               </w:r>
@@ -6983,303 +6983,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée au séminaire de formation sur le français à l’université marocaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de formation sur le français à l’université marocaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication à la Journée d’études de l’Association internationale pour la recherche en didactique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études de l’Association internationale pour la recherche en didactique du français </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDF, 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence de clôture &amp;quot;Didactique du français et formation des professeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stage annuel de la Fédération internationale des professeurs de français (FIPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mondialisation et les Humanités : difficultés et perspectives,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études du DILTEC (EA 2288), La mondialisation et les Humanités : difficultés et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507562v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01507570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique du français langue étrangère dans la didactique des langues et des cultures</w:t>
               </w:r>
@@ -7328,165 +7328,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La disciplinarisation des savoirs linguistiques. Histoire et épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque annuel SHESL-HTL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Communication de clôture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment définir la difficulté scolaire en matière de langue(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DILTEC EA2288, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497093v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01497086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue, littérature, culture et didactique : l’exemple de l’UFR DFLE de l’université de la Sorbonne Nouvelle Paris 3</w:t>
               </w:r>
@@ -7604,372 +7604,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communications au Séminaire en didactique convergente du français et de l’arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire en didactique convergente du français et de l’arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences du langage, sciences humaines et didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité par l’Ecole Doctorale « Langues et identités culturelles » de l’Université de Bucarest,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bucarest, 2009, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée au séminaire « L’enseignement du français dans les pays de langue arabe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement du français dans les pays de langue arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International d’Etudes Pédagogiques, 2009, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relations entre sciences du langage et didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII° Congrès brésilien des professeurs de français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientations actuelles en didactique du portugais et du français langues étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII° Congrès brésilien des professeurs de français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507545v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01507537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences du langage et didactique des langues</w:t>
               </w:r>
@@ -8570,234 +8570,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La linguistique et la didactique sont-elles responsables de la crise de l’enseignement du français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le français discipline d’enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le français langue seconde en France : aspects institutionnels et didactiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français langue étrangère et seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université François-Rabelais et Institut de Touraine, Sep 2003, Tours France. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directions actuelles de l’enseignement de la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'Institut franco-japonais de Tokyo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Tokyo Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497065v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01497063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De quelques antinomies du comparatisme en linguistique et au-delà »</w:t>
               </w:r>
@@ -9260,303 +9260,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de la lecture de l’école au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etre lecteur en langue maternelle et en langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 3 Sorbonne Nouvelle, 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories du langage et idéologies linguistiques : la thématique de la crise des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X° Conférence Internationale d’Histoire des Sciences du Langage (ICHOLS X)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Urbana-Champaign, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La problématique de l’immigration dans le contexte linguistique, éducatif et culturel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue et l’intégration des immigrants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Mac Gill 2005, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique du français langue seconde : école et immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue et l’intégration des immigrants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris 3 Sorbonne Nouvelle, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507491v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01507485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La littératie : quelques enjeux d’une réception dans le contexte éducatif et culturel français »</w:t>
               </w:r>
@@ -9812,165 +9812,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches en didactique intégrée des langues</w:t>
+                <w:t xml:space="preserve">Perspectives actuelles de la didactique du français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences au Brésil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UFMG, 2003, Belo Horizonte, France</w:t>
+              <w:t xml:space="preserve">, UFRGS, 2003, Porto Alegre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507412v1</w:t>
+                <w:t xml:space="preserve">hal-01507410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives actuelles de la didactique du français langue étrangère</w:t>
+                <w:t xml:space="preserve">Recherches en didactique intégrée des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences au Brésil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UFRGS, 2003, Porto Alegre, France</w:t>
+              <w:t xml:space="preserve">, UFMG, 2003, Belo Horizonte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507410v1</w:t>
+                <w:t xml:space="preserve">hal-01507412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d’un cadre méthodologique dans la mise en place d’une didactique intégrée des langues</w:t>
               </w:r>
@@ -10239,234 +10239,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Référents théoriques et repères historiques en didactique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de la langue : nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM de Tours, 2001, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relations entre l’étude de l’oral et l’étude de l’écrit à l’école primaire et au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissage de la communication en milieu scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 3, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Travailler à la tâche ou construire l’enseignement/apprentissage ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e colloque international de la DFLM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Neuchâtel Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496479v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01507406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Syntaxe, énonciation et spécificité du français : la place de Charles Bally »</w:t>
               </w:r>
@@ -10746,2457 +10746,2457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’écrit, la lecture et l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan pp.258, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écrit, la lecture et l’écriture. Théories et didactiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didactique du français et étude de la langue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan pp.258, 2012</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories du langage et politique des linguistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larousse, 182, 2011, Langages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan. 2012</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Langages nº 182: « Théories du langage et politique des linguistes ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larousse. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disciplinarisation des savoirs linguistiques. Histoire et épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Savatovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 2011, Histoire Epistémologie Langage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Français, discipline d'enseignement : histoire, champ et terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Merlin-Kajman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riveneuves éditions, pp.267, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00736601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Larousse, 182, 2011, Langages</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français, discipline d’enseignement : histoire, champ et terrain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Merlin-Kajman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve éditions. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La disciplinarisation des savoirs linguistiques. Histoire et épistémologie</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide du formateur d'enseignants en didactique convergente français/arabe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Organisation internationale de la Francophonie, pp.n.c., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide du formateur d’enseignants en didactique convergente français/arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Organisation internationale de la Francophonie. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage à Pau avec Jacques Anis : retour sur le colloque de 1997 ‘Propriétés de l’écriture’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 5, 2011, Histoire Epistémologie Langage</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60, 2009, LINX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Larousse. 2011</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration, Ecole et didactique du français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis CHISS. DIDIER, pp.304, 2008, Langues et didactique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement de la langue : crise, tension ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le français aujourd’hui 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue et l’intégration des immigrants. Sociolinguistique, politiques linguistiques, didactique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Merlin-Kajman</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue et l’intégration des immigrants. Sociolinguistique, politiques linguistiques, didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement de la langue : crise, tension ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 156, 2007, Le français aujourd’hui</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bivalence. Didactique intégrée du portugais langue maternelle et du français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FIPF, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bally (1865-1947). Historicité des débats linguistiques et didactiques. Stylistique, Enonciation, Crise du français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Peeters. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bally (1865-1947). Historicité des débats linguistiques et didactiques. Stylistique, Enonciation, Crise du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Peeters 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du français. Fondements d’une discipline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultures éducatives et linguistiques dans l’enseignement des langues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Beacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Cicurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Veronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme et apprentissages. Mélanges Daniel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Mochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme et apprentissages Mélanges Daniel Coste,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Mochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Normale supérieure Lettres et sciences humaines, pp.359, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00378699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Langages nº 159: Linguistique et poétique des discours. A partir de Saussure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dessons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larousse. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du français. Fondements d’une discipline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck-Université. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réédition de Charles Bally: La crise du français, précédé de « Genève : 1930. Charles Bally et La crise du français : exemple et exemplarité et suivi de « De l’usage de la crise en matière linguistique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Riveneuve éditions. 2010</w:t>
+              <w:t xml:space="preserve">Droz. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Organisation internationale de la Francophonie, pp.n.c., 2009</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la linguistique française, tome 2 : Syntaxe, communication, poétique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Filliolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le voyage à Pau avec Jacques Anis : retour sur le colloque de 1997 ‘Propriétés de l’écriture’</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la linguistique française, tome 1 : Notions fondamentales, phonétique, lexique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Filliolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la linguistique française, tome 2 : Syntaxe, communication, poétique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la linguistique française, tome 1 : Notions fondamentales, phonétique, lexique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force du langage. Rythme, Discours Traduction. Autour de l’oeuvre d’Henri Meschonnic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dessons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage et ses disciplines, XIX°-XX° siècles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">60, 2009, LINX</w:t>
+              <w:t xml:space="preserve">Duculot. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...289 lines deleted...]
-                <w:t xml:space="preserve">James Archibald</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondations de la linguistique. Études d’histoire et d’épistémologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...1427 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duculot. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13769,319 +13769,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La didactique du français entre conceptualisation et contextualisation »</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de l’UFMG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en didactique des langues étrangères. Thèmes majeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-11, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La didactique des langues en ‘ difficultés’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve éditions </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole et langues. Questions de difficultés en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-266, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Théorie du langage et histoire : Meschonnic politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Atelier du Grand Tétras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles Rencontres. Ouvrir les Archives « Henri Meschonnic »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.13-26, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Préface</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La didactique du français entre conceptualisation et contextualisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de l’UFMG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en didactique des langues étrangères. Thèmes majeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-11, 2013</w:t>
+              <w:t xml:space="preserve">, pp.13-26, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-01427558v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La didactique du français et des langues à l’épreuve de la pluralité linguistique et culturelle »</w:t>
               </w:r>
@@ -15274,234 +15274,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La théorie du langage face aux idéologies linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri Meschonnic, la pensée et le poème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement du français face aux hétérogénéités linguistiques et culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intégration des migrants en terre francophone : aspects linguistiques et sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions à partir de la notion de tâche : langage, action et didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme et apprentissages. Mélanges Daniel Coste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500213v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01500225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maitrise de la langue : formulation commode d’une nécessité</w:t>
               </w:r>
@@ -15830,169 +15830,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traiter une question de langue : multiplicité, continuité et contradictions des points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEN; CRDP Versailles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives actuelles de l’enseignement du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La coupure langue/littérature et la discipline français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Belles Lettres, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500171v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01500165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Théorie(s) et politique(s) du langage. A propos des discours actuels sur la Shoah »</w:t>
               </w:r>
@@ -16625,51 +16625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire-Orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16777,51 +16777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3EB4BC6"/>
+    <w:nsid w:val="71107C70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16925,51 +16925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B32C986C"/>
+    <w:nsid w:val="1CD069B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17073,51 +17073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="330DE568"/>
+    <w:nsid w:val="6A2E1E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17221,51 +17221,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04B85B49"/>
+    <w:nsid w:val="379CFD0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17369,51 +17369,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3F82E8D4"/>
+    <w:nsid w:val="2D43C6FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17517,51 +17517,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9B2861F6"/>
+    <w:nsid w:val="85E7DF18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17665,51 +17665,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="94061C3E"/>
+    <w:nsid w:val="7A2FE898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17914,51 +17914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dessons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2003.1552" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507537v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497073v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507507v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507412v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496798v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493033v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427586v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427530v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246981v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427538v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246983v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736601v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merlin-Kajman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507372v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558300v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505830v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505822v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505799v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500229v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246976v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Archibald" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246975v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mochet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacques" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veronique" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378699v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246973v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246968v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Filliolet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maingueneau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500176v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493042v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246958v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246956v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26298/1981-5579" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246984v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427569v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427548v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427558v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427534v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558289v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496779v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496796v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505820v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505824v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559074v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505817v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500213v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500222v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500225v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500196v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500165v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500200v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496472v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bronckart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500168v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500167v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493050v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493037v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505818v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dessons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2003.1552" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507570v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497093v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507545v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497073v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507410v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496798v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507406v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493033v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427586v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427530v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246983v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736601v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merlin-Kajman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558300v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500229v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Archibald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505808v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246975v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500217v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246970v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veronique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mochet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378699v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246973v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246968v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Filliolet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maingueneau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500176v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493042v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246958v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246956v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26298/1981-5579" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246984v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427569v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427534v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558289v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496779v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496796v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505820v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505824v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559074v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505817v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500225v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500222v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500213v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500196v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500165v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500171v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500200v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496472v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bronckart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500168v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500167v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493050v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493037v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>