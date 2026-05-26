--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -933,51 +933,51 @@
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Naranya Kuyumjian – 10-11-2020, Montpellier 3 (Dr N. Auger)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moisés Mabunda – 27-11-2020, Aix-Marseille (Dr Fati Davin)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shungo Marita – 5-12-2020, Paris 3 (Dr Serge Martin)Justine Delebarre - 22-06-2022, Montpellier 3 (Dr J. Sauvage et C. Fleurtet)Sophie Baroutsaki - 30-09-2022, Bordeaux-Montaigne (Dr J.M. Gouvard)Raphaël Costa Menendez - 10-11-2022, Paris 3, (Dr Serge Martin)Alexandre Fereira Martins - 14-11-2022, Montpellier 3 (Dr Nat. Auger)Argentina Magul - 5-12- 2022, UFC Besançon (Dr Serge Borg)Elodie Casteingts - 14-12-2022, Aix Marseille (Dr J.P. Cuq)Valérie Laskow - 7-09-2022, UFC Besançon (Dr S. Borg)Liudmila Firsava -  17-05-2024, UNIL (Dr E. Velmezova)Edna Sanchez Arevalo - 30-10-2024, Univ Grenoble-Alpes (Drs F. Grossmann et C. Cavalla)Elodie Wynar - 12-11-2024, Univ Grenoble-Alpes (Drs J.F. Massol et N. Auger)Mariana Bayo - 12-12-2024, Montpellier 3 (Dr. N. Auger)Mirela Socol - 6-12-2024 Constanta, Roumanie (Dr. M. Vlad)Jordan Souchet - 12-12-2025 Montpellier 3 (Dr. J. Sauvage)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jurys d’HDR (25)</w:t>
+        <w:t xml:space="preserve">Jurys d’HDR (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sylvie Plane – 8-12-2001, Paris X (Dr J. Anis)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Francis Grossman – 4-01-2001, Grenoble 3 (Dr C. Fuchs)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danièle Manesse, Paris 8 (Dr. E. Bautier)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gisèle Pierra – 22-06-2004, Montpellier 3 (Dr. J.-M. Prieur)</w:t>
       </w:r>
       <w:br/>
       <w:r>
@@ -1040,51 +1040,51 @@
         <w:t xml:space="preserve">Pascale Delormas – 7-12- 2013, Université Paris-Est Créteil (Dr D. Maingueneau)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emmanuelle Huver – 3-04-2014, Université de Tours (Dr D. de Robillard)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Christelle Cavalla – 25-11-2016, Université Stendhal, Grenoble (Dr F. Grossman)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrice Barthélémy – 18-06-2018, Paris 3 (Dr V. Spaëth)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Isabelle Pierosak – 20-09-2018, Université de Tours (Dr V. Castellotti)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Simona Ruggia – 25-11-2020, Université de Nice (Dr D. Mayaffre)Maurice Niwese - 29-11-2023 Université Bordeaux-Montaigne (Dr P. Escudé)Delphine Guedat-Bittighoffer - 9-1-2024 Montpellier 3 (Dr N. Auger)Catherine Mendoça - 6-2-2024 - AMU (Dr F. Davin)Julie Rançon -6-1-2025 -Montpellier 3 (Dr. J. Sauvage)</w:t>
+        <w:t xml:space="preserve">Simona Ruggia – 25-11-2020, Université de Nice (Dr D. Mayaffre)Maurice Niwese - 29-11-2023 Université Bordeaux-Montaigne (Dr P. Escudé)Delphine Guedat-Bittighoffer - 9-1-2024 Montpellier 3 (Dr N. Auger)Catherine Mendoça - 6-2-2024 - AMU (Dr F. Davin)Julie Rançon -6-1-2025 -Montpellier 3 (Dr. J. Sauvage)Kaouthar Ben Abdallah -24-6-2026 - Montpellier 3 (Dr N. Auger)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1486,1614 +1486,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La didactique des langues face aux recherches en acquisition : remarques d’un réactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les linguistes du XIX° siècle, l’ ‘identité nationale’ et la question de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage, société et Ecole : de quelques considérations sur la ‘culture de l’expression’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Spirales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniversaire de l’AiRDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Meschonnic. De l’attention au langage et de ses implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi di Letteratura Francese. Rivista Europea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...274 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication à la Table ronde « Relations entre sciences du langage et didactique des langues.</w:t>
+                <w:t xml:space="preserve">Orientations actuelles en didactique du portugais et du français langues étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Numéro spécial 1, p. 89-92</w:t>
+              <w:t xml:space="preserve">, 2010, Numéro spécial 1, p. 93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557931v1</w:t>
+                <w:t xml:space="preserve">hal-00558282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientations actuelles en didactique du portugais et du français langues étrangères</w:t>
+                <w:t xml:space="preserve">La didactique des langues : une théorie d'ensemble et des variables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le français dans le monde (48), pp 37-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématiques idéologiques et linguistiques de l'immigration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55, pp.143-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique française et enseignement du français (de l’EPPFE à l’UFR DFLE) : l’épreuve de l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44, pp.129-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication à la Table ronde « Relations entre sciences du langage et didactique des langues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Numéro spécial 1, p. 93-96</w:t>
+              <w:t xml:space="preserve">, 2010, Numéro spécial 1, p. 89-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La didactique des langues : une théorie d'ensemble et des variables ?</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Humanités entre langue, littérature et culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le français dans le monde (48), pp 37-45</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167, pp. 27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Problématiques idéologiques et linguistiques de l'immigration.</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Humanités entre langue, littérature et culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ‘Crisis' in the Teaching of French and the Ambiguous Status of Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yale French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp 165-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface : langue(s) et grammaire(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 162, pp 115-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératie et didactique de la culture écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 137-138, pp. 165-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The ‘Crisis’ in the Teaching of French and the Ambiguous Status of Linguistics »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yale French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique des langues et des cultures : le français et l’horizon du plurilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 55, pp.143-148</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Linguistique française et enseignement du français (de l’EPPFE à l’UFR DFLE) : l’épreuve de l’étranger</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences du langage et didactique des langues : une relation privilégiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44, pp.129-140</w:t>
+              <w:t xml:space="preserve">Revue japonaise de didactique du français : études didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Humanités entre langue, littérature et culture</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences du langage et didactique des langues : une relation privilégiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue japonaise de didactique du français : études didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique et la didactique sont-elles responsables de la crise de l’enseignement du français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 167, pp. 27-33</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Humanités entre langue, littérature et culture</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique et la didactique sont-elles responsables de la crise de l’enseignement du français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 167</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...297 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des langues et histoire(s) de formation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Formation initiale en français langue étrangère : actualités et perspectives</w:t>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...296 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des langues et histoire(s) de formation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">, 2007, Formation initiale en français langue étrangère : actualités et perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01500230v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre en français. Des ‘langues’ de l’école aux discours didactiques</w:t>
               </w:r>
@@ -5012,234 +5012,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les relations entre langues et cultures : le cas du français langue étrangère »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Masterclass Langue, Littérature, Enseignement du FLE : interculturalité dans le contexte de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shanghai, Université SISU, Apr 2015, Shangai Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Didactique des langues et didactique des littératures »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du professeur Dufays, « Didactique des langues et didactique des littératures » (Université Catholique de Louvain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Louvain-La-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séminaire de doctorat interuniversitaire, « Langues, littératures et territoires », Université Sorbonne nouvelle – Paris 3 / Université de Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> « Langues, littératures et territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montréal Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428426v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01428421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La notion de discours entre langue et littérature »</w:t>
               </w:r>
@@ -5426,1929 +5426,1929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hommage à Jean-Paul Bronckart - Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrièmes Rencontres Internationales de l’Interactionnisme socio-discursif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Genève, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le paradigme interculturel entre FLM et FLE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de la Journée de la Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation Wallonie-Bruxelles, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Sciences du langage et didactique du français : une relation toujours privilégiée dans la formation des enseignants ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études du GRAFE (Groupe de recherche pour l’analyse du français enseigné), Université de Genève </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Genève Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Langues/cultures : un couple en crise ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Didactique des langues et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIEP May 2013, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les enjeux de l’enseignement du français dans la pluralité linguistique et culturelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès de la Fédération Brésilienne des Professeurs de Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Niteroi-Rio de Janeiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Tours Qualitatifs 2013 : Réflexivités, qualitativités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 4246 (PREFics), Jun 2013, Tours France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence aux « Mercredis de Créteil »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Diversité linguistique et culturelle et apprentissage de la lecture-écriture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPEC Oct 2013, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conférence de clôture « L’étude de la langue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de formation IGEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hommage à Jean-Paul Bronckart - Table ronde</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’enseignement de la langue au collège »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Rencontres Internationales de l’Interactionnisme socio-discursif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Genève, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’Inspection générale des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le paradigme interculturel entre FLM et FLE »</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Elaborer une grammaire pour le collège en France : qu’en est-il de la manuélisation ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la Journée de la Francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Délégation Wallonie-Bruxelles, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études du GRAC (DILTEC EA 2288). La grammaire du français : entre manuélisation, transposition et contextualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC EA 2288, Jan 2012, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">«Sciences du langage et didactique du français : une relation toujours privilégiée dans la formation des enseignants ? »</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Didactique du français et étude de la langue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études du GRAFE (Groupe de recherche pour l’analyse du français enseigné), Université de Genève </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Genève Suisse</w:t>
+              <w:t xml:space="preserve">Journée d’études de l’AFEF (Association française des enseignants de français)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la société et l’école, le français au contact des autres langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Marquillo Larruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Didactique des langues et culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIEP May 2013, Sèvres, France</w:t>
+              <w:t xml:space="preserve">Expolangues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les enjeux de l’enseignement du français dans la pluralité linguistique et culturelle »</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le français au contact des autres langues »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Fédération Brésilienne des Professeurs de Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Niteroi-Rio de Janeiro, Brésil</w:t>
+              <w:t xml:space="preserve">Expolangues </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Communication</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la terminologie grammaticale aux métalangages de la classe de grammaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Tours Qualitatifs 2013 : Réflexivités, qualitativités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EA 4246 (PREFics), Jun 2013, Tours France</w:t>
+              <w:t xml:space="preserve">Enseigner la grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conférence aux « Mercredis de Créteil »</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Langage et histoire : Meschonnic politique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Diversité linguistique et culturelle et apprentissage de la lecture-écriture »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPEC Oct 2013, Créteil, France</w:t>
+              <w:t xml:space="preserve"> Paroles rencontres. Ouvrir les archives «Henri Meschonnic »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, IMEC (abbaye d’Ardenne – Caen), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique des langues et disciplinarisation : aspects historiques et épistémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Savatovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages, cultures, sociétés. Interrogations didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC EA 2288, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’enseignement de la grammaire à l’école »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil scientifique de la Direction générale de l’enseignement scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire « Didactique convergente français/arabe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Organisation internationale de la francophonie (OIF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« L’enseignement de la langue au collège »</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée au séminaire de formation sur le français à l’université marocaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’Inspection générale des lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de formation sur le français à l’université marocaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Elaborer une grammaire pour le collège en France : qu’en est-il de la manuélisation ? »</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication à la Journée d’études de l’Association internationale pour la recherche en didactique du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études du GRAC (DILTEC EA 2288). La grammaire du français : entre manuélisation, transposition et contextualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC EA 2288, Jan 2012, Paris France</w:t>
+              <w:t xml:space="preserve">Journée d’études de l’Association internationale pour la recherche en didactique du français </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDF, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Didactique du français et étude de la langue »</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence de clôture &amp;quot;Didactique du français et formation des professeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de l’AFEF (Association française des enseignants de français)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Stage annuel de la Fédération internationale des professeurs de français (FIPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation et les Humanités : difficultés et perspectives,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expolangues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études du DILTEC (EA 2288), La mondialisation et les Humanités : difficultés et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le français au contact des autres langues »</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique du français langue étrangère dans la didactique des langues et des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expolangues </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">18° Congrès Brésilien des Professeurs de Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Curitiba, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« De la terminologie grammaticale aux métalangages de la classe de grammaire »</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modérateur de la table ronde « Informer, transformer et évaluer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la grammaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">18° Congrès Brésilien des Professeurs de Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Curitiba, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Langage et histoire : Meschonnic politique »</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer dans la langue de l’écrit : un enjeu pour les élèves allophones (et pour les autres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Paroles rencontres. Ouvrir les archives «Henri Meschonnic »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, IMEC (abbaye d’Ardenne – Caen), France</w:t>
+              <w:t xml:space="preserve">Table ronde « Entrer dans la langue de l’écrit : un enjeu pour les élèves allophones (et pour les autres) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEF, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Dan Savatovsky</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de la littératie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages, cultures, sociétés. Interrogations didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC EA 2288, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Notions en Questions </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’ACEDLE; DILTEC 2011, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication à la Journée d’études Acquisition et didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Acquisition et didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Montpellier 3, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507568v1</w:t>
-              </w:r>
-[...550 lines deleted...]
-                <w:t xml:space="preserve">hal-01507388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disciplinarisation des savoirs linguistiques. Histoire et épistémologie</w:t>
               </w:r>
@@ -8225,372 +8225,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sciences du langage et didactique des langues. L’exemple du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNED, 2007, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences du langage et didactique des langues : force et complexité d’une relation évolutive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI° Congrès brésilien des professeurs de français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Joao Pessoa, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises de la langue du XIX° siècle à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les crises du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM de Paris 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique et la littérature face à la langue maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts du langage, publics migrants et pratiques artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier, 2007, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre du LMD en Espagne et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France à Madrid, 2007, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507526v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-01507510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La linguistique et la didactique sont-elles responsables de la crise de l’enseignement du français ?</w:t>
               </w:r>
@@ -9191,372 +9191,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de la lecture de l’école au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etre lecteur en langue maternelle et en langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 3 Sorbonne Nouvelle, 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories du langage et idéologies linguistiques : la thématique de la crise des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X° Conférence Internationale d’Histoire des Sciences du Langage (ICHOLS X)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Urbana-Champaign, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique de l’immigration dans le contexte linguistique, éducatif et culturel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue et l’intégration des immigrants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mac Gill 2005, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique du français langue seconde : école et immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue et l’intégration des immigrants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 3 Sorbonne Nouvelle, 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grammaire textuelle et didactique de l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII° Rencontre Nationale des Professeurs de Français du Venezuela</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Margarita, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507490v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-01507491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La littératie : quelques enjeux d’une réception dans le contexte éducatif et culturel français »</w:t>
               </w:r>
@@ -10019,247 +10019,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Débats dans l’enseignement/apprentissage de la grammaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Descriptions grammaticales et enseignement de la grammaire en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de Français Moderne, Université de Lausanne, Apr 2002, Neuchâtel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une histoire du concept de langue maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque ICHOLS IX,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Sao Paulo Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le français langue étrangère, seconde et nationale, face à la diversité des contextes linguistiques, culturels et éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Beacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de réflexion sur Le FLE et le FLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unesco/ Ministère des Affaires étrangères, Mar 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496798v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01496800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référents théoriques et repères historiques en didactique du français</w:t>
               </w:r>
@@ -11088,51 +11088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disciplinarisation des savoirs linguistiques. Histoire et épistémologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Savatovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2011, Histoire Epistémologie Langage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11320,866 +11320,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guide du formateur d’enseignants en didactique convergente français/arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Organisation internationale de la Francophonie. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage à Pau avec Jacques Anis : retour sur le colloque de 1997 ‘Propriétés de l’écriture’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">60, 2009, LINX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guide du formateur d'enseignants en didactique convergente français/arabe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organisation internationale de la Francophonie, pp.n.c., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Organisation internationale de la Francophonie. 2009</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration, Ecole et didactique du français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis CHISS. DIDIER, pp.304, 2008, Langues et didactique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement de la langue : crise, tension ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le français aujourd’hui 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue et l’intégration des immigrants. Sociolinguistique, politiques linguistiques, didactique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">60, 2009, LINX</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Jean-Louis CHISS. DIDIER, pp.304, 2008, Langues et didactique</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue et l’intégration des immigrants. Sociolinguistique, politiques linguistiques, didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de la langue : crise, tension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le français aujourd’hui 2007</w:t>
+              <w:t xml:space="preserve">Armand Colin, 156, 2007, Le français aujourd’hui</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">James Archibald</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bivalence. Didactique intégrée du portugais langue maternelle et du français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FIPF, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bally (1865-1947). Historicité des débats linguistiques et didactiques. Stylistique, Enonciation, Crise du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Peeters 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bally (1865-1947). Historicité des débats linguistiques et didactiques. Stylistique, Enonciation, Crise du français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Peeters. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du français. Fondements d’une discipline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan. 2007</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...343 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures éducatives et linguistiques dans l’enseignement des langues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Beacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13331,173 +13331,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Contextualisations et historicités : une réflexion pour la didactique des langues »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois Presses Universités. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues à l’école, La langue de l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-24, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Entretien avec Jean-Louis Chiss »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voies multiples de la didactique du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.82-124, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427585v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01427584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Préface »</w:t>
               </w:r>
@@ -13623,173 +13623,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La didactique des langues comme discipline : contextualisation et historicité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, cultures, société : interrogations didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-313, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La didactique des langues comme discipline : contextualisation et historicité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riveneuve éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, cultures, société : interrogations didactiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246984v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01427569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -14633,384 +14633,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ferdinand de Saussure, Note sur le discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et saveur. Explications de textes et commentaires offerts à Jean Goldzink</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Manuscrit, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel français enseigner ? Question pour la culture française du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l’Ecole Polytechnique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel français enseigner. La question de la norme dans l’enseignement/apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Immigration, langue(s) et société (s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Archibald et S. Galligani. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue(s) et immigration(s) : société, école, travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2009</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp 273-285, 2009, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand de Saussure, Note sur le discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Kaddour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et saveur. Explications de textes et commentaires offerts à Jean Goldzink</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Manuscrit, pp 329-337, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...140 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Immigration, langue(s) et société (s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue(s) et immigration(s) : société, école, travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp 273-285, 2009, Logiques sociales</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559023v1</w:t>
+                <w:t xml:space="preserve">hal-01505820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale. Le français, les langues et les cultures dans les contextes d'immigration.</w:t>
               </w:r>
@@ -15761,238 +15761,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traiter une question de langue : multiplicité, continuité et contradictions des points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEN; CRDP Versailles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives actuelles de l’enseignement du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coupure langue/littérature et la discipline français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didactique des langues et disciplinarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d’épistémologie en didactique du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500162v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-01500171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Théorie(s) et politique(s) du langage. A propos des discours actuels sur la Shoah »</w:t>
               </w:r>
@@ -16777,51 +16777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71107C70"/>
+    <w:nsid w:val="07A84BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16925,51 +16925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CD069B5"/>
+    <w:nsid w:val="BAAD3036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17073,51 +17073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A2E1E1C"/>
+    <w:nsid w:val="22FEF5E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17221,51 +17221,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="379CFD0E"/>
+    <w:nsid w:val="E1DC7BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17369,51 +17369,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2D43C6FA"/>
+    <w:nsid w:val="C9688DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17517,51 +17517,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="85E7DF18"/>
+    <w:nsid w:val="127A6DD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17665,51 +17665,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7A2FE898"/>
+    <w:nsid w:val="E05D2D6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17914,51 +17914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505818v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dessons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2003.1552" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507570v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497093v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507545v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497073v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507410v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496798v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507406v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493033v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427586v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427530v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246983v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736601v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merlin-Kajman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558300v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500229v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Archibald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505808v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246975v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500217v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246970v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veronique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mochet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378699v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246973v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246968v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Filliolet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maingueneau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500176v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493042v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246958v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246956v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26298/1981-5579" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246984v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427569v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427534v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558289v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496779v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496796v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505820v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505824v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559074v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505817v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500225v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500222v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500213v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500196v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500165v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500171v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500200v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496472v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bronckart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500168v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500167v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493050v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493037v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dessons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/airdf.2003.1552" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428326v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Savatovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507562v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507565v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497093v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507545v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507525v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507509v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497073v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507507v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507490v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507410v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507406v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493033v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427586v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427530v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246983v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736601v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merlin-Kajman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505822v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505830v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500229v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Archibald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505808v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500217v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246970v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veronique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mochet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378699v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246973v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246968v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Filliolet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maingueneau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500176v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493042v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246958v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246956v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26298/1981-5579" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427581v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427569v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246984v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427548v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427534v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558289v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496779v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496796v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505820v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559074v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505817v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500225v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500222v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500213v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500196v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500171v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500162v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500200v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01496472v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bronckart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500168v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500167v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493050v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493037v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>