--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -676,629 +676,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Youth Resentment Matter in Understanding the Surge of Extremist Violence in Burkina Faso?</w:t>
+                <w:t xml:space="preserve">Original Sin: Fiscal Rules and Government Debt in Foreign Currency in Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra T Tapsoba</w:t>
+                <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao We Wal Bambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+                <w:t xml:space="preserve">Eyah Denise Edoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Economies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.103600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jae/ejad023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmacro.2024.103600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416513v1</w:t>
+                <w:t xml:space="preserve">hal-04130477v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original Sin: Fiscal Rules and Government Debt in Foreign Currency in Developing Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the side effects of fiscal policy: Fiscal rules and income inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+                <w:t xml:space="preserve">Xavier Debrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyah Denise Edoh</w:t>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegdéwendé Nestor Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezara Vinturis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmacro.2024.103600⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.102534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2024.102534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130477v2</w:t>
+                <w:t xml:space="preserve">hal-04797645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the side effects of fiscal policy: Fiscal rules and income inequality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Youth Resentment Matter in Understanding the Surge of Extremist Violence in Burkina Faso?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra T Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cezara Vinturis</w:t>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.102534. </w:t>
+              <w:t xml:space="preserve">Journal of African Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2024.102534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jae/ejad023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797645v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprend la littérature récente sur la « nature et les causes de la richesse des nations » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferts de migrants, sécurité alimentaire et variabilité climatique : le cas du Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tebkieta Alexandra Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/med.199.0293⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 74 (2), pp.53-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.742.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013722v1</w:t>
+                <w:t xml:space="preserve">hal-04093365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does environment pay for politicians?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boly</w:t>
+                <w:t xml:space="preserve">Inflation targeting and the composition of public expenditure: Evidence from developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.106491. </w:t>
+              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76, pp.103523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2023.106491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmacro.2023.103523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209496v3</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation targeting and fiscal policy volatility: Evidence from developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.102996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1326,235 +1339,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de migrants, sécurité alimentaire et variabilité climatique : le cas du Burkina Faso</w:t>
+                <w:t xml:space="preserve">Does environment pay for politicians?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tebkieta Alexandra Tapsoba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mohamed Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 74 (2), pp.53-81. </w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.106491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.742.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2023.106491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093365v1</w:t>
+                <w:t xml:space="preserve">hal-04209496v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation targeting and the composition of public expenditure: Evidence from developing countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que nous apprend la littérature récente sur la « nature et les causes de la richesse des nations » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Minea</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 76, pp.103523. </w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 199 (3), pp.289-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmacro.2023.103523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/med.199.0293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072840v1</w:t>
+                <w:t xml:space="preserve">hal-04013722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sectoral trade losses from financial crises</w:t>
               </w:r>
@@ -1566,51 +1566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc B Atsebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and Corporate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1638,252 +1638,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique budgétaire à l’épreuve de la crise sanitaire : enjeux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Public Debt Mitigate Environmental Debt? Theory and Empirical Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Menuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, XXXVI (3), pp.3-17. </w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111, pp.105895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.213.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2022.105895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592426v1</w:t>
+                <w:t xml:space="preserve">hal-03573000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Public Debt Mitigate Environmental Debt? Theory and Empirical Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boly</w:t>
+                <w:t xml:space="preserve">La politique budgétaire à l’épreuve de la crise sanitaire : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 111, pp.105895. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXXVI (3), pp.3-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2022.105895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.213.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573000v1</w:t>
+                <w:t xml:space="preserve">hal-03592426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal protected area implementation under spillover effects</w:t>
               </w:r>
@@ -1908,51 +1908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Choumert-Nkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2012,64 +2012,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the composition of government spending matter for government bond spreads?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdéwendé Nestor Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2129,51 +2129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulaye Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (14), pp.1517-1532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2201,351 +2201,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remittances and bond yield spreads in emerging market economies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Financial flows and economic growth in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Wenéyam Balima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+                <w:t xml:space="preserve">Tidiane Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmané Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of International Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2019.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990352v1</w:t>
+                <w:t xml:space="preserve">hal-02074268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial flows and economic growth in developing countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neighborhood effects in the Brazilian Amazônia: Protected areas and deforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Choumert-Nkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric N. Kéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.272-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074268v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood effects in the Brazilian Amazônia: Protected areas and deforestation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanna Choumert-Nkolo</w:t>
+                <w:t xml:space="preserve">Remittances and bond yield spreads in emerging market economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Wenéyam Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93, pp.272-288</w:t>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.448-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951359v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provincial public expenditure in China: a tale of pro-cyclicality</w:t>
               </w:r>
@@ -2635,77 +2635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE “DARK SIDE” OF CREDIT DEFAULT SWAPS INITIATION: A CLOSE LOOK AT SOVEREIGN DEBT CRISES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Wenéyam Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2743,64 +2743,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation Targeting, Fiscal Rules and the Policy Mix: Cross‐effects and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Debrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3211,51 +3211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Urbain Yogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3296,290 +3296,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Contextual and Location Biases in the Assessment of Protected Areas Effectiveness on Deforestation in the Brazilian Amazônia</w:t>
+                <w:t xml:space="preserve">Sovereign debt risk in emerging market economies: Does inflation targeting adoption make any difference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Nazindigouba Kere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+                <w:t xml:space="preserve">Weneyam Hippolyte Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 136, pp.148-158</w:t>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, pp.360-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01479031v1</w:t>
+                <w:t xml:space="preserve">halshs-01426508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovereign debt risk in emerging market economies: Does inflation targeting adoption make any difference?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing Contextual and Location Biases in the Assessment of Protected Areas Effectiveness on Deforestation in the Brazilian Amazônia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nazindigouba Kere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Choumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weneyam Hippolyte Balima</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 70, pp.360-377</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp.148-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01426508v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is fiscal policy always counter- (pro-) cyclical? The role of public debt and fiscal rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousse Ndoye Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3620,386 +3620,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural shifts in aid dependency and fiscal policy in developing countries</w:t>
+                <w:t xml:space="preserve">Output effects of fiscal stimulus in Central and Eastern European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rasmané Ouedraogo</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampawende Jules Tapsoba</w:t>
+                <w:t xml:space="preserve">Lavinia Teodora Mustea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Post-Communist Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (01), pp.108-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14631377.2015.1124559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01298059v1</w:t>
+                <w:t xml:space="preserve">halshs-01298018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output effects of fiscal stimulus in Central and Eastern European countries</w:t>
+                <w:t xml:space="preserve">Un survol de la théorie des biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-Communist Economies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (01), pp.108-127. </w:t>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.55-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14631377.2015.1124559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/edd.303.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01298018v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un survol de la théorie des biens communs</w:t>
+                <w:t xml:space="preserve">Structural shifts in aid dependency and fiscal policy in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Schwartz</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmané Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampawende Jules Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (46), pp.4426-4446</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687617v1</w:t>
+                <w:t xml:space="preserve">halshs-01298059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises and exchange rate regimes: Times to break down the bipolar view?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousse Ndoye Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4037,77 +4037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Markets Initiation and Tax Revenue Mobilization in Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weneyam Hippolyte Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern Economic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83 (2), pp.550-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4154,51 +4154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Climate Mitigation Efforts Hurt Trade Performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somlanaré Romuald Kinda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4331,64 +4331,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deforestation and Seigniorage in Developing Countries: A Tradeoff?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4420,334 +4420,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01167201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remittances and Working Poverty</w:t>
+                <w:t xml:space="preserve">The Euro and the Crisis: Evidence on Recent Fiscal Multipliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Urbain Yogo</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Teodora Mustea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousse Ndoye Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (6), pp.1013-1038</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162228v1</w:t>
+                <w:t xml:space="preserve">halshs-01413336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Euro and the Crisis: Evidence on Recent Fiscal Multipliers</w:t>
+                <w:t xml:space="preserve">Une analyse des multiplicateurs budgétaires : quelles leçons pour les pays en développement et émergents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Teodora Mustea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mousse Ndoye Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 124 (6), pp.1013-1038</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (167), pp.17-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01413336v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des multiplicateurs budgétaires : quelles leçons pour les pays en développement et émergents ?</w:t>
+                <w:t xml:space="preserve">Remittances and Working Poverty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Teodora Mustea</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urbain Yogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (10), pp.1348-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2014.940912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01413441v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Remittances and Foreign Aid a Hedge Against Food Price Shocks in Developing Countries?</w:t>
               </w:r>
@@ -4772,51 +4772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille S. Ntsama Etoundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54, pp.81-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5081,243 +5081,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00537608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+                <w:t xml:space="preserve">A methodology to estimate impacts of domestic policies on deforestation: Compensated Successful Efforts for &amp;quot;Avoided Deforestation&amp;quot; (REDD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Reis</w:t>
+                <w:t xml:space="preserve">Romain Pirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 68, pp.2461-2468</w:t>
+              <w:t xml:space="preserve">, 2009, 68, pp.680-691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387493v1</w:t>
+                <w:t xml:space="preserve">hal-00351838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to estimate impacts of domestic policies on deforestation: Compensated Successful Efforts for &amp;quot;Avoided Deforestation&amp;quot; (REDD)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pirard</w:t>
+                <w:t xml:space="preserve">E. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 68, pp.680-691</w:t>
+              <w:t xml:space="preserve">, 2009, 68, pp.2461-2468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351838v1</w:t>
+                <w:t xml:space="preserve">hal-00387493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corruption et mobilisation des recettes publiques : une analyse économétrique</w:t>
               </w:r>
@@ -5411,64 +5411,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A response to the commentary on “Compensated Successful Efforts”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 68, pp.2179-2181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5493,51 +5493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique budgétaire et ses effets de seuil sur l'activité en Union Economique et Monétaire de l'Afrique de l'Ouest (UEMOA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5582,325 +5582,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Tenure Insecurity and Economic Growth in Brazil</w:t>
+                <w:t xml:space="preserve">Insécurité foncière et croissance économique du Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, n° 1, pp.75-91</w:t>
+              <w:t xml:space="preserve">, 2006, n° 1, pp.79-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187038v1</w:t>
+                <w:t xml:space="preserve">hal-00069165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insécurité foncière et croissance économique du Brésil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Does Trade Openness Influence Budget Deficits in Developing Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Saadi Sedik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, n° 1, pp.79-97</w:t>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol 42, n° 8, pp.1401-1416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069165v1</w:t>
+                <w:t xml:space="preserve">hal-00023333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Trade Openness Influence Budget Deficits in Developing Countries?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land Tenure Insecurity and Economic Growth in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahsin Saadi Sedik</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vol 42, n° 8, pp.1401-1416</w:t>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 1, pp.75-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023333v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relação entre mercado de terras, crescimento econômico e insegurança fundiaria explicada por um modelo a geração imbricada</w:t>
               </w:r>
@@ -5925,51 +5925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Economia Política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, vol. 26, n° 4 (104), pp.575-595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6089,51 +6089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devaluation and Cattle Market Integration in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6218,51 +6218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture sur l'extérieur et instabilité des taux de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6361,248 +6361,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Have Unequal Treaties Fostered Domestic Market Integration in Late Imperial China?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental Awareness and Electoral Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shuo Shi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institutional Change and China Capitalism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/9781800611238_0002⟩</w:t>
+              <w:t xml:space="preserve">Handbook of Labor, Human Resources and Population Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-26, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57365-6_249-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222572v1</w:t>
+                <w:t xml:space="preserve">hal-03667107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Awareness and Electoral Outcomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Have Unequal Treaties Fostered Domestic Market Integration in Late Imperial China?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Schwartz</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Labor, Human Resources and Population Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-26, 2022, </w:t>
+              <w:t xml:space="preserve">Institutional Change and China Capitalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 02, WORLD SCIENTIFIC (EUROPE), pp.3-29, 2022, Transformations in Banking, Finance and Regulation, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57365-6_249-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/9781800611238_0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667107v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6633,64 +6633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition des dépenses publiques et coût de l'emprunt souverain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdéwendé Nestor Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6734,64 +6734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6841,90 +6841,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiscal Rules and Environmental Spending: Navigating the Trade- off between Discipline and Green Priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao We Wal Bambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayangnewendé Frans Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6968,51 +6968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deskilling in Germany? An Inquiry into the German Industrial Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mridhula Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7069,51 +7069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest conservation policies in the kitchen: When protected areas influence household fuel choices in Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantale Oweggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7284,51 +7284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Tebkieta Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7346,77 +7346,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiscal institutions and the development of fiscal capacity: The case of fiscal rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7434,77 +7434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurship in developing countries: can mobile money play a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyah Denise Edoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7522,51 +7522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Climate Change Affect Firms’ Innovative Capacity in Developing Countries ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7636,51 +7636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining the forests: do protected areas hinder mining-driven forest loss in Sub-Saharan Africa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manegdo Ulrich Doamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7793,843 +7793,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Have unequal treaties fostered domestic market integration in Late Imperial China ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How much does environment pay for politicians?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shuo Shi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619286v1</w:t>
+                <w:t xml:space="preserve">halshs-01845067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does environment pay for politicians?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Have unequal treaties fostered domestic market integration in Late Imperial China ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01845067v2</w:t>
+                <w:t xml:space="preserve">hal-02619286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of combating illicit financial flows on domestic tax revenue mobilization in developing countries</w:t>
+                <w:t xml:space="preserve">Does the composition of government expenditures matter for sovereign bond spreads' evolution in developing countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdéwendé Nestor Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02019073v1</w:t>
+                <w:t xml:space="preserve">halshs-02019063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the composition of government expenditures matter for sovereign bond spreads' evolution in developing countries?</w:t>
+                <w:t xml:space="preserve">Can fiscal rules curb income inequality? Evidence from developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezara Vinturis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdéwendé Nestor Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02019063v1</w:t>
+                <w:t xml:space="preserve">halshs-02423126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can fiscal rules curb income inequality? Evidence from developing countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public debt versus Environmental debt: What are the relevant Tradeoffs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Menuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02423126v1</w:t>
+                <w:t xml:space="preserve">hal-02165453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public debt versus Environmental debt: What are the relevant Tradeoffs?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the effects of combating illicit financial flows on domestic tax revenue mobilization in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegdéwendé Nestor Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165453v1</w:t>
+                <w:t xml:space="preserve">halshs-02019073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trade costs of financial crises</w:t>
+                <w:t xml:space="preserve">Why do anti-deforestation policies succeed or fail? Review of the Theory of Change emerging from the existing literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bédhat Jean-Marc Atsebi</w:t>
+                <w:t xml:space="preserve">Bénédicte Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01990335v1</w:t>
+                <w:t xml:space="preserve">halshs-02090658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do anti-deforestation policies succeed or fail? Review of the Theory of Change emerging from the existing literature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The trade costs of financial crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédhat Jean-Marc Atsebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Laurans</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-02090658v2</w:t>
+                <w:t xml:space="preserve">halshs-01990335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances, food security and climate variability: The case of Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra T Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8699,51 +8699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Choumert-Nkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Nazindigouba Kere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8800,51 +8800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulaye Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8875,77 +8875,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does It Pour When it Rains? Capital Flows and Economic Growth in Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidiane Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmané Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8963,103 +8963,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Contextual and Location Biases in the Assessment of Protected Areas Effectiveness on Deforestation in the Brazilian Amazônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nazindigouba Kere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Choumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9094,51 +9094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Inclusive Growth Boost Tax Revenue Mobilization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmané Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9150,497 +9150,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01281914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crises and Exchange Rate Regimes: Time to break down the bipolar view?</w:t>
+                <w:t xml:space="preserve">Deforestation and Seigniorage in Developing Countries: A Tradeoff?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mousse Ndoye Sow</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00944372v2</w:t>
+                <w:t xml:space="preserve">halshs-00939273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does external debt impact democratization? Evidence from developing countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatial econometric approach to spillover effects between protected areas and deforestation in the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Manuela Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Choumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nazindigouba Kere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00969172v2</w:t>
+                <w:t xml:space="preserve">halshs-00960476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial econometric approach to spillover effects between protected areas and deforestation in the Brazilian Amazon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How does external debt impact democratization? Evidence from developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmané Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Manuela Amin</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">halshs-00960476v2</w:t>
+                <w:t xml:space="preserve">halshs-00969172v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation and Seigniorage in Developing Countries: A Tradeoff?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sovereign Debt Risk in Emerging Countries: Does Inflation Targeting Adoption Make Any Difference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weneyam Hippolyte Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00939273v2</w:t>
+                <w:t xml:space="preserve">halshs-01128239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovereign Debt Risk in Emerging Countries: Does Inflation Targeting Adoption Make Any Difference?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crises and Exchange Rate Regimes: Time to break down the bipolar view?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousse Ndoye Sow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01128239v2</w:t>
+                <w:t xml:space="preserve">halshs-00944372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provincial Public Expenditure in China: A Tale of Profligacy</w:t>
               </w:r>
@@ -9652,51 +9652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampawende Jules Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9727,51 +9727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public expenses, credit and natural capital: Substitution or complementarity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9815,51 +9815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Environmental Policies Hurt Trade Performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somlanaré Romuald Kinda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9903,51 +9903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Pro-cyclical Aid Lead to Pro-cyclical Fiscal Policy? An Empirical Analysis for Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmané Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10066,51 +10066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation Targeting and Fiscal Rules: Do Interactions and Sequence of Adoption Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10180,51 +10180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille S. Ntsama Etoundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10324,901 +10324,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00678712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do remittances dampen the effect of natural disasters on output growth volatility in developing countries?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corruption et mobilisation des recettes publiques : une analyse économétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph G. Attila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552220v1</w:t>
+                <w:t xml:space="preserve">halshs-00557074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+                <w:t xml:space="preserve">Recettes publiques des pays en développement. Méthode d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00556699v1</w:t>
+                <w:t xml:space="preserve">halshs-00564568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation and credit cycles in Latin American countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aide publique au développement et transition fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph G. Attila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00556809v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00554343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Land Tenure Insecurity Drive Deforestation in the Brazilian Amazon?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deforestation and credit cycles in Latin American countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553158v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recettes publiques des pays en développement. Méthode d'évaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chambas</w:t>
+                <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eustaquio J. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00564568v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide publique au développement et transition fiscale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chambas</w:t>
+                <w:t xml:space="preserve">Does Land Tenure Insecurity Drive Deforestation in the Brazilian Amazon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eustaquio J. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00554343v1</w:t>
+                <w:t xml:space="preserve">halshs-00553158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corruption et mobilisation des recettes publiques : une analyse économétrique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do remittances dampen the effect of natural disasters on output growth volatility in developing countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00557074v1</w:t>
+                <w:t xml:space="preserve">halshs-00552220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remittances and Household Consumption Instability in Developing Countries</w:t>
+                <w:t xml:space="preserve">Disinflation against the Environment? An application to the trade-off between seigniorage and deforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552245v1</w:t>
+                <w:t xml:space="preserve">halshs-00553134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disinflation against the Environment? An application to the trade-off between seigniorage and deforestation</w:t>
+                <w:t xml:space="preserve">Remittances and Household Consumption Instability in Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villieu</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553134v1</w:t>
+                <w:t xml:space="preserve">halshs-00552245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to estimate impacts of domestic policies on deforestation: Compensated Successful Efforts for “avoided deforestation” (REDD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11262,64 +11262,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital Flows and their Impact on the Real Effective Exchange Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidiane Kinda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11363,64 +11363,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11470,51 +11470,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi certains pays ont-ils plus rapidement que d’autres atteint un haut niveau de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11545,51 +11545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si c’était le réchauffement climatique qui provoquait la stagnation séculaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11620,51 +11620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aires protégées, un moyen efficace de lutte contre la déforestation tropicale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11877,51 +11877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j-louis.combes@uca.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/063805820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2636-3155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ideas.repec.org/f/pco368.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao We Wal Bambe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Vieira Kouassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01128-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04863338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Attila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasman&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2024.101959" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T Tapsoba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejad023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130477v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Estel Apeti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyah Denise Edoh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2024.103600" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04797645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Minea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegd&#233;wend&#233; Nestor Sawadogo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezara Vinturis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2024.102534" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.199.0293" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209496v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106491" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tebkieta Alexandra Tapsoba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.742.0053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2023.103523" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B Atsebi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtad078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbier-Gauchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.213.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03573000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Menuet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105895" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert-Nkolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101284" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.03.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Bamba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1676392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Wen&#233;yam Balima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Kinda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasman&#233; Ouedraogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2019.02.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende J.-A. Tapsoba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10644-017-9215-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03557825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tapsoba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12538" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Hadouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bianchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-180136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Araujo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X18000359" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Hamit-Haggar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soscij.2018.02.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2018.04.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weneyam Hippolyte Balima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousse Ndoye Sow" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.05.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende Jules Tapsoba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Teodora Mustea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Thierry Yogo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2015.1124559" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426487v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12155" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somlanar&#233; Romuald Kinda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Ebeke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167201v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162228v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.940912" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille S. Ntsama Etoundi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387493v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387509v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ary Tanimoune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Saadi Sedik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822025v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9EF3B3DBBD135BD7B39D75472E8AEA1CBF27484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1441" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04222572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Shi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800611238_0002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03667107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_249-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03513896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayangnewend&#233; Frans Sawadogo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridhula Mohan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vollmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04567226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Oweggi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manegdo Ulrich Doamba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828819v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-We-Wal Bambe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Riziki Oweggi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895898v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tebkieta Tapsoba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472417v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216478v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesuisse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02619286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845067v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019073v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423126v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;dhat Jean-Marc Atsebi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090658v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Niel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurans" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281914v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944372v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969172v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960476v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Manuela Amin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939273v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128239v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979191v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608128v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio J. Reis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556809v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564568v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552245v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556933v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585004v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094063v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j-louis.combes@uca.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/063805820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2636-3155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ideas.repec.org/f/pco368.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao We Wal Bambe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Vieira Kouassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01128-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04863338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Attila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasman&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2024.101959" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130477v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Estel Apeti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyah Denise Edoh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2024.103600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04797645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Minea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegd&#233;wend&#233; Nestor Sawadogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezara Vinturis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2024.102534" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T Tapsoba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejad023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tebkieta Alexandra Tapsoba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.742.0053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2023.103523" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209496v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.199.0293" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B Atsebi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtad078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03573000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Menuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105895" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbier-Gauchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.213.0003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert-Nkolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101284" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.03.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Bamba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1676392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Kinda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasman&#233; Ouedraogo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2019.02.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Wen&#233;yam Balima" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende J.-A. Tapsoba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10644-017-9215-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03557825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tapsoba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12538" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Hadouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bianchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-180136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Araujo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X18000359" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Hamit-Haggar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soscij.2018.02.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2018.04.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weneyam Hippolyte Balima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousse Ndoye Sow" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.05.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Teodora Mustea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Thierry Yogo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2015.1124559" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0055" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende Jules Tapsoba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426487v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12155" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somlanar&#233; Romuald Kinda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Ebeke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167201v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.940912" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille S. Ntsama Etoundi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387493v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387509v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ary Tanimoune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Saadi Sedik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822025v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9EF3B3DBBD135BD7B39D75472E8AEA1CBF27484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1441" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03667107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_249-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04222572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Shi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800611238_0002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03513896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayangnewend&#233; Frans Sawadogo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridhula Mohan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vollmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04567226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Oweggi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manegdo Ulrich Doamba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828819v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-We-Wal Bambe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Riziki Oweggi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895898v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tebkieta Tapsoba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472417v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216478v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesuisse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845067v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02619286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423126v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019073v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090658v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Niel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;dhat Jean-Marc Atsebi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281914v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939273v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960476v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Manuela Amin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969172v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128239v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944372v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979191v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608128v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557074v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556809v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556699v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio J. Reis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552220v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553134v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552245v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556933v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585004v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094063v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>