--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1027,534 +1027,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de migrants, sécurité alimentaire et variabilité climatique : le cas du Burkina Faso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tebkieta Alexandra Tapsoba</w:t>
+                <w:t xml:space="preserve">Que nous apprend la littérature récente sur la « nature et les causes de la richesse des nations » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.742.0053⟩</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 199 (3), pp.289-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.199.0293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093365v1</w:t>
+                <w:t xml:space="preserve">hal-04013722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation targeting and the composition of public expenditure: Evidence from developing countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
+                <w:t xml:space="preserve">Does environment pay for politicians?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Minea</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 76, pp.103523. </w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.106491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmacro.2023.103523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2023.106491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072840v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209496v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation targeting and fiscal policy volatility: Evidence from developing countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
+                <w:t xml:space="preserve">Transferts de migrants, sécurité alimentaire et variabilité climatique : le cas du Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tebkieta Alexandra Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2023.102996⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 74 (2), pp.53-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.742.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04339447v1</w:t>
+                <w:t xml:space="preserve">hal-04093365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does environment pay for politicians?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boly</w:t>
+                <w:t xml:space="preserve">Inflation targeting and the composition of public expenditure: Evidence from developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.106491. </w:t>
+              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76, pp.103523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2023.106491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmacro.2023.103523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209496v3</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprend la littérature récente sur la « nature et les causes de la richesse des nations » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflation targeting and fiscal policy volatility: Evidence from developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 199 (3), pp.289-313. </w:t>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.102996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/med.199.0293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2023.102996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013722v1</w:t>
+                <w:t xml:space="preserve">hal-04339447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sectoral trade losses from financial crises</w:t>
               </w:r>
@@ -1638,382 +1638,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Public Debt Mitigate Environmental Debt? Theory and Empirical Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boly</w:t>
+                <w:t xml:space="preserve">Optimal protected area implementation under spillover effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Choumert-Nkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2022.105895⟩</w:t>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.101284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2022.101284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573000v1</w:t>
+                <w:t xml:space="preserve">hal-03563920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique budgétaire à l’épreuve de la crise sanitaire : enjeux et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t>
+                <w:t xml:space="preserve">Can Public Debt Mitigate Environmental Debt? Theory and Empirical Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Menuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.213.0003⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111, pp.105895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2022.105895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592426v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal protected area implementation under spillover effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanna Choumert-Nkolo</w:t>
+                <w:t xml:space="preserve">La politique budgétaire à l’épreuve de la crise sanitaire : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barbier-Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Kere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68, pp.101284. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXXVI (3), pp.3-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2022.101284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.213.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563920v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the composition of government spending matter for government bond spreads?</w:t>
               </w:r>
@@ -2337,51 +2337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood effects in the Brazilian Amazônia: Protected areas and deforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Choumert-Nkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2629,694 +2629,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE “DARK SIDE” OF CREDIT DEFAULT SWAPS INITIATION: A CLOSE LOOK AT SOVEREIGN DEBT CRISES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public spending, credit and natural capital : Does access to capital foster deforestation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Minea</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urbain Yogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.306-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2018.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951351v1</w:t>
+                <w:t xml:space="preserve">hal-01805161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation Targeting, Fiscal Rules and the Policy Mix: Cross‐effects and Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE “DARK SIDE” OF CREDIT DEFAULT SWAPS INITIATION: A CLOSE LOOK AT SOVEREIGN DEBT CRISES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Wenéyam Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557825v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overfitting of Hurst estimators for multifractional Brownian motion: A fitting test advocating simple models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflation Targeting, Fiscal Rules and the Policy Mix: Cross‐effects and Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Debrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eliette Dury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergio Bianchi</w:t>
+                <w:t xml:space="preserve">René Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk and Decision Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/RDA-180136⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (615), pp.2755-2784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecoj.12538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816206v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Amazon deforestation: the role of off-farm income</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overfitting of Hurst estimators for multifractional Brownian motion: A fitting test advocating simple models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raphaël Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eliette Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Araujo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+                <w:t xml:space="preserve">Doha Hadouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Gustavo Feres</w:t>
+                <w:t xml:space="preserve">Sergio Bianchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Development Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (2), pp.138-156. </w:t>
+              <w:t xml:space="preserve">Risk and Decision Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1-2), pp.31 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1355770X18000359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/RDA-180136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875172v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilevel analysis of the determinants of willingness to pay to prevent environmental pollution across countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of Amazon deforestation: the role of off-farm income</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Schwartz</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gustavo Feres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Social Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soscij.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Environment and Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.138-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355770X18000359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870980v1</w:t>
+                <w:t xml:space="preserve">hal-01875172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public spending, credit and natural capital : Does access to capital foster deforestation?</w:t>
+                <w:t xml:space="preserve">A multilevel analysis of the determinants of willingness to pay to prevent environmental pollution across countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Urbain Yogo</w:t>
+                <w:t xml:space="preserve">Mahamat Hamit-Haggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73, pp.306-316. </w:t>
+              <w:t xml:space="preserve">The Social Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (3), pp.284 - 299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2018.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soscij.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805161v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovereign debt risk in emerging market economies: Does inflation targeting adoption make any difference?</w:t>
               </w:r>
@@ -3737,226 +3737,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01298018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un survol de la théorie des biens communs</w:t>
+                <w:t xml:space="preserve">Structural shifts in aid dependency and fiscal policy in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Schwartz</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmané Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampawende Jules Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (46), pp.4426-4446</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687617v1</w:t>
+                <w:t xml:space="preserve">halshs-01298059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural shifts in aid dependency and fiscal policy in developing countries</w:t>
+                <w:t xml:space="preserve">Un survol de la théorie des biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sampawende Jules Tapsoba</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.55-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edd.303.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01298059v1</w:t>
+                <w:t xml:space="preserve">hal-01687617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises and exchange rate regimes: Times to break down the bipolar view?</w:t>
               </w:r>
@@ -4230,217 +4230,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">he effect of remittances prior to an election</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deforestation and Seigniorage in Developing Countries: A Tradeoff?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+                <w:t xml:space="preserve">Patrick Villieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.220-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225243v1</w:t>
+                <w:t xml:space="preserve">halshs-01167201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation and Seigniorage in Developing Countries: A Tradeoff?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">he effect of remittances prior to an election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.220-230</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01167201v1</w:t>
+                <w:t xml:space="preserve">hal-01225243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Euro and the Crisis: Evidence on Recent Fiscal Multipliers</w:t>
               </w:r>
@@ -4629,77 +4629,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and Working Poverty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Urbain Yogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (10), pp.1348-1361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4746,51 +4746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Remittances and Foreign Aid a Hedge Against Food Price Shocks in Developing Countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille S. Ntsama Etoundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4854,51 +4854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do remittances dampen the effect of natural disasters on output growth volatility in developing countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (16), pp.2241-2254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4936,51 +4936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and Household Consumption Instability in Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (7), pp.1076-1089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5182,51 +5182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5582,355 +5582,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insécurité foncière et croissance économique du Brésil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+                <w:t xml:space="preserve">Recettes publiques des pays en développement. Méthode d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, n° 1, pp.79-97</w:t>
+              <w:t xml:space="preserve">Stateco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 100, pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069165v1</w:t>
+                <w:t xml:space="preserve">hal-00116757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Trade Openness Influence Budget Deficits in Developing Countries?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insécurité foncière et croissance économique du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahsin Saadi Sedik</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vol 42, n° 8, pp.1401-1416</w:t>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 1, pp.79-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023333v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Tenure Insecurity and Economic Growth in Brazil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Does Trade Openness Influence Budget Deficits in Developing Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Saadi Sedik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, n° 1, pp.75-91</w:t>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol 42, n° 8, pp.1401-1416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187038v1</w:t>
+                <w:t xml:space="preserve">hal-00023333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relação entre mercado de terras, crescimento econômico e insegurança fundiaria explicada por um modelo a geração imbricada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Land Tenure Insecurity and Economic Growth in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5942,211 +5929,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Economia Política</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol. 26, n° 4 (104), pp.575-595</w:t>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 1, pp.75-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116713v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recettes publiques des pays en développement. Méthode d'évaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chambas</w:t>
+                <w:t xml:space="preserve">Relação entre mercado de terras, crescimento econômico e insegurança fundiaria explicada por um modelo a geração imbricada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stateco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, n° 100, pp.163-171</w:t>
+              <w:t xml:space="preserve">Revista de Economia Política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. 26, n° 4 (104), pp.575-595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116757v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devaluation and Cattle Market Integration in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6367,51 +6367,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Awareness and Electoral Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6721,51 +6721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and the prevalence of working poor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7050,695 +7050,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest conservation policies in the kitchen: When protected areas influence household fuel choices in Tanzania</w:t>
+                <w:t xml:space="preserve">Institutions Matter: Press Freedom and Government Spending Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantale Oweggi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+                <w:t xml:space="preserve">Bao-We-Wal Bambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manegdo Ulrich Doamba</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantale Riziki Oweggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567226v1</w:t>
+                <w:t xml:space="preserve">hal-04828819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions Matter: Press Freedom and Government Spending Efficiency</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forest conservation policies in the kitchen: When protected areas influence household fuel choices in Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantale Oweggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manegdo Ulrich Doamba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao-We-Wal Bambe</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04828819v1</w:t>
+                <w:t xml:space="preserve">hal-04567226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does youth resentment matter in understanding the surge of extremist violence in Burkina Faso?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Tebkieta Tapsoba</w:t>
+                <w:t xml:space="preserve">Does Climate Change Affect Firms’ Innovative Capacity in Developing Countries ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-We-Wal Bambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantale Riziki Oweggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895898v3</w:t>
+                <w:t xml:space="preserve">hal-04341934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiscal institutions and the development of fiscal capacity: The case of fiscal rules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining the forests: do protected areas hinder mining-driven forest loss in Sub-Saharan Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Minea</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manegdo Ulrich Doamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472417v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurship in developing countries: can mobile money play a role?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
+                <w:t xml:space="preserve">Does youth resentment matter in understanding the surge of extremist violence in Burkina Faso?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Tebkieta Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eyah Denise Edoh</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081304v1</w:t>
+                <w:t xml:space="preserve">hal-02895898v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Climate Change Affect Firms’ Innovative Capacity in Developing Countries ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+                <w:t xml:space="preserve">Fiscal institutions and the development of fiscal capacity: The case of fiscal rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantale Riziki Oweggi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341934v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the forests: do protected areas hinder mining-driven forest loss in Sub-Saharan Africa?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneurship in developing countries: can mobile money play a role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablam Estel Apeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyah Denise Edoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youba Ndiaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04061084v1</w:t>
+                <w:t xml:space="preserve">hal-04081304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation and Unemployment, new insights during the EMU accession</w:t>
               </w:r>
@@ -7799,51 +7799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much does environment pay for politicians?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7969,334 +7969,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the composition of government expenditures matter for sovereign bond spreads' evolution in developing countries?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of fiscal consolidations on the composition of government spending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulaye Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02019063v1</w:t>
+                <w:t xml:space="preserve">halshs-02043892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can fiscal rules curb income inequality? Evidence from developing countries</w:t>
+                <w:t xml:space="preserve">Does the composition of government expenditures matter for sovereign bond spreads' evolution in developing countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdéwendé Nestor Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02423126v1</w:t>
+                <w:t xml:space="preserve">halshs-02019063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public debt versus Environmental debt: What are the relevant Tradeoffs?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can fiscal rules curb income inequality? Evidence from developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezara Vinturis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegdéwendé Nestor Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165453v1</w:t>
+                <w:t xml:space="preserve">halshs-02423126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effects of combating illicit financial flows on domestic tax revenue mobilization in developing countries</w:t>
               </w:r>
@@ -8364,519 +8334,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02019073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do anti-deforestation policies succeed or fail? Review of the Theory of Change emerging from the existing literature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Lapeyre</w:t>
+                <w:t xml:space="preserve">Public debt versus Environmental debt: What are the relevant Tradeoffs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Menuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02090658v2</w:t>
+                <w:t xml:space="preserve">hal-02165453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trade costs of financial crises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bédhat Jean-Marc Atsebi</w:t>
+                <w:t xml:space="preserve">Why do anti-deforestation policies succeed or fail? Review of the Theory of Change emerging from the existing literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01990335v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02090658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remittances, food security and climate variability: The case of Burkina Faso</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+                <w:t xml:space="preserve">The trade costs of financial crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédhat Jean-Marc Atsebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02364775v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01990335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimal setting of protected areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanna Choumert-Nkolo</w:t>
+                <w:t xml:space="preserve">Remittances, food security and climate variability: The case of Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra T Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02082753v1</w:t>
+                <w:t xml:space="preserve">halshs-02364775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of fiscal consolidations on the composition of government spending</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moulaye Bamba</w:t>
+                <w:t xml:space="preserve">On the optimal setting of protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Choumert-Nkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Minea</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Nazindigouba Kere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02043892v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02082753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does It Pour When it Rains? Capital Flows and Economic Growth in Developing Countries</w:t>
               </w:r>
@@ -8957,602 +8957,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01454804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Contextual and Location Biases in the Assessment of Protected Areas Effectiveness on Deforestation in the Brazilian Amazônia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Does Inclusive Growth Boost Tax Revenue Mobilization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmané Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256600v1</w:t>
+                <w:t xml:space="preserve">halshs-01281914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Inclusive Growth Boost Tax Revenue Mobilization?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing Contextual and Location Biases in the Assessment of Protected Areas Effectiveness on Deforestation in the Brazilian Amazônia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nazindigouba Kere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Choumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01281914v1</w:t>
+                <w:t xml:space="preserve">halshs-01256600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation and Seigniorage in Developing Countries: A Tradeoff?</w:t>
+                <w:t xml:space="preserve">Provincial Public Expenditure in China: A Tale of Profligacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villieu</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Françoise Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampawende Jules Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00939273v2</w:t>
+                <w:t xml:space="preserve">halshs-01217332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial econometric approach to spillover effects between protected areas and deforestation in the Brazilian Amazon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deforestation and Seigniorage in Developing Countries: A Tradeoff?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00960476v2</w:t>
+                <w:t xml:space="preserve">halshs-00939273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does external debt impact democratization? Evidence from developing countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatial econometric approach to spillover effects between protected areas and deforestation in the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Manuela Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Choumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nazindigouba Kere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00969172v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovereign Debt Risk in Emerging Countries: Does Inflation Targeting Adoption Make Any Difference?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does external debt impact democratization? Evidence from developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Minea</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmané Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01128239v2</w:t>
+                <w:t xml:space="preserve">halshs-00969172v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises and Exchange Rate Regimes: Time to break down the bipolar view?</w:t>
               </w:r>
@@ -9620,855 +9620,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provincial Public Expenditure in China: A Tale of Profligacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sovereign Debt Risk in Emerging Countries: Does Inflation Targeting Adoption Make Any Difference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weneyam Hippolyte Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sampawende Jules Tapsoba</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01217332v1</w:t>
+                <w:t xml:space="preserve">halshs-01128239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public expenses, credit and natural capital: Substitution or complementarity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of Amazon Deforestation: The role of Off-Farm Income</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delacote</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gustavo Feres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00979191v1</w:t>
+                <w:t xml:space="preserve">halshs-01084611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Environmental Policies Hurt Trade Performance?</w:t>
+                <w:t xml:space="preserve">Public expenses, credit and natural capital: Substitution or complementarity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Somlanaré Romuald Kinda</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00939249v1</w:t>
+                <w:t xml:space="preserve">halshs-00979191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Pro-cyclical Aid Lead to Pro-cyclical Fiscal Policy? An Empirical Analysis for Sub-Saharan Africa</w:t>
+                <w:t xml:space="preserve">Do Environmental Policies Hurt Trade Performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rasmané Ouedraogo</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somlanaré Romuald Kinda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01084600v1</w:t>
+                <w:t xml:space="preserve">halshs-00939249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Amazon Deforestation: The role of Off-Farm Income</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Pro-cyclical Aid Lead to Pro-cyclical Fiscal Policy? An Empirical Analysis for Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Gustavo Feres</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmané Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01084611v1</w:t>
+                <w:t xml:space="preserve">halshs-01084600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation Targeting and Fiscal Rules: Do Interactions and Sequence of Adoption Matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Policy Mix Coherence: What Does it Mean for Monetary Policy in West Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Ary Tanimoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00714243v1</w:t>
+                <w:t xml:space="preserve">halshs-00678712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Foreign Aid and Remittances a Hedge against Food Price Shocks in Developing Countries?</w:t>
+                <w:t xml:space="preserve">Inflation Targeting and Fiscal Rules: Do Interactions and Sequence of Adoption Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00608128v2</w:t>
+                <w:t xml:space="preserve">halshs-00714243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy Mix Coherence: What Does it Mean for Monetary Policy in West Africa?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are Foreign Aid and Remittances a Hedge against Food Price Shocks in Developing Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Tapsoba</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille S. Ntsama Etoundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00678712v1</w:t>
+                <w:t xml:space="preserve">halshs-00608128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corruption et mobilisation des recettes publiques : une analyse économétrique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remittances and the Prevalence of Working Poor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00557074v1</w:t>
+                <w:t xml:space="preserve">halshs-00585004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recettes publiques des pays en développement. Méthode d'évaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Brun</w:t>
+                <w:t xml:space="preserve">Corruption et mobilisation des recettes publiques : une analyse économétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph G. Attila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10476,87 +10489,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564568v1</w:t>
+                <w:t xml:space="preserve">halshs-00557074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide publique au développement et transition fiscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph G. Attila</w:t>
+                <w:t xml:space="preserve">Recettes publiques des pays en développement. Méthode d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10564,169 +10577,169 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00554343v1</w:t>
+                <w:t xml:space="preserve">halshs-00564568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation and credit cycles in Latin American countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aide publique au développement et transition fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph G. Attila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chambas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00556809v1</w:t>
+                <w:t xml:space="preserve">halshs-00554343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10734,725 +10747,712 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eustaquio J. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00556699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Land Tenure Insecurity Drive Deforestation in the Brazilian Amazon?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deforestation and credit cycles in Latin American countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eustaquio J. Reis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553158v1</w:t>
+                <w:t xml:space="preserve">halshs-00556809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do remittances dampen the effect of natural disasters on output growth volatility in developing countries?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Land Tenure Insecurity Drive Deforestation in the Brazilian Amazon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eustaquio J. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552220v1</w:t>
+                <w:t xml:space="preserve">halshs-00553158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disinflation against the Environment? An application to the trade-off between seigniorage and deforestation</w:t>
+                <w:t xml:space="preserve">Do remittances dampen the effect of natural disasters on output growth volatility in developing countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Villieu</w:t>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553134v1</w:t>
+                <w:t xml:space="preserve">halshs-00552220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remittances and Household Consumption Instability in Developing Countries</w:t>
+                <w:t xml:space="preserve">Disinflation against the Environment? An application to the trade-off between seigniorage and deforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+                <w:t xml:space="preserve">Patrick Villieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552245v1</w:t>
+                <w:t xml:space="preserve">halshs-00553134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to estimate impacts of domestic policies on deforestation: Compensated Successful Efforts for “avoided deforestation” (REDD)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remittances and Household Consumption Instability in Developing Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Ebeke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00556933v1</w:t>
+                <w:t xml:space="preserve">halshs-00552245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital Flows and their Impact on the Real Effective Exchange Rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology to estimate impacts of domestic policies on deforestation: Compensated Successful Efforts for “avoided deforestation” (REDD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552213v1</w:t>
+                <w:t xml:space="preserve">halshs-00556933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remittances and the Prevalence of Working Poor</w:t>
+                <w:t xml:space="preserve">Capital Flows and their Impact on the Real Effective Exchange Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Urbain Thierry Yogo</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidiane Kinda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00585004v1</w:t>
+                <w:t xml:space="preserve">halshs-00552213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11877,51 +11877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j-louis.combes@uca.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/063805820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2636-3155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ideas.repec.org/f/pco368.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao We Wal Bambe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Vieira Kouassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01128-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04863338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Attila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasman&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2024.101959" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130477v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Estel Apeti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyah Denise Edoh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2024.103600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04797645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Minea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegd&#233;wend&#233; Nestor Sawadogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezara Vinturis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2024.102534" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T Tapsoba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejad023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tebkieta Alexandra Tapsoba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.742.0053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2023.103523" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209496v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.199.0293" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B Atsebi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtad078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03573000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Menuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105895" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbier-Gauchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.213.0003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert-Nkolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101284" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.03.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Bamba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1676392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Kinda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasman&#233; Ouedraogo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2019.02.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Wen&#233;yam Balima" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende J.-A. Tapsoba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10644-017-9215-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03557825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tapsoba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12538" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Hadouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bianchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-180136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Araujo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X18000359" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Hamit-Haggar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soscij.2018.02.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2018.04.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weneyam Hippolyte Balima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousse Ndoye Sow" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.05.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Teodora Mustea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Thierry Yogo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2015.1124559" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0055" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende Jules Tapsoba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426487v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12155" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somlanar&#233; Romuald Kinda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Ebeke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167201v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.940912" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille S. Ntsama Etoundi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387493v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387509v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ary Tanimoune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Saadi Sedik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822025v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9EF3B3DBBD135BD7B39D75472E8AEA1CBF27484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1441" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03667107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_249-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04222572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Shi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800611238_0002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03513896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayangnewend&#233; Frans Sawadogo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridhula Mohan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vollmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04567226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Oweggi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manegdo Ulrich Doamba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828819v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-We-Wal Bambe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Riziki Oweggi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895898v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tebkieta Tapsoba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472417v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216478v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesuisse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845067v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02619286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423126v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019073v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090658v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Niel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;dhat Jean-Marc Atsebi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281914v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939273v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960476v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Manuela Amin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969172v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128239v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944372v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979191v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608128v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557074v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556809v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556699v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio J. Reis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552220v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553134v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552245v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556933v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585004v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094063v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j-louis.combes@uca.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/063805820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2636-3155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ideas.repec.org/f/pco368.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao We Wal Bambe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Vieira Kouassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01128-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04863338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Attila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasman&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2024.101959" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130477v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Estel Apeti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyah Denise Edoh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2024.103600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04797645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Minea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegd&#233;wend&#233; Nestor Sawadogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezara Vinturis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2024.102534" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T Tapsoba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejad023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.199.0293" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209496v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106491" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tebkieta Alexandra Tapsoba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.742.0053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2023.103523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2023.102996" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B Atsebi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtad078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert-Nkolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03573000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Menuet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105895" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barbier-Gauchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.213.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.03.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Bamba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1676392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Kinda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasman&#233; Ouedraogo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2019.02.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Wen&#233;yam Balima" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Fran&#231;oise Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende J.-A. Tapsoba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10644-017-9215-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2018.04.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951351v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03557825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tapsoba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12538" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Hadouni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bianchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-180136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Araujo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X18000359" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Hamit-Haggar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soscij.2018.02.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weneyam Hippolyte Balima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousse Ndoye Sow" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.05.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Teodora Mustea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Thierry Yogo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2015.1124559" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298059v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende Jules Tapsoba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426487v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12155" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somlanar&#233; Romuald Kinda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167201v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Ebeke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2014.940912" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille S. Ntsama Etoundi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387493v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387509v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ary Tanimoune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023333v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Saadi Sedik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187038v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822025v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9EF3B3DBBD135BD7B39D75472E8AEA1CBF27484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1441" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03667107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_249-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04222572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Shi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800611238_0002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03513896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayangnewend&#233; Frans Sawadogo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridhula Mohan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vollmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828819v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-We-Wal Bambe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manegdo Ulrich Doamba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Riziki Oweggi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04567226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Oweggi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061084v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895898v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tebkieta Tapsoba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472417v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081304v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216478v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesuisse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845067v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02619286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043892v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423126v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019073v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165453v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090658v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Niel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurans" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;dhat Jean-Marc Atsebi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364775v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082753v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256600v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217332v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939273v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960476v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Manuela Amin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969172v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944372v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128239v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084611v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979191v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939249v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714243v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608128v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585004v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557074v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556699v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio J. Reis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556809v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552220v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552245v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556933v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094063v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>