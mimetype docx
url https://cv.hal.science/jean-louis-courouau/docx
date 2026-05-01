--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -208,265 +208,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insights into the mechanisms involved in the corrosion of 316L(N) austenitic steel in oxygenated liquid sodium at 550 °C</w:t>
+                <w:t xml:space="preserve">HfO2-based electrolyte potentiometric oxygen sensors for liquid sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rivollier</w:t>
+                <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Courouau</w:t>
+                <w:t xml:space="preserve">J. Fouletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Tabarant</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.C. C Steil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108399⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 331, pp.135269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.135269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02870210v1</w:t>
+                <w:t xml:space="preserve">hal-02870278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HfO2-based electrolyte potentiometric oxygen sensors for liquid sodium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Further insights into the mechanisms involved in the corrosion of 316L(N) austenitic steel in oxygenated liquid sodium at 550 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tabarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fouletier</w:t>
+                <w:t xml:space="preserve">Cécile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. C Steil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 331, pp.135269. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 165, pp.108399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.135269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870278v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02870210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cobalt free coatings as hardfacing material candidates in sodium-cooled fast reactor and effect of oxygen in sodium on the tribological behaviour</w:t>
               </w:r>
@@ -586,90 +586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of 316L(N) Stainless Steel in Liquid Sodium at 650 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 507, pp.15-23. </w:t>
@@ -1078,338 +1078,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02415677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Crystal and Sintered Alumina Corrosion in Liquid Sodium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Compatibility of Aluminide Coatings in High-Temperature Sodium for Fast Reactor Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlu-Cesar C Steil</w:t>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fouletier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lorentz</w:t>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 87 (5-6), pp.789-800. </w:t>
+              <w:t xml:space="preserve">, 2017, 88 (1-2), pp.221-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-017-9743-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9689-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02388860v2</w:t>
+                <w:t xml:space="preserve">hal-02489025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Compatibility of Aluminide Coatings in High-Temperature Sodium for Fast Reactor Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single Crystal and Sintered Alumina Corrosion in Liquid Sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlu-Cesar C Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fouletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Vilasi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 88 (1-2), pp.221-233. </w:t>
+              <w:t xml:space="preserve">, 2017, 87 (5-6), pp.789-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9689-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9743-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489025v1</w:t>
+                <w:t xml:space="preserve">cea-02388860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel Detritiation by Melting with Gas Bubbling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosanvallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balbaud-Celerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1612,77 +1612,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82, pp.28-35. </w:t>
@@ -1746,51 +1746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balbaud-Celerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1862,51 +1862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the oxidation performance of suicide diffusion coatings for vanadium-based alloys for generation IV reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cozzika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,349 +1989,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen control systems and impurity purification in LBE: Learning from DEMETRA project</w:t>
+                <w:t xml:space="preserve">Design and testing of electrochemical oxygen sensors for service in liquid lead alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brissonneau</w:t>
+                <w:t xml:space="preserve">Carsten Schroer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beauchamp</w:t>
+                <w:t xml:space="preserve">Juergen Konys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Morier</w:t>
+                <w:t xml:space="preserve">Ariadna Verdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schroer</w:t>
+                <w:t xml:space="preserve">Jordi Abellà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Konys</w:t>
+                <w:t xml:space="preserve">Alessandro Gessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 415 (3), pp.348-360. </w:t>
+              <w:t xml:space="preserve">, 2011, 415 (3), pp.338-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02872394v1</w:t>
+                <w:t xml:space="preserve">cea-02872395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and testing of electrochemical oxygen sensors for service in liquid lead alloys</w:t>
+                <w:t xml:space="preserve">Oxygen control systems and impurity purification in LBE: Learning from DEMETRA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Schroer</w:t>
+                <w:t xml:space="preserve">L. Brissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juergen Konys</w:t>
+                <w:t xml:space="preserve">F. Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna Verdaguer</w:t>
+                <w:t xml:space="preserve">O. Morier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Abellà</w:t>
+                <w:t xml:space="preserve">C. Schroer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Gessi</w:t>
+                <w:t xml:space="preserve">J. Konys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 415 (3), pp.338-347. </w:t>
+              <w:t xml:space="preserve">, 2011, 415 (3), pp.348-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02872395v1</w:t>
+                <w:t xml:space="preserve">cea-02872394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry control analysis of lead alloys systems to be used as nuclear coolant or spallation target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2378,51 +2378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical oxygen sensors for on-line monitoring in lead–bismuth alloys: status of development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 335 (2), pp.254-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2450,277 +2450,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02869924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen control in lead-bismuth eutectic: First validation of electrochemical oxygen sensors in static conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impurities and oxygen control in lead alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Deloffre</w:t>
+                <w:t xml:space="preserve">P. Trabuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Adriano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:20020329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 301 (1), pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00726-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02872357v1</w:t>
+                <w:t xml:space="preserve">cea-02872383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impurities and oxygen control in lead alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Oxygen control in lead-bismuth eutectic: First validation of electrochemical oxygen sensors in static conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Laplanche</w:t>
+                <w:t xml:space="preserve">P. Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Deloffre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Adriano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (8), pp.141 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20020329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00726-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02872383v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02872357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2738,51 +2738,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of 316L(N) austenitic steel in sodium containing dissolved oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2833,51 +2833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of structural materials by liquid metals used fusion, fission and spallation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2928,51 +2928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of aluminide coatings as hardfacing material candidate in sodium fast reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,77 +3040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystal and sintered alumina corrosion in liquid sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,51 +3178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of 316L (N) stainless steel in liquid sodium at 550c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,567 +3284,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation de l'acier austénitique 316LN en milieu sodium liquide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Tabarant</w:t>
+                <w:t xml:space="preserve">Oxydation de l’acier austénitique 316L(N) en milieu sodium liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JECH 2015 - 46ème Journée d'Étude sur la Cinétique Hétérogène</w:t>
+              <w:t xml:space="preserve">46èmes Journées d'Etude sur la Cinétique Hétérogène (JECH 46)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02506799v1</w:t>
+                <w:t xml:space="preserve">hal-01810323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation de l’acier austénitique 316L(N) en milieu sodium liquide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Oxidation of 316L(N) stainless steel in liquid sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46èmes Journées d'Etude sur la Cinétique Hétérogène (JECH 46)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EuroCorr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810323v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of 316L(N) stainless steel in liquid sodium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxydation de l'acier austénitique 316LN en milieu sodium liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rivollier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Tabarant</w:t>
+                <w:t xml:space="preserve">J.-L. Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tabarant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCorr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t>
+              <w:t xml:space="preserve">JECH 2015 - 46ème Journée d'Étude sur la Cinétique Hétérogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810220v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02506799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative dissolution and oxidation behavior of 316LN steel at 550°C in liquid sodium containing low concentration of oxygen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative dissolution and oxidation behavior of 316L(N) steel at 550°c in liquid sodium containing low concentration of oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rivollier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Tabarant</w:t>
+                <w:t xml:space="preserve">J.-L. Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tabarant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCorr</w:t>
+              <w:t xml:space="preserve">EUROCORR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810232v1</w:t>
+                <w:t xml:space="preserve">cea-02492540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative dissolution and oxidation behavior of 316L(N) steel at 550°c in liquid sodium containing low concentration of oxygen</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Tabarant</w:t>
+                <w:t xml:space="preserve">Alternative dissolution and oxidation behavior of 316LN steel at 550°C in liquid sodium containing low concentration of oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCORR 2015</w:t>
+              <w:t xml:space="preserve">EuroCorr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02492540v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of 9Cr steels properties for structural application in sodium fast reactors</w:t>
               </w:r>
@@ -3968,77 +3968,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint dissolution and oxidation behaviour of 316LN steel at 550°C in liquid sodium containing low concentration of oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4063,103 +4063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Oxidation Mechanisms of 316LN Steel in Liquid Sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nice, France</w:t>
@@ -4188,90 +4188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of 316L(N) stainless steel in liquid sodium at 650°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4313,103 +4313,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation de l’acier 316L(N) dans le sodium liquid à 650°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
@@ -4470,90 +4470,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of 316L(N) stainless steel in liquid sodium at 650°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4953,51 +4953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8F3043B"/>
+    <w:nsid w:val="ADAC0114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5184,51 +5184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-courouau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1347-6740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201608332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02870210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivollier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Courouau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108399" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. C Steil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135269" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duprey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Courouau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Courouau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Barkia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Courouau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lorentz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Courouau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barkia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Courouau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.08.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388860v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu-Cesar C Steil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9743-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9689-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosanvallon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marbach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gulden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST41-695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-Celerier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.02.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872388v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L'Hermite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2012.12.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXCD57M2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cozzika" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.09.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFBW0S6J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissonneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauchamp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schroer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Konys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2XRDT9W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schroer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Konys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Verdaguer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Abell&#224;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gessi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1CT3PZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02869924v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloffre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adriano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020329" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ADFEAC8CEFC42E6C8CDC5E995BA55E21495E0A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trabuc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laplanche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deloffre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00726-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01859529v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duprey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Steil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorentz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lorentz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04501199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forest" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cabet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dalle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810327v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Stutzmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-courouau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1347-6740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201608332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Courouau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. C Steil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02870210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivollier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duprey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Courouau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Courouau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Barkia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Courouau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lorentz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Courouau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barkia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Courouau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.08.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9689-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388860v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu-Cesar C Steil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9743-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosanvallon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marbach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gulden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST41-695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-Celerier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.02.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872388v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L'Hermite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2012.12.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXCD57M2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cozzika" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.09.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFBW0S6J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schroer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Konys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Verdaguer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Abell&#224;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gessi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1CT3PZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissonneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauchamp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schroer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Konys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2XRDT9W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02869924v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trabuc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laplanche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deloffre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00726-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872357v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloffre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adriano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020329" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ADFEAC8CEFC42E6C8CDC5E995BA55E21495E0A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01859529v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duprey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Steil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorentz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810220v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506799v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lorentz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04501199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forest" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cabet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dalle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810327v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Stutzmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>