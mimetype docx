--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,4898 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4846 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Courouau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-louis-courouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1347-6740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201608332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?view_op=list_works&hl=fr&user=0_u5bYAAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further insights into the mechanisms involved in the corrosion of 316L(N) austenitic steel in oxygenated liquid sodium at 550 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tabarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 165, pp.108399. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02870210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HfO2-based electrolyte potentiometric oxygen sensors for liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fouletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. C Steil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331, pp.135269. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.135269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cobalt free coatings as hardfacing material candidates in sodium-cooled fast reactor and effect of oxygen in sodium on the tribological behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.10. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2019025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02458447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of 316L(N) Stainless Steel in Liquid Sodium at 650 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tabarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 500, pp.337 - 348. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of crack propagation resistance of 304L, 316L and 316L(N) austenitic steels in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Barkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 507, pp.15-23. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting by liquid sodium and fracture path analysis of sodium induced embrittlement of 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Barkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/jmr.2017.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel Detritiation by Melting with Gas Bubbling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosanvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gulden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3P2), pp.695-699. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/FST41-695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02872408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale investigation of crack path and microstructural changes during liquid metal embrittlement of 304L austenitic steel in liquid sodium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02415677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Crystal and Sintered Alumina Corrosion in Liquid Sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlu-Cesar C Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fouletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (5-6), pp.789-800. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-017-9743-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02388860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Compatibility of Aluminide Coatings in High-Temperature Sodium for Fast Reactor Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vilasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (1-2), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-016-9689-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid metal embrittlement of an austenitic stainless steel in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balbaud-Celerier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2014.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02872404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of liquid sodium purity by laser-induced breakdown spectroscopy. Modeling and correction of signal fluctuation prior to quantitation of trace elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tabarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02872388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen on liquid sodium embrittlement of T91 martensitic steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balbaud-Celerier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.441-452. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02872403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the oxidation performance of suicide diffusion coatings for vanadium-based alloys for generation IV reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cozzika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.285-291. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and testing of electrochemical oxygen sensors for service in liquid lead alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Schroer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Konys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Verdaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Abellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Gessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (3), pp.338-347. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02872395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen control systems and impurity purification in LBE: Learning from DEMETRA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Morier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schroer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Konys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (3), pp.348-360. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02872394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxygen sensors for on-line monitoring in lead–bismuth alloys: status of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 335 (2), pp.254-259. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02869924v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry control analysis of lead alloys systems to be used as nuclear coolant or spallation target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 335 (2), pp.264-269. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02872321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impurities and oxygen control in lead alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trabuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 301 (1), pp.53-59. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00726-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02872383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen control in lead-bismuth eutectic: First validation of electrochemical oxygen sensors in static conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (8), pp.141 - 153. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02872357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of 316L(N) austenitic steel in sodium containing dissolved oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec'2018: International conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of structural materials by liquid metals used fusion, fission and spallation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IAEA Workshop on Challenges for coolants in fast spectrum system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of 316L (N) stainless steel in liquid sodium at 550c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tabarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2016 - 9th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of aluminide coatings as hardfacing material candidate in sodium fast reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2016 - 9th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single crystal and sintered alumina corrosion in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fouletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2016 - 9th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Oxidation Mechanisms of 316LN Steel in Liquid Sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tabarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of 316L(N) stainless steel in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tabarant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation de l’acier austénitique 316L(N) en milieu sodium liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tabarant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46èmes Journées d'Etude sur la Cinétique Hétérogène (JECH 46)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation de l'acier austénitique 316LN en milieu sodium liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tabarant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH 2015 - 46ème Journée d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02506799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative dissolution and oxidation behavior of 316LN steel at 550°C in liquid sodium containing low concentration of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tabarant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative dissolution and oxidation behavior of 316L(N) steel at 550°c in liquid sodium containing low concentration of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tabarant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02492540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of 9Cr steels properties for structural application in sodium fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMINS-3 - Structural Materials for Innovative Nuclear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Idaho Falls, United States. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04501199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint dissolution and oxidation behaviour of 316LN steel at 550°C in liquid sodium containing low concentration of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tabarant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of 316L(N) stainless steel in liquid sodium at 650°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation de l’acier 316L(N) dans le sodium liquid à 650°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of 316L(N) stainless steel in liquid sodium at 650°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Courouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tabarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on High-Temperature Corrosion and Protection of Materials (HTPCM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Summary Report on Target Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Report on Target Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SUBATECH-2003-03-A, IN2P3. 2003, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4953,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADAC0114"/>
+    <w:nsid w:val="DF710187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5184,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-courouau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1347-6740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201608332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Courouau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. C Steil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02870210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivollier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duprey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Courouau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Courouau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Barkia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Courouau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lorentz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Courouau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barkia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Courouau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.08.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9689-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388860v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu-Cesar C Steil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9743-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosanvallon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marbach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gulden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST41-695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-Celerier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.02.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872388v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L'Hermite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2012.12.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXCD57M2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cozzika" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.09.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFBW0S6J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schroer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Konys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Verdaguer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Abell&#224;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gessi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1CT3PZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissonneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauchamp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schroer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Konys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2XRDT9W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02869924v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trabuc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laplanche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deloffre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00726-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872357v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloffre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adriano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020329" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ADFEAC8CEFC42E6C8CDC5E995BA55E21495E0A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01859529v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duprey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Steil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorentz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810220v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506799v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lorentz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04501199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forest" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cabet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dalle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810327v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Stutzmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-courouau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1347-6740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201608332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?view_op=list_works&amp;hl=fr&amp;user=0_u5bYAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02870210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivollier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Courouau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. C Steil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duprey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Courouau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Courouau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Barkia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Courouau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lorentz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Courouau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.435" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosanvallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marbach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gulden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST41-695" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barkia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Courouau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.08.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388860v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu-Cesar C Steil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9743-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9689-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-Celerier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.02.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L'Hermite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2012.12.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXCD57M2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cozzika" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.09.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFBW0S6J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schroer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Konys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Verdaguer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Abell&#224;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gessi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.045" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1CT3PZQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissonneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauchamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schroer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Konys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2XRDT9W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02869924v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trabuc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laplanche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deloffre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00726-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloffre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adriano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020329" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ADFEAC8CEFC42E6C8CDC5E995BA55E21495E0A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01859529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509747v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duprey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Steil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorentz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810232v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lorentz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04501199v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forest" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cabet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dalle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810165v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810225v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810327v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810235v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Stutzmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vatre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025252v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>