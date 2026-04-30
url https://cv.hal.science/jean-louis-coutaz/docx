--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -1360,425 +1360,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Free-Falling Droplet of Liquid Metal as a Source of Directional Terahertz Radiation</w:t>
+                <w:t xml:space="preserve">Evaluation of eight nonlinear crystals for phase-matched Terahertz second-order difference-frequency generation at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Solyankin</w:t>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Lakatosh</w:t>
+                <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Krivokorytov</w:t>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilia Tsygvintsev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anton Sinko</w:t>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.034033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.383548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950429v1</w:t>
+                <w:t xml:space="preserve">hal-02450500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Wavelength THz Imaging of the Domains in Periodically Poled Crystals Through Optical Rectification</w:t>
+                <w:t xml:space="preserve">Single Free-Falling Droplet of Liquid Metal as a Source of Directional Terahertz Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gizem Soylu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
+                <w:t xml:space="preserve">Petr Solyankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Boulanger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bogdan Lakatosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Krivokorytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Tsygvintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sinko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-020-00704-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.034033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942949v1</w:t>
+                <w:t xml:space="preserve">hal-02950429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of eight nonlinear crystals for phase-matched Terahertz second-order difference-frequency generation at room temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-Wavelength THz Imaging of the Domains in Periodically Poled Crystals Through Optical Rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Debray</w:t>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), pp.561. </w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (9), pp.1144-1154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.383548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10762-020-00704-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450500v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical model for the current voltage characteristics of GaN-capped AlGaN/GaN and AlInN/GaN HEMTs including thermal and self-heating effects</w:t>
               </w:r>
@@ -1862,1226 +1862,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodynamic resonance of surface conduction and THz transmission through arrays of rectangular apertures in opaque metallic thin films</w:t>
+                <w:t xml:space="preserve">Terahertz wave generation from liquid nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Minot</w:t>
+                <w:t xml:space="preserve">Alexei Balakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dupuis</w:t>
+                <w:t xml:space="preserve">Vladimir Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Cambril</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Igor Kotelnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000964⟩</w:t>
+              <w:t xml:space="preserve">Photonics research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (6), pp.678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PRJ.7.000678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321229v1</w:t>
+                <w:t xml:space="preserve">hal-02321232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz wave generation from liquid nitrogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+                <w:t xml:space="preserve">Detection of Weak Terahertz Pulsed Signals Using Kinetic Inductance Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Makarov</w:t>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Kotelnikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Peng</w:t>
+                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/PRJ.7.000678⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-018-0555-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321232v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Weak Terahertz Pulsed Signals Using Kinetic Inductance Detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gizem Soylu</w:t>
+                <w:t xml:space="preserve">Electrodynamic resonance of surface conduction and THz transmission through arrays of rectangular apertures in opaque metallic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Sanjuan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
+                <w:t xml:space="preserve">Christophe Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edmond Cambril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (1), pp.31-37. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (6), pp.964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10762-018-0555-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013090v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order nonlinear optical processes in [111] cubic crystals for terahertz optoelectronics</w:t>
+                <w:t xml:space="preserve">Terahertz biophotonics as a tool for studies of dielectric and spectral properties of biological tissues and liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gaborit</w:t>
+                <w:t xml:space="preserve">O.A. Smolyanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sanjuan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N.V. Chernomyrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Konovko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zaytsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ozheredov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3649⟩</w:t>
+              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62, pp.1-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073867v1</w:t>
+                <w:t xml:space="preserve">hal-01923488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength terahertz imaging through optical rectification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">Characterization of ultrafast InGaAs photoconductors and their application to signal processing in radio-over-fibre telecommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31970-w⟩</w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996322v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz biophotonics as a tool for studies of dielectric and spectral properties of biological tissues and liquids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Zaytsev</w:t>
+                <w:t xml:space="preserve">Full electro-optic terahertz time-domain spectrometer for polarimetric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ozheredov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62, pp.1-77. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (21), pp.6055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2018.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ao.57.006055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01923488v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ultrafast InGaAs photoconductors and their application to signal processing in radio-over-fibre telecommunications</w:t>
+                <w:t xml:space="preserve">Comparative Study of Material Parameter Extraction Using Terahertz Time-Domain Spectroscopy in Transmission and in Reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Horvath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiji Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3654⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.349-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-018-0463-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957752v1</w:t>
+                <w:t xml:space="preserve">hal-02002411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full electro-optic terahertz time-domain spectrometer for polarimetric studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Influence of Two-Photon Absorption Anisotropy on Terahertz Emission Through Optical Rectification in Zinc-Blende Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.378-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-018-0468-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ao.57.006055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01996325v1</w:t>
+                <w:t xml:space="preserve">hal-01996340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Material Parameter Extraction Using Terahertz Time-Domain Spectroscopy in Transmission and in Reflection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Blampey</w:t>
+                <w:t xml:space="preserve">Sub-wavelength terahertz imaging through optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-018-0463-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31970-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002411v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Two-Photon Absorption Anisotropy on Terahertz Emission Through Optical Rectification in Zinc-Blende Crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+                <w:t xml:space="preserve">Second order nonlinear optical processes in [111] cubic crystals for terahertz optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (4), pp.378-386. </w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (1), pp.24--37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10762-018-0468-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996340v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Water Vapor Absorption Recorded Ten Meters Above the Ground With a Drone Mounted Frequency Domain THz Spectrometer</w:t>
               </w:r>
@@ -3165,395 +3165,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Characterization of Resonant Samples in the Terahertz Regime Through a Technique Combining Time-Domain Spectroscopy and Kramers–Kronig Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">On the Possibility of Identifying Substances by Remote Active THz Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (3), pp.442-450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2016.2535244⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2490541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009191v1</w:t>
+                <w:t xml:space="preserve">hal-01996722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Possibility of Identifying Substances by Remote Active THz Spectroscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peculiarities of terahertz spectra of layered TlInS2 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sardarly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdullaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vezirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2490541⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (1), pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783416010285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996722v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of terahertz spectra of layered TlInS2 crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Badalov</w:t>
+                <w:t xml:space="preserve">Accurate Characterization of Resonant Samples in the Terahertz Regime Through a Technique Combining Time-Domain Spectroscopy and Kramers–Kronig Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdullaev</w:t>
+                <w:t xml:space="preserve">Hiroaki Minamide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vezirova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atsushi Sato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58 (1), pp.25-29. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.442-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063783416010285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2016.2535244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009197v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to a Special Mini-Issue on Two Russian Organized Conferences With Focused THz Content</w:t>
               </w:r>
@@ -3697,412 +3697,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ultrafast Semiconductor Photoswitches for CW RF Signal Sampling and Modulation</w:t>
+                <w:t xml:space="preserve">Sub-THz characterisation of multi-walled carbon nanotube thin films using vector network analyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohan Babu Kuppam</w:t>
+                <w:t xml:space="preserve">S. Puthukodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+                <w:t xml:space="preserve">E. Dadrasnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Peytavit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.K.T. Vinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Nguendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.297-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2013.4136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013337v1</w:t>
+                <w:t xml:space="preserve">hal-00954474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the DC Electrical Conductivity of Multiwalled Carbon Nanotube Films and Graphene Layers from Noncontact Time-Domain Terahertz Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dadrasnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dadrasnia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Lamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kuppam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Condensed Matter Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2014/370619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-THz characterisation of multi-walled carbon nanotube thin films using vector network analyser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Ultrafast Semiconductor Photoswitches for CW RF Signal Sampling and Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.K.T. Vinod</w:t>
+                <w:t xml:space="preserve">Mohan Babu Kuppam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.K. Nguendon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (20), pp.3839-3845</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954474v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order kinoforms as a broadband achromatic diffractive optics for terahertz beams</w:t>
               </w:r>
@@ -4216,1766 +4216,1766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant rotary power of a fishnet-like metamaterial</w:t>
+                <w:t xml:space="preserve">Comparison between the electrical conductivity obtained by four-point probe method and terahertz time-domain spectroscopy in multi-walled carbon nanotubes and graphene for transparent thin-films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.X. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Garet</w:t>
+                <w:t xml:space="preserve">D.-M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dadrasnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lheurette</w:t>
+                <w:t xml:space="preserve">S. Baik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Astic</w:t>
+                <w:t xml:space="preserve">H.-L. Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+                <w:t xml:space="preserve">M.-B. Kuppam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE 8624</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.8624-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871905v1</w:t>
+                <w:t xml:space="preserve">hal-00977029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the electrical conductivity obtained by four-point probe method and terahertz time-domain spectroscopy in multi-walled carbon nanotubes and graphene for transparent thin-films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband ultra-low-loss mesh filters on flexible cyclic olefin copolymer films for terahertz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pavanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.-M. Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Dadrasnia</w:t>
+                <w:t xml:space="preserve">M.B. Kuppam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.-B. Kuppam</w:t>
+                <w:t xml:space="preserve">M. Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 8624</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.111114-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4798522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977029v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband ultra-low-loss mesh filters on flexible cyclic olefin copolymer films for terahertz applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging of broadband terahertz beams using an array of antenna-coupled microbolometers operating at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pavanello</w:t>
+                <w:t xml:space="preserve">J. Meilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lalanne-Dera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102, pp.111114-1-4. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.4817-4825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4798522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.004817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814965v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of broadband terahertz beams using an array of antenna-coupled microbolometers operating at room temperature</w:t>
+                <w:t xml:space="preserve">Giant rotary power of a fishnet-like metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oden</w:t>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Meilhan</w:t>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lalanne-Dera</w:t>
+                <w:t xml:space="preserve">M. Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Garet</w:t>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (4), pp.4817-4825. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.032116-1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.004817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4821627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976081v1</w:t>
+                <w:t xml:space="preserve">hal-00871905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and Highly efficient broadband double-sided Fresnel lens for the THz range</w:t>
+                <w:t xml:space="preserve">Highly efficient broadband double-sided Fresnel lens for THz range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ag. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37, pp.2214-2216</w:t>
+              <w:t xml:space="preserve">, 2012, 37 (12), pp.2214-2216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980196v1</w:t>
+                <w:t xml:space="preserve">hal-00977485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface conductivity responses of carbon nanostructures thin-films with contactless terahertz time-domain spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz time-domain spectroscopy of absorbing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.8261</w:t>
+              <w:t xml:space="preserve">Photonics Letters of Poland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (3), pp.88-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980222v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain spectroscopy of absorbing materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Blampey</w:t>
+                <w:t xml:space="preserve">Experimental study of scattering effects of THz waves by clothes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Ketchazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Letters of Poland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4 (3), pp.88-90</w:t>
+              <w:t xml:space="preserve">, 2012, 4, pp.91-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977449v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient broadband double-sided Fresnel lens for THz range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THz Time omain Spectroscopy in Different Carbon Nanotube Thin-Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dadrasnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Kuppam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (12), pp.2214-2216</w:t>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.8261-35, vol .8223, 34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977485v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Time omain Spectroscopy in Different Carbon Nanotube Thin-Films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diffractive paper lens for terahertz optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Suszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Czerwinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.8261-35, vol .8223, 34-39</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (20), pp.4320-4322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977724v1</w:t>
+                <w:t xml:space="preserve">hal-00977461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of scattering effects of THz waves by clothes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Hérault</w:t>
+                <w:t xml:space="preserve">Simultaneous passively Q-switched dual-wavelength solid-state laser working at 1065 and 1066 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kevorkian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Letters of Poland</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.2817-2819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.002817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980209v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive paper lens for terahertz optics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broadband THz Uncooled Antenna-coupled Microbolometer Array-Electromagnetic Design, Simulations and Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (20), pp.4320-4322</w:t>
+              <w:t xml:space="preserve">IEEE TeraHertz Sciences and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.299-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977461v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous passively Q-switched dual-wavelength solid-state laser working at 1065 and 1066 nm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Kevorkian</w:t>
+                <w:t xml:space="preserve">THz Spectroscopy Using Low Temperature Mesoscopic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dell'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Antonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bagliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Biasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.37.002817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 167, pp.467-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-012-0599-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980202v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband THz Uncooled Antenna-coupled Microbolometer Array-Electromagnetic Design, Simulations and Measurements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface conductivity responses of carbon nanostructures thin-films with contactless terahertz time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dadrasnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. L. Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Kuppam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE TeraHertz Sciences and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.299-305</w:t>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.8261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980193v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Spectroscopy Using Low Temperature Mesoscopic Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Principles and Highly efficient broadband double-sided Fresnel lens for the THz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.2214-2216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00977834v1</w:t>
+                <w:t xml:space="preserve">hal-00980196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-Axis Metallic Diffractive Lens for Terahertz Beams</w:t>
               </w:r>
@@ -6080,389 +6080,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prism-Like Behavior at Terahertz Frequencies of a 2D Metallic Grid with a Varying Periodicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Hérault</w:t>
+                <w:t xml:space="preserve">Terahertz surface waves propagating on metals with Sub-wavelength Structure and Grating Reliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Infrared Milli Terahz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32, pp.403-406</w:t>
+              <w:t xml:space="preserve">, 2011, 32, pp.1054-1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991327v1</w:t>
+                <w:t xml:space="preserve">hal-00991318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superionic Conductivity in One-Dimensional Nanofibrous TlGaTe2 Crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Urbanovic</w:t>
+                <w:t xml:space="preserve">Prism-Like Behavior at Terahertz Frequencies of a 2D Metallic Grid with a Varying Periodicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agn. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jap. J. Appl. Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50, pp.05FC09</w:t>
+              <w:t xml:space="preserve">J Infrared Milli Terahz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.403-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991310v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz surface waves propagating on metals with Sub-wavelength Structure and Grating Reliefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superionic Conductivity in One-Dimensional Nanofibrous TlGaTe2 Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sardarly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Samedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdullayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nazarov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Urbanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Infrared Milli Terahz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32, pp.1054-1073</w:t>
+              <w:t xml:space="preserve">Jap. J. Appl. Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.05FC09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991318v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF frequency response of photoconductive samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,51 +6647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107, pp.074510</w:t>
@@ -6759,51 +6759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6893,51 +6893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6982,403 +6982,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin-film characterization by terahertz time-domain spectroscopy using grating-assisted excitation of guided modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Left-handed dispersion of a stack of sub-wavelength hole metal array et terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Laamiri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94, pp.071106-071108</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 94 (13), pp.133112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3114411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991802v1</w:t>
+                <w:t xml:space="preserve">hal-00991807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-handed dispersion of a stack of sub-wavelength hole metal array et terahertz frequencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Lippens</w:t>
+                <w:t xml:space="preserve">Excitation and focusing of terahertz surface plasmons using a grating coupler with elliptically curved grooves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coutaz J.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shkurinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94 (13), pp.133112. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 94, pp.231108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991807v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation and focusing of terahertz surface plasmons using a grating coupler with elliptically curved grooves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Gaborit</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shkurinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94, pp.231108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597586v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed photoswitching: from material properties to device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,727 +7419,701 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12, pp.2843-2845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation and focusing of terahertz surface plasmons using a grating coupler with elliptically curved grooves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Long Wavelength Limit and Fano Profiles of Extraordinary Transmission Through Metallic Slit Gratings in the THz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch .Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Shkurinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 94, pp.231108</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.153410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991805v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Wavelength Limit and Fano Profiles of Extraordinary Transmission Through Metallic Slit Gratings in the THz range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Optoelectronic Sampler Linearity for Analog-to-Digital Conversion of RF Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Todorov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Delord J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux J.F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coutaz J.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, pp.153410</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (19), pp.1369-1371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597581v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Optoelectronic Sampler Linearity for Analog-to-Digital Conversion of RF Signals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Breuil</w:t>
+                <w:t xml:space="preserve">Left Hand dispersion of a stack of sub-wavelength hole metal arrays at terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (19), pp.1369-1371</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.133112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597584v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left Hand dispersion of a stack of sub-wavelength hole metal arrays at terahertz frequencies</w:t>
+                <w:t xml:space="preserve">Left handed dispersion of a stack of subwavelength hole metal arrays at terahertz frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94, pp.133112</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 94, pp.133112-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3114411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597580v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left handed dispersion of a stack of subwavelength hole metal arrays at terahertz frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Croënne</w:t>
+                <w:t xml:space="preserve">Thin-film characterization by terahertz time-domain spectroscopy using grating-assisted excitation of guided modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Lippens</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94, pp.133112-1-3. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 94, pp.071106-071108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471870v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Plasmon THz waves on gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shkurinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8233,51 +8233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using integrated optics techniques in the THz domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8315,64 +8315,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the transmission of sub-wavelength metallic grids in the THz frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8430,787 +8430,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00393975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialité des ondes térahertz en imagerie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vectorial electric field measurement using isotropic electro-optic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90, pp.241118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2748364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186396v1</w:t>
+                <w:t xml:space="preserve">hal-00186393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial electric field measurement using isotropic electro-optic crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+                <w:t xml:space="preserve">THz Surface Plasmon jump between two metal edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shkurinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Comm.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 277, pp.33-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2748364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00186393v1</w:t>
+                <w:t xml:space="preserve">hal-00991880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Surface Plasmon jump between two metal edges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Nazarov</w:t>
+                <w:t xml:space="preserve">Highfinesse Fabry-Perot electro-optic sensors with enhanced sensitivity and high spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Comm.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 277, pp.33-39</w:t>
+              <w:t xml:space="preserve">Appl. Opt.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (11), pp.2001-2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991880v1</w:t>
+                <w:t xml:space="preserve">hal-00991890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-finesse Fabry-Pérot electro-optic sensors with enhanced sensitivity and high spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (11), pp.2001-2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highfinesse Fabry-Perot electro-optic sensors with enhanced sensitivity and high spatial resolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Martin</w:t>
+                <w:t xml:space="preserve">Vectorial electric field measurement using isotropic electro-optic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appl. Opt.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (11), pp.2001-2009</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90, pp.241118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991890v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial electric field measurement using isotropic electro-optic crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Gaborit</w:t>
+                <w:t xml:space="preserve">Transmission properties and band structure of a segmented dielectric waveguide for the terahertz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ctyroky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 90, pp.241118</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 273, pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991884v1</w:t>
+                <w:t xml:space="preserve">hal-00991893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission properties and band structure of a segmented dielectric waveguide for the terahertz range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Ctyroky</w:t>
+                <w:t xml:space="preserve">Potentialité des ondes térahertz en imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 273, pp.99-104</w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991893v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent determination of the complex refractive index and wave impedance by time-domain terahertz spectroscopy</w:t>
               </w:r>
@@ -9259,295 +9259,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grating diffraction effects in the THz domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Electrooptic probe based on an organic microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parriaux</w:t>
+                <w:t xml:space="preserve">R. Hierle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.107.26⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (10), pp.2140-2142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2005.856424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00400487v1</w:t>
+                <w:t xml:space="preserve">hal-00145694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrooptic probe based on an organic microcavity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Grating diffraction effects in the THz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre.V Tishchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hierle</w:t>
+                <w:t xml:space="preserve">Olivier Parriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (10), pp.2140-2142. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 107 (1), pp.26-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2005.856424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.107.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145694v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00400487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable bandpass microwave filters based on defect commandable photonic bandgap waveguides</w:t>
               </w:r>
@@ -9779,77 +9779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling and optimization of terahertz time-domain spectroscopy experiments, using photoswitches as antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9887,51 +9887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical high-frequency characterization of optical devices for optomicrowave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10030,51 +10030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10125,51 +10125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved reflectivity characterization of polycrystalline low-temperature-grown GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arunas Krotkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10385,51 +10385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kajzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10480,51 +10480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon-absorption-induced luminescence in organic waveguide couplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Barny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10956,394 +10956,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through optical rectification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterisation of THz devices for picosecond electric pulses generation at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at the Graduate School of Interdisciplinary Science and Engineering in Health Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Engineering, Okayama University, Apr 2023, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">GDR NanoTeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107360v1</w:t>
+                <w:t xml:space="preserve">hal-04458307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of THz devices for picosecond electric pulses generation at low temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards sub-wavelength optical rectification THz imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NanoTeraMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR NanoTeraMir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR NanoTeraMir, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458307v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-wavelength optical rectification THz imaging</w:t>
+                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through optical rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR NanoTeraMir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR NanoTeraMir, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Seminar at the Graduate School of Interdisciplinary Science and Engineering in Health Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Engineering, Okayama University, Apr 2023, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107296v1</w:t>
+                <w:t xml:space="preserve">hal-04107360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz generation in GaSe crystal pumped below and around the bandgap</w:t>
               </w:r>
@@ -11446,103 +11446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération THz par différence de fréquences optiques en accord de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Remark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Nice 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
@@ -11565,965 +11565,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Generation in Nonlinear Crystals Pumped from UV to IR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+                <w:t xml:space="preserve">Extraction of non linear coefficient of gas from polarization state modulation of THz pulse generated by filament”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628900v1</w:t>
+                <w:t xml:space="preserve">hal-03623178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération THz par redressement optique dans des cristaux non linéaires excités au voisinage de leur bande interdite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical rectification in various non-linear crystals pumped from below to above their bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdas Pasiskevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrick Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l’Optique, OPTIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632745v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of non linear coefficient of gas from polarization state modulation of THz pulse generated by filament”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Muller</w:t>
+                <w:t xml:space="preserve">Photo-carrier dynamics in UV-visible pumped GaAs studied by time-resolved THz spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623178v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-carrier dynamics in UV-visible pumped GaAs studied by time-resolved THz spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Zhai</w:t>
+                <w:t xml:space="preserve">Terahertz pulse generation in ZnTe crystal pumped around the bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628901v1</w:t>
+                <w:t xml:space="preserve">hal-03628904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz pulse generation in ZnTe crystal pumped around the bandgap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+                <w:t xml:space="preserve">Influence of a gas flow on THz generation from optical air-breaking filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Al Jammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628904v1</w:t>
+                <w:t xml:space="preserve">hal-03628902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical rectification in various non-linear crystals pumped from below to above their bandgap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz Generation in Nonlinear Crystals Pumped from UV to IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632670v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a gas flow on THz generation from optical air-breaking filament</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">Génération THz par redressement optique dans des cristaux non linéaires excités au voisinage de leur bande interdite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l’Optique, OPTIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628902v1</w:t>
+                <w:t xml:space="preserve">hal-03632745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of several nonlinear crystals for phase-matched nonlinear generation in the TeraHertz range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12587,90 +12587,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of THz emission from phase-matched difference-frequency-generation in eight nonlinear crystals from time-domain-spectroscopy data (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco CA, United States. pp.44, </w:t>
@@ -12702,1923 +12702,1923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz science and technology: basics and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through nonlinear optical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st Conference on Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321320v1</w:t>
+                <w:t xml:space="preserve">hal-02321296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-wavelength THz imaging through optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2019, Paris, France. pp. 1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323005v1</w:t>
+                <w:t xml:space="preserve">hal-02321278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through nonlinear optical techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gizem Soylu</w:t>
+                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux J.F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321296v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength THz imaging through optical rectification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gizem Soylu</w:t>
+                <w:t xml:space="preserve">Terahertz generation by Kerr effect at the surface of thick metal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fredrik Laurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02321278v1</w:t>
+                <w:t xml:space="preserve">hal-02297224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Kerr effect at the surface of metal film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coutaz J.L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GdR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, St Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation by Kerr effect at the surface of thick metal films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
+                <w:t xml:space="preserve">Generation of Terahertz Radiation from Liquid Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Balakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Kotelnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Solyankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Shkurinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02297224v1</w:t>
+                <w:t xml:space="preserve">hal-02321314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Terahertz Radiation from Liquid Nitrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexei Balakin</w:t>
+                <w:t xml:space="preserve">Kerr-like terahertz generation from metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. P. Shkurinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Nonlinear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nijni-Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321314v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr-like terahertz generation from metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Femtosecond Laser Driven Plasma for Terahertz Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nonlinear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nijni-Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321270v1</w:t>
+                <w:t xml:space="preserve">hal-02321513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Terahertz Wave Generation from Liquid Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V Balakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Kuzechkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Solyankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shkurinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
+              <w:t xml:space="preserve">French-German Terahertz Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623233v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser Driven Plasma for Terahertz Generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Terahertz generation in langatate crystal by optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Aljammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">French-German Terahertz Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321513v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Wave Generation from Liquid Gas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Terahertz Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t>
+              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321338v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in langatate crystal by optical rectification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz science and technology: basics and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Terahertz Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t>
+              <w:t xml:space="preserve">The 1st Conference on Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321350v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nonlinear crystals for the generation of THz light from optical rectification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A UAV-mounted THz spectrometer for real-time gas analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dremers Js</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Laser Technologies (ALT'18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2292783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013414v1</w:t>
+                <w:t xml:space="preserve">hal-01981243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Terahertz Time-Domain Signals with KIDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Soylu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A UAV-mounted THz spectrometer for real-time gas analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+                <w:t xml:space="preserve">A new THz time domain spectrometer setup for polarimetric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2292783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01981243v1</w:t>
+                <w:t xml:space="preserve">hal-02017966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new THz time domain spectrometer setup for polarimetric studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">New nonlinear crystals for the generation of THz light from optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t>
+              <w:t xml:space="preserve">Advanced Laser Technologies (ALT'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Taragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017966v1</w:t>
+                <w:t xml:space="preserve">hal-02013414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Wavelength Imaging in the Terahertz Domain Through Optical Rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14846,90 +14846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz pulse generation from laser induced plasma in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15019,51 +15019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
@@ -15105,64 +15105,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical techniques for terahertz time-domain spectroscopy and microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Fall Taiwan THz Sience and Technology (TST) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15181,193 +15181,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase uncertainty in different THz time-domain spectrometers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Nonlinear Optics with (111) Cubic Crystals for Terahertz Wave Generation and Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 42nd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Terahertz Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Okayama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009670v1</w:t>
+                <w:t xml:space="preserve">hal-02017991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of water vapour concentration in atmosphere with a drone mounted frequency domain THz spectrometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Demers</w:t>
+                <w:t xml:space="preserve">Optimized THz time-domain spectroscopy methods for a precise characterization of absorbent and scattering samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15376,766 +15341,766 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th THz days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014672v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optics with (111) Cubic Crystals for Terahertz Wave Generation and Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">Photo conducteur exponentiel en Germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Zegmout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Terahertz Nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">Journée du Club Opto-Microonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017991v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized THz time-domain spectroscopy methods for a precise characterization of absorbent and scattering samples</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafast InGaAs photoswitch for RF signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th THz days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Optical Network Design and Modeling ONDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014069v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo conducteur exponentiel en Germanium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Roux</w:t>
+                <w:t xml:space="preserve">Métasurfaces absorbantes désordonnées à 200 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Opto-Microonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993919v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast InGaAs photoswitch for RF signal processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
+                <w:t xml:space="preserve">Disordered metamaterial absorbers at THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Optical Network Design and Modeling ONDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">11th International Congress on Engineered Material Platforms for Novel Wave Phenomena – Metamaterials 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958016v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métasurfaces absorbantes désordonnées à 200 GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fernez</w:t>
+                <w:t xml:space="preserve">Separation of absorption and scattering contributions to the extinction coefficient of scattering samples in THz-TDS experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">9th THz days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014045v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disordered metamaterial absorbers at THz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time domain spectroscopy: a new and efficient tool to investigate the THz frequency spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Lheurette</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on Engineered Material Platforms for Novel Wave Phenomena – Metamaterials 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop Spectroscopie Optique Neutronque SON 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018055v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of absorption and scattering contributions to the extinction coefficient of scattering samples in THz-TDS experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">Determination of water vapour concentration in atmosphere with a drone mounted frequency domain THz spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16144,342 +16109,377 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th THz days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014063v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain spectroscopy: a new and efficient tool to investigate the THz frequency spectrum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase uncertainty in different THz time-domain spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Spectroscopie Optique Neutronque SON 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 42nd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cancun, Mexico. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2017.8067260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014164v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved THz characterization of material by combining time-domain spectroscopy and Kramer-Kronig analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Caractérisation d’échantillons par spectroscopie THz dans le domaine temporel : nouvelles méthodes d’extraction de l’indice de réfraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Terahertz Nanoscience (TeraNano 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Porquerole, France</w:t>
+              <w:t xml:space="preserve">14eme Journées de Caractériation Nationale Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009757v1</w:t>
+                <w:t xml:space="preserve">hal-02013917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’échantillons par spectroscopie THz dans le domaine temporel : nouvelles méthodes d’extraction de l’indice de réfraction</w:t>
+                <w:t xml:space="preserve">Precise THz-TDS of materials with high absorption peaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Journées de Caractériation Nationale Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Terahertz 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013917v1</w:t>
+                <w:t xml:space="preserve">hal-02009605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression 3D: dispersion de la permittivité de l’Acrylonitrile Butadiène Styrène (ABS) aux fréquences térahertz</w:t>
               </w:r>
@@ -16504,51 +16504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sadaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16573,51 +16573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz time-domain characterization of absorbing materials including comparisaon of reflection/transmission studies and a combined Kramer-Kronig analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16811,51 +16811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16891,947 +16891,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise THz-TDS of materials with high absorption peaks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+                <w:t xml:space="preserve">Precise determination of the complex refractive index of scattering and absorbing samples by combining THz-TDS and a Kramers-Kronig analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Terahertz 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009605v1</w:t>
+                <w:t xml:space="preserve">hal-02009697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise determination of the complex refractive index of scattering and absorbing samples by combining THz-TDS and a Kramers-Kronig analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Improved THz characterization of material by combining time-domain spectroscopy and Kramer-Kronig analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Symposium on Terahertz Nanoscience (TeraNano 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Porquerole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009697v1</w:t>
+                <w:t xml:space="preserve">hal-02009757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission THz-TDS extraction precision enhanced by modified Kramers-Kronig relations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Extraction précise de l’indice de réfraction complexe d’échantillons résonnants par spectroscopie résolue en temps dans le domaine THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th THz days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Arêches, France</w:t>
+              <w:t xml:space="preserve">Forum du groupement de recherche en spectroscopie moléculaire (GDR SpecMo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012462v1</w:t>
+                <w:t xml:space="preserve">hal-02016495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction précise de l’indice de réfraction complexe d’échantillons résonnants par spectroscopie résolue en temps dans le domaine THz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">Identifying substances concealed by fabrics in THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum du groupement de recherche en spectroscopie moléculaire (GDR SpecMo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Calais, France</w:t>
+              <w:t xml:space="preserve">8th THz days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arêches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016495v1</w:t>
+                <w:t xml:space="preserve">hal-02012455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying substances concealed by fabrics in THz</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">THz characterization of selected 3D-printing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susjek Jaroslaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Sypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Palka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Zelazowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th THz days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Arêches, France</w:t>
+              <w:t xml:space="preserve">8th THz Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Arêches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012455v1</w:t>
+                <w:t xml:space="preserve">hal-02012490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz characterization of selected 3D-printing materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz polarimetric emission and detection using a cubic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Biciunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th THz Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Arêches, France</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Plasma Science (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012490v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz polarimetric emission and detection using a cubic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Accurate terahertz time-domain spectroscopy of absorbing and resonant materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrius Biciunas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Plasma Science (ICOPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Optics &amp; Photonics Taiwan, the International Conference (OPTIC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013429v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate terahertz time-domain spectroscopy of absorbing and resonant materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Ultra wide band THz polarimetric analysis using an isotropic non-linear crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Biciunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics &amp; Photonics Taiwan, the International Conference (OPTIC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Hsinchu, Taiwan</w:t>
+              <w:t xml:space="preserve">8th THz days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arêches-Beaufort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009597v1</w:t>
+                <w:t xml:space="preserve">hal-02016459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra wide band THz polarimetric analysis using an isotropic non-linear crystal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Transmission THz-TDS extraction precision enhanced by modified Kramers-Kronig relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th THz days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Arêches-Beaufort, France</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Arêches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016459v1</w:t>
+                <w:t xml:space="preserve">hal-02012462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying hidden substances by THz remote sensing: A realistic dream?</w:t>
               </w:r>
@@ -17925,64 +17925,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz vectorial antennas based on cubic electro-optic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Biciunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Optics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18007,103 +18007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical activity for twisted sub-wavelength hole arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics, Metamaterials 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France. Session I.1, 3 p., published by Metamorphose-VI, CD-ISBN 978-952-67611-5-2</w:t>
@@ -18257,103 +18257,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-transparency metal mesh filters based on cyclic olefin copolymer films for broadband THz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pavanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Kuppam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Peytavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference on Infrared, Millimeter and Terahertz Waves, IRMMW-THz 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Mainz, Germany. paper TH2-3, 2 p., </w:t>
@@ -18391,51 +18391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of materials presenting absorption bands in the terahertz domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18480,437 +18480,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation de polarisation aux fréquences terahertz à partir de métamatériaux chiraux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate determination of the complex refractive index of scattering materials by THz time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre thématique GT2 du GDR Ondes - Micro, nano-structures et dispositifs de l'optique au microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">EOS Topical meeting on TeraHertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797338v1</w:t>
+                <w:t xml:space="preserve">hal-00979347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate determination of the complex refractive index of scattering materials by THz time-domain spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise determination of the complex refrative index of samples showing low-transmission bands by THz time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical meeting on TeraHertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979347v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise determination of the complex refrative index of samples showing low-transmission bands by THz time-domain spectroscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rotation de polarisation aux fréquences terahertz à partir de métamatériaux chiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical meeting on TeraHertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Rencontre thématique GT2 du GDR Ondes - Micro, nano-structures et dispositifs de l'optique au microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979352v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamatériaux fishnet aux longueurs d'ondes submillimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18965,90 +18965,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz negative index material based on fishnet-like metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics, META 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19112,64 +19112,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Suszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical meeting on TeraHertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
@@ -19192,817 +19192,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study in the THz domain of metamaterials exhibiting a negative refractive index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative- and zero-index metamaterials at terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Terahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">5th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics, Metamaterials'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.1000-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807135v1</w:t>
+                <w:t xml:space="preserve">hal-00799988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative- and zero-index metamaterials at terahertz frequencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Métamatériaux à base de réseaux d'ouvertures sous longueur d'onde pour le contrôle de l'environnement aux fréquences terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengxiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics, Metamaterials'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.1000-1002</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. papier 97, 4B1, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799988v1</w:t>
+                <w:t xml:space="preserve">hal-00597141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux à base de réseaux d'ouvertures sous longueur d'onde pour le contrôle de l'environnement aux fréquences terahertz</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate Characterization of Materials by Transmission and Reflection THz Time- domain Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. papier 97, 4B1, 1-4</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Terahertz Nanoscience (TeraNano 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597141v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Characterization of Materials by Transmission and Reflection THz Time- domain Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Augmentation de la sensibilité de détection par métamatériaux terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Terahertz Nanoscience (TeraNano 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Colloque National Métamatériaux, CNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015817v1</w:t>
+                <w:t xml:space="preserve">hal-00807139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation de la sensibilité de détection par métamatériaux terahertz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">THz metamaterials by stacked subwavelength hole arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Métamatériaux, CNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">30th Progress in Electromagnetics Research Symposium, PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807139v1</w:t>
+                <w:t xml:space="preserve">hal-00807132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz metamaterials by stacked subwavelength hole arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study in the THz domain of metamaterials exhibiting a negative refractive index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Progress in Electromagnetics Research Symposium, PIERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Suzhou, China</w:t>
+              <w:t xml:space="preserve">6èmes Journées Terahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807132v1</w:t>
+                <w:t xml:space="preserve">hal-00807135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual wavelength cw microlaser for the generation of THz radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20044,51 +20044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative index subwavelength arrays operating at 0.5 THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20191,77 +20191,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hochheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Samedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdullaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Ternary and Multinary Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Baku, Azerbaijan</w:t>
@@ -20329,51 +20329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20415,51 +20415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Thin-Film Parameters using a standard THz Time-Domain Spectroscopy setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20549,51 +20549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20644,51 +20644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of extraction of material parameters from THz time-domain spectroscopy performed in reflection and in transmission&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20752,90 +20752,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotary power of a fishnet-related metamaterial at 0.5 THz&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lheurett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials' Congress 2010 The third International Congress on Advanced Electromagnetic Materials in microwaves and optic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Karlsruhe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20860,51 +20860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise analysis of Wood-Rayleigh anomalies in the terahertz transmission spectrum of a metallic hole array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20955,51 +20955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of photoconductive short electrical pulses generation at high repetition rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21050,90 +21050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Properties and Applications of 2D and 3D Hole-Array Metal Structures in the Terahertz Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Electromagnetic Properties and Applications of 2D and 3D Hole-Array Metal Structures in the Terahertz Range"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Kazan, Russia</w:t>
@@ -21162,51 +21162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative index subwavelength arrays operating at 0.5THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21287,51 +21287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz surface plasmon reflection on a corrugated metal surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Angeluts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21395,51 +21395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wedge-type negative index metamaterial at 0.5 THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21523,626 +21523,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength holes arrayed stacks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High speed photoswItching : From material properties to device performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength holes arrayed stacks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, London, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">Semi Insulating Materials Conference XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vilnius (Lituanie), Lithuania. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602661v1</w:t>
+                <w:t xml:space="preserve">hal-00394607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength hole arrayed stack: towards terahertz high resolution imaging systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High speed photoswitching: from material properties to device performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subwavelength hole arrayed stack: towards terahertz high resolution imaging systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High speed photoswitching: from material properties to device performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602659v1</w:t>
+                <w:t xml:space="preserve">hal-00602662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie terahertz d'un métamatériau gaucher constitué d'un empilement de réseaux métalliques sous longueur d'onde</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Andreev A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prudnikov I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shkurinov A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Denisyuk I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.4E-4, 1-4</w:t>
+              <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480413v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances assessment of low temperature grown GaAs based optoelectronic devices used for RF sampling application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.- F. Roux</w:t>
+                <w:t xml:space="preserve">Terahertz Windows for low temperature detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, San Jose (CA), Germany</w:t>
+              <w:t xml:space="preserve">Terahertz Windows for low temperature detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394606v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed photoswItching : From material properties to device performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'optoélectronique térahertz : une autre manière d'explorer l'infrarouge lointain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi Insulating Materials Conference XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vilnius (Lituanie), Lithuania. pp.X</w:t>
+              <w:t xml:space="preserve">L'optoélectronique térahertz : une autre manière d'explorer l'infrarouge lointain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394607v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de détermination de l'indice effectif : application à un métamatériau uniaxial gaucher térahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengxiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22164,124 +22073,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.146-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamatériaux térahertz sous incidence normale : application à la réfraction négative à partir d'un prisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22289,261 +22198,261 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.138-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation and Propagation of TeraHertz Surface Plasmons Using Grating Couplers</w:t>
+                <w:t xml:space="preserve">Recent Developments in Terahertz Time-Domain Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Excitation and Propagation of TeraHertz Surface Plasmons Using Grating Couplers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Recent Developments in Terahertz Time-Domain Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Tohoku Univ., Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602658v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments in Terahertz Time-Domain Spectroscopy</w:t>
+                <w:t xml:space="preserve">Excitation and Propagation of TeraHertz Surface Plasmons Using Grating Couplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Developments in Terahertz Time-Domain Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Tohoku Univ., Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Excitation and Propagation of TeraHertz Surface Plasmons Using Grating Couplers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602652v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk metamaterials at terahertz frequencies : the subwavelength hole stacked arrays approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22552,232 +22461,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Térahertz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a full video THz passive imager</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Garet</w:t>
+                <w:t xml:space="preserve">Sub-wavelength hole arrayed stack : towards terahertz high resolution imaging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi Insulating Materials Conference XV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th European Microwave Conference, EuMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.626-629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUMC.2009.5296156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602680v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength hole arrayed stacks</w:t>
               </w:r>
@@ -22802,51 +22720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22882,1201 +22800,1283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength hole arrayed stack : towards terahertz high resolution imaging systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Blary</w:t>
+                <w:t xml:space="preserve">Designing a full video THz passive imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ketchazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Radisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Microwave Conference, EuMC 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semi Insulating Materials Conference XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vilnius (Lituanie), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474414v1</w:t>
+                <w:t xml:space="preserve">hal-00602680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'optoélectronique térahertz : une autre manière d'explorer l'infrarouge lointain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bulk metamaterials at THz frequencies: the subwavelength hole stacked arrays approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'optoélectronique térahertz : une autre manière d'explorer l'infrarouge lointain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Metz, France</w:t>
+              <w:t xml:space="preserve">Bulk metamaterials at THz frequencies: the subwavelength hole stacked arrays approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602687v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed photoswitching: from material properties to device performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Study of the diffraction by periodic structures for applications in the terahertz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylaamiri Laamiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High speed photoswitching: from material properties to device performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Study of the diffraction by periodic structures for applications in the terahertz range</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602662v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopie térahertz d'un métamatériau gaucher constitué d'un empilement de réseaux métalliques sous longueur d'onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Spectroscopie térahertz d'un métamatériau gaucher constitué d'un empilement de réseaux métalliques sous longueur d'onde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602655v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Windows for low temperature detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gardelein</w:t>
+                <w:t xml:space="preserve">Transmission through Metallic Slit Gratings in the THz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Windows for low temperature detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Transmission through Metallic Slit Gratings in the THz range</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trouville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602682v1</w:t>
+                <w:t xml:space="preserve">hal-00602664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk metamaterials at THz frequencies: the subwavelength hole stacked arrays approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+                <w:t xml:space="preserve">Caractérisation d'échantillonneurs optoélectroniques pour applications radiofréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Badi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulk metamaterials at THz frequencies: the subwavelength hole stacked arrays approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Caractérisation d'échantillonneurs optoélectroniques pour applications radiofréquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602683v1</w:t>
+                <w:t xml:space="preserve">hal-00602674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diffraction by periodic structures for applications in the terahertz range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ylaamiri Laamiri</w:t>
+                <w:t xml:space="preserve">Subwavelength hole arrayed stack: towards terahertz high resolution imaging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Study of the diffraction by periodic structures for applications in the terahertz range</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Subwavelength hole arrayed stack: towards terahertz high resolution imaging systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUMC.2009.5296156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602679v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie térahertz d'un métamatériau gaucher constitué d'un empilement de réseaux métalliques sous longueur d'onde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength holes arrayed stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopie térahertz d'un métamatériau gaucher constitué d'un empilement de réseaux métalliques sous longueur d'onde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength holes arrayed stacks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, London, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602677v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission through Metallic Slit Gratings in the THz range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Armand</w:t>
+                <w:t xml:space="preserve">Spectroscopie terahertz d'un métamatériau gaucher constitué d'un empilement de réseaux métalliques sous longueur d'onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmission through Metallic Slit Gratings in the THz range</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Trouville, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.4E-4, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602664v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'échantillonneurs optoélectroniques pour applications radiofréquences</w:t>
+                <w:t xml:space="preserve">Performances assessment of low temperature grown GaAs based optoelectronic devices used for RF sampling application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Roux</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.- F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractérisation d'échantillonneurs optoélectroniques pour applications radiofréquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, San Jose (CA), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602674v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling and Focusing THz surface plasmons by elliptical grating on bulk aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24134,277 +24134,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie térahertz dans le domaine temporel : détermination des propriétés optiques de matériaux dans l'infrarouge lointain</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of acoustical phonons by femtosecond laser pulses in GaAs in the presence of external electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Babillote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sciences Analytiques (CSA),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, -, Morocco</w:t>
+              <w:t xml:space="preserve">Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394594v1</w:t>
+                <w:t xml:space="preserve">hal-00394593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of acoustical phonons by femtosecond laser pulses in GaAs in the presence of external electric field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopie térahertz dans le domaine temporel : détermination des propriétés optiques de matériaux dans l'infrarouge lointain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laamiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, -, France</w:t>
+              <w:t xml:space="preserve">Congrès des Sciences Analytiques (CSA),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, -, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394593v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Film Characterization by THz Time-Domain Spectroscopy using Grating Excitation of a Planar Dielectric Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24449,316 +24449,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trays: from academic research to industrial applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vectorial Characterization of Single-Shot High Power Microwave Pulses using Pigtailed Electro-optic Sensors under Outdoors Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hertzian Optics and Dielectrics (OHD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Valence, France</w:t>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186397v1</w:t>
+                <w:t xml:space="preserve">hal-02014980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial Characterization of Single-Shot High Power Microwave Pulses using Pigtailed Electro-optic Sensors under Outdoors Conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trays: from academic research to industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Hertzian Optics and Dielectrics (OHD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014980v1</w:t>
+                <w:t xml:space="preserve">hal-00186397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous determination of dielectric permittivity and magnetic permeability of bulk samples by THz time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kadlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nemec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Kuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24796,90 +24796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic sensors: A way towards vectorial characterization of microwave electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Measurement Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Broomfield - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24904,90 +24904,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous determination of dielectric and magnetic properties by time-domain terahertz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kadlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nemec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Kuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25019,463 +25019,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carriers dynamics measurements in ultrafast photoconductive switches for THz applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sonde électro-optique de type Fabry-Pérot pour la détection de champs électriques de faible amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Eusebe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared and Millimeter Waves, Conference Digest of the 2004 Joint 29th International Conference on 2004 and 12th International Conference on Terahertz Electronics, 2004.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Karlsruhe, Germany. pp.365-366</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, CHAMBERY, France. pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992647v1</w:t>
+                <w:t xml:space="preserve">hal-00148753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation entre 40 MHz et 114 GHz de diodes PIN monolithiques sur substrat SOI</w:t>
+                <w:t xml:space="preserve">Carriers dynamics measurements in ultrafast photoconductive switches for THz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Duraz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.P. Ghesquiers</w:t>
+                <w:t xml:space="preserve">H. Eusebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.XX</w:t>
+              <w:t xml:space="preserve">Infrared and Millimeter Waves, Conference Digest of the 2004 Joint 29th International Conference on 2004 and 12th International Conference on Terahertz Electronics, 2004.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Karlsruhe, Germany. pp.365-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148317v1</w:t>
+                <w:t xml:space="preserve">hal-01992647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonde électro-optique de type Fabry-Pérot pour la détection de champs électriques de faible amplitude</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et modélisation entre 40 MHz et 114 GHz de diodes PIN monolithiques sur substrat SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Romanini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Ghesquiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, CHAMBERY, France. pp.112-113</w:t>
+              <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148753v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs de champs électriques haute fréquence à base de cristaux électro-optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, ECULLY, France. pp.XX</w:t>
@@ -25504,77 +25504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure vectorielle de champs électriques en espace libre et en propagation guidée par capteurs électro-optiques fibrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25629,90 +25629,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoélectronique térahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">invitée Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, CHAMBERY, France. pp.418-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26138,256 +26138,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical rectification in GaSe crystals pumped from visible to IR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz generation through optical rectification in a reflection scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Skovsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German TeraHertz Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Grande Motte, France. </w:t>
+              <w:t xml:space="preserve">9 th International Conference on Optical Terahertz Science and Technology (OTST 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695000v1</w:t>
+                <w:t xml:space="preserve">hal-03694945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation through optical rectification in a reflection scheme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical rectification in GaSe crystals pumped from visible to IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Esben Skovsen</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th International Conference on Optical Terahertz Science and Technology (OTST 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. </w:t>
+              <w:t xml:space="preserve">French-German TeraHertz Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694945v1</w:t>
+                <w:t xml:space="preserve">hal-03695000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -26493,51 +26493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoélectronique térahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26988,51 +26988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the Complex Refractive Index of Materials in the Far-Infrared from Terahertz Time-Domain Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27092,51 +27092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles and Applications of THz Time Domain Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27187,77 +27187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Selenide, Sulfide and Telluride Materials by Terahertz Time-Domain Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sardarly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27266,248 +27266,98 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz and Mid Infrared Radiation: Detection of Explosives and CBRN (Using Terahertz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-133, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012381v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-00372045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes électromagnétiques térahertz- Principes et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27523,65 +27373,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId580"/>
+      <w:footerReference w:type="default" r:id="rId575"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27728,51 +27578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hedegaard Kristensen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Skovsen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.110981" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Zhai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci-Ling Pan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Kumar Sahoo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Hong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04741981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Latreche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazoul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boutemedjet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2022.169354" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sinko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Ozheredov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rudneva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Manomenova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kozlova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.421282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Laurell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438597" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04741924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Maamar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Trache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2020.165711" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Solyankin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Lakatosh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Krivokorytov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Tsygvintsev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.034033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00704-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.383548" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellakhdar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Telia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v10i2.pp1791-1804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000964" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Balakin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Makarov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kotelnikov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.7.000678" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0555-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanjuan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3649" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31970-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Smolyanskaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Chernomyrdin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Konovko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaytsev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozheredov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.10.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3654" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.57.006055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Kato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blampey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0463-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0468-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Demers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2705981" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Minamide" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Sato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2535244" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2490541" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sardarly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badalov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullaev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezirova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783416010285" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shkurinov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Babu Kuppam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dadrasnia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuppam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/370619" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puthukodan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K.T. Vinod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Nguendon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4136" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#322;ocki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.003137" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821627" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977029v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-M. Lee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Rivera" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Kuppam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pavanello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kuppam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798522" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oden" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meilhan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne-Dera" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004817" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980196v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Rivera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977449v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977485v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ketchazo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977461v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bomba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Czerwinski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kevorkian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002817" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T. Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simoens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dell'Anna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antonov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bagliani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasotti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0599-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6CQ76TW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991326v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn. Siemion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991327v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samedov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullayev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmanov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbanovic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991318v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991266v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delord" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991478v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3511540" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carbonell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455994" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laamiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991807v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3114411" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shkurinov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991519v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991805v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597581v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch .Minot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Todorov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597584v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delord J.M." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471870v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394116v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393975v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Minot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186396v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186393v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2748364" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991880v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186394v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991884v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991893v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nemec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuzel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ctyroky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145736v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nemec F. Kadlec P. Kuzel L. Duvillaret J.L. Coutaz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00400487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre.V Tishchenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.107.26" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145694v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hierle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856424" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137937v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Jrad" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krotkus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertulis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaminska" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.867998" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348056v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990146" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Krotkus" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123881" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928539v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitaker" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UEO.1997.UF10" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703242v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kajzar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raimond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001101" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703245v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Barny" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chastaing" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.12.000428" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747868v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697733" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681286v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682110v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107360v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107296v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694916v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624406" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695017v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Remark" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628900v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567523" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632745v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628901v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567593" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628904v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542251" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632670v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628907v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2020.MTu1C.5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628906v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2550505" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321320v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321296v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321278v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873798" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623217v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297224v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873806" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321314v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Solyankin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Shkurinov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321270v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321338v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V Balakin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kuzechkin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321350v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumortier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013414v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992549v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510250" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981243v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dremers Js" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292783" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017966v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996318v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013396v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013417v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laamiri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014080v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013422v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014672v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017991v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014069v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01993919v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Zegmout" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pache" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958016v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvath" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Roux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Coutaz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014045v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018055v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014063v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014164v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009757v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013917v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013909v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009631v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009692v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758542" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014095v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009605v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009697v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758600" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012462v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016495v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012455v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012490v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susjek Jaroslaw" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sypek" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Zelazowski" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013429v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Biciunas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009597v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016459v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009740v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013352v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881303v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979378v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ketchazo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914240v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665877" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015878v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797338v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979347v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979352v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806595v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797339v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soltani" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807135v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799988v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597141v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Soltani" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015817v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807139v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807132v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568589v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603227v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hochheimer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salardy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603260v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603236v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549946v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612536" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603238v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603242v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lheurett" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603224v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603228v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603203v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603232v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603248v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Angeluts" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Shkurinov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549945v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612552" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602661v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602659v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2009.5296156" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480413v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394606v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- F. Roux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394607v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480352v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480351v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602658v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602652v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574857v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602680v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ketchazo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardelein" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuillermet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radisson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474419v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474414v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602687v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602662v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602655v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev A." TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prudnikov I." TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shkurinov A." TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Denisyuk I." TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602682v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602683v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602679v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylaamiri Laamiri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602677v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602664v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602674v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394441v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nazarov" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shkurinov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394594v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394593v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babillote" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugliese" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394585v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186397v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014980v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148194v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kadlec" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148195v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148192v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992647v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eusebe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148317v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duraz" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ghesquiers" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148753v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148770v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148752v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paupert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148754v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Roux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904222v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaubert" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904220v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904221v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695000v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694945v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012325v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Vincent" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393993v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozat" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742291v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cherkasova" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Konnikova" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kistenev" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vaks" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91249-5.00008-9" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017562v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurell Fredrik" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950430v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012435v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66348" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992792v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012381v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372045v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazelas" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012292v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hedegaard Kristensen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Skovsen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.110981" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Zhai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci-Ling Pan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Kumar Sahoo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Hong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04741981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Latreche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazoul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boutemedjet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2022.169354" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sinko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Ozheredov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rudneva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Manomenova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kozlova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.421282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Laurell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438597" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04741924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Maamar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Trache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2020.165711" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.383548" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Solyankin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Lakatosh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Krivokorytov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Tsygvintsev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.034033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00704-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellakhdar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Telia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v10i2.pp1791-1804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Balakin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Makarov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kotelnikov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.7.000678" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0555-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000964" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Smolyanskaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Chernomyrdin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Konovko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaytsev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozheredov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.10.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3654" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.57.006055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Kato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blampey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0463-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0468-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31970-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanjuan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3649" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Demers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2705981" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2490541" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009197v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sardarly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badalov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullaev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezirova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783416010285" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Minamide" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Sato" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2535244" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shkurinov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954474v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puthukodan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dadrasnia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K.T. Vinod" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Nguendon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamela" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4136" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuppam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/370619" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Babu Kuppam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#322;ocki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.003137" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-M. Lee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Rivera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Kuppam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pavanello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kuppam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798522" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oden" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meilhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne-Dera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004817" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821627" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ketchazo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977724v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bomba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Czerwinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kevorkian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002817" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980193v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T. Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simoens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977834v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dell'Anna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antonov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bagliani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biasotti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0599-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6CQ76TW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Rivera" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991326v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn. Siemion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991318v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991327v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samedov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullayev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmanov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbanovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991266v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delord" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991478v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3511540" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carbonell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455994" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991807v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3114411" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597586v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shkurinov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597581v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch .Minot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Todorov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delord J.M." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597580v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471870v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991802v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laamiri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394116v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393975v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Minot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2748364" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991890v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186394v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991884v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991893v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nemec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuzel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ctyroky" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186396v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145736v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nemec F. Kadlec P. Kuzel L. Duvillaret J.L. Coutaz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hierle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856424" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00400487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre.V Tishchenko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.107.26" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137937v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Jrad" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krotkus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertulis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaminska" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Korona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.867998" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348056v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990146" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Krotkus" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123881" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928539v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitaker" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UEO.1997.UF10" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703242v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kajzar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raimond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001101" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703245v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Barny" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chastaing" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.12.000428" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747868v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697733" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681286v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682110v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107296v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107360v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694916v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624406" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695017v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Remark" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632670v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628901v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567593" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628904v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542251" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628900v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567523" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632745v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628907v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2020.MTu1C.5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628906v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2550505" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321296v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321278v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873798" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297224v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873806" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623217v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321314v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Solyankin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Shkurinov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321270v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321338v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V Balakin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kuzechkin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321350v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumortier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321320v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981243v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dremers Js" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292783" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992549v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510250" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017966v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013414v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996318v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013396v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013417v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laamiri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014080v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013422v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017991v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014069v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01993919v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Zegmout" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pache" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958016v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvath" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Roux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Coutaz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014045v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018055v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014063v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014164v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014672v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013917v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009605v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013909v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009631v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009692v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758542" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014095v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009697v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758600" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009757v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016495v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012455v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012490v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susjek Jaroslaw" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sypek" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Zelazowski" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013429v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Biciunas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009597v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016459v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012462v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009740v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013352v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881303v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979378v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ketchazo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914240v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665877" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015878v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979347v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979352v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797338v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806595v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797339v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soltani" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799988v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597141v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Soltani" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015817v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807139v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807132v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807135v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603246v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568589v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603227v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hochheimer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salardy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603260v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603236v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549946v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612536" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603238v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603242v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lheurett" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603224v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603228v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603203v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603232v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603248v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Angeluts" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Shkurinov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549945v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612552" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394607v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602662v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602655v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev A." TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prudnikov I." TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shkurinov A." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Denisyuk I." TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602682v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardelein" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602687v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480352v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480351v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602652v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602658v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574857v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474414v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2009.5296156" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474419v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602680v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ketchazo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuillermet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radisson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602683v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602679v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylaamiri Laamiri" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602677v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602664v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602674v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formont" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602659v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602661v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480413v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394606v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- F. Roux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394441v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nazarov" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shkurinov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394593v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babillote" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugliese" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394594v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394585v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014980v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186397v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148194v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kadlec" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148195v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148192v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148753v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992647v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eusebe" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148317v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duraz" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ghesquiers" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148770v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148752v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paupert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148754v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Roux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904222v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaubert" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904220v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904221v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694945v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695000v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012325v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Vincent" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393993v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozat" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742291v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cherkasova" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Konnikova" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kistenev" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vaks" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91249-5.00008-9" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017562v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurell Fredrik" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950430v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012435v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66348" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992792v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012381v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012292v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>