--- v0 (2026-03-24)
+++ v1 (2026-05-23)
@@ -1800,51 +1800,51 @@
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 72 (4), pp.627-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>