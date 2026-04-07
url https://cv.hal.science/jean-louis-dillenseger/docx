--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -192,15073 +192,15315 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical‐like scan and upright CBCT imaging algorithms based on robotic‐arm system</w:t>
+                <w:t xml:space="preserve">Generative data-engine foundation model for universal few-shot 2D vascular image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Lin</w:t>
+                <w:t xml:space="preserve">Rongjun Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianling Lyu</w:t>
+                <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiashun Wang</w:t>
+                <w:t xml:space="preserve">Yuxing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhan Wu</w:t>
+                <w:t xml:space="preserve">Chengliang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Xi</w:t>
+                <w:t xml:space="preserve">Pinzheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (7), pp.17997. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 110, pp.103996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.17997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2026.103996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206327v1</w:t>
+                <w:t xml:space="preserve">hal-05526088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En électronique, il n'y a pas que les composants qui peuvent être actifs ou Autonomie dans l'apprentissage d'un module d'électronique en IUT première année</w:t>
+                <w:t xml:space="preserve">Domain agnostic 2D-3D deformable registration Application to fluoroscopic guidance without contrast agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Lecomte-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Rogel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20250021⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105, pp.103688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2025.103688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360369v1</w:t>
+                <w:t xml:space="preserve">hal-05132987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and Uncertainty for multiRater Volume Assessment in multiorgan Segmentation (CURVAS) challenge results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helical‐like scan and upright CBCT imaging algorithms based on robotic‐arm system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meritxell Riera-Marín</w:t>
+                <w:t xml:space="preserve">Tianling Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sikha O.K.</w:t>
+                <w:t xml:space="preserve">Jiashun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia Rodríguez-Comas</w:t>
+                <w:t xml:space="preserve">Zhan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Stefan May</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhaohong Pan</w:t>
+                <w:t xml:space="preserve">Yan Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111024⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (7), pp.17997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.17997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263956v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain agnostic 2D-3D deformable registration Application to fluoroscopic guidance without contrast agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En électronique, il n'y a pas que les composants qui peuvent être actifs ou Autonomie dans l'apprentissage d'un module d'électronique en IUT première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecomte-Denis</w:t>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Verde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cotin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 105, pp.103688. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2025.103688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20250021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132987v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Analysis of Lobar Lung Deformation After a Change of Patient Position During Video-Assisted Thoracoscopic Surgery</w:t>
+                <w:t xml:space="preserve">Calibration and Uncertainty for multiRater Volume Assessment in multiorgan Segmentation (CURVAS) challenge results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+                <w:t xml:space="preserve">Meritxell Riera-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+                <w:t xml:space="preserve">Sikha O.K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sikora</w:t>
+                <w:t xml:space="preserve">Júlia Rodríguez-Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rouzé</w:t>
+                <w:t xml:space="preserve">Matthias Stefan May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Zhaohong Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 70 (3), pp.931-940. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197, pp.111024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tbme.2022.3205458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807037v1</w:t>
+                <w:t xml:space="preserve">hal-05263956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTANet: Confidence-based Threshold Adaption Network for Semi-supervised Segmentation of Uterine Regions from MR Images for HIFU Treatment</w:t>
+                <w:t xml:space="preserve">Measurement and Analysis of Lobar Lung Deformation After a Change of Patient Position During Video-Assisted Thoracoscopic Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Zhang</w:t>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanyu Yang</w:t>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faqi Li</w:t>
+                <w:t xml:space="preserve">Stéphane Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingang Wen</w:t>
+                <w:t xml:space="preserve">Simon Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhan Yao</w:t>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.100747. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (3), pp.931-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.100747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tbme.2022.3205458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928302v1</w:t>
+                <w:t xml:space="preserve">hal-03807037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Numerical Model of High-Intensity Focused Ultrasound Treatment in Mobile and Elastic Organs: Application to a Beating Heart</w:t>
+                <w:t xml:space="preserve">CTANet: Confidence-based Threshold Adaption Network for Semi-supervised Segmentation of Uterine Regions from MR Images for HIFU Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cao</w:t>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Greillier</w:t>
+                <w:t xml:space="preserve">Guanyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Loyet</w:t>
+                <w:t xml:space="preserve">Faqi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Chavrier</w:t>
+                <w:t xml:space="preserve">Yingang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Robert</w:t>
+                <w:t xml:space="preserve">Yuhan Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (7), pp.1215-1228. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.100747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2022.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.100747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659589v1</w:t>
+                <w:t xml:space="preserve">hal-03928302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation for plan-of-the-day selection in CBCT-guided adaptive radiation therapy of cervical cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting change in the routine of the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lafond</w:t>
+                <w:t xml:space="preserve">Soumaya Msaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Barateau</w:t>
+                <w:t xml:space="preserve">Yannick Wend Kuni Zoetgnandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Leseur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aca5e5⟩</w:t>
+              <w:t xml:space="preserve">Measurement: Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.100418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measen.2022.100418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882318v1</w:t>
+                <w:t xml:space="preserve">hal-03770098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting change in the routine of the elderly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic segmentation for plan-of-the-day selection in CBCT-guided adaptive radiation therapy of cervical cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Msaad</w:t>
+                <w:t xml:space="preserve">Anaïs Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Wend Kuni Zoetgnandé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+                <w:t xml:space="preserve">Julie Leseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Carrault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement: Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, pp.100418. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (24), pp.245020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measen.2022.100418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aca5e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770098v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid, image-based and biomechanics-based registration approach to markerless intraoperative nodule localization during video-assisted thoracoscopic surgery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Numerical Model of High-Intensity Focused Ultrasound Treatment in Mobile and Elastic Organs: Application to a Beating Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael I Miga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+                <w:t xml:space="preserve">Elodie Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Greillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Loyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chavrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2021.101983⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (7), pp.1215-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2022.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127302v1</w:t>
+                <w:t xml:space="preserve">hal-03659589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta Grayscale Adaptive Network for 3D Integrated Renal Structures Segmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youyong Kong</w:t>
+                <w:t xml:space="preserve">A hybrid, image-based and biomechanics-based registration approach to markerless intraoperative nodule localization during video-assisted thoracoscopic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I Miga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71, pp.102055. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2021.102055⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 69, pp.101983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2021.101983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195538v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly-supervised convolutional neural networks of renal tumor segmentation in abdominal CTA images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Meta Grayscale Adaptive Network for 3D Integrated Renal Structures Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lijun Tang</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongjun Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youyong Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12880-020-00435-w⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.102055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2021.102055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546702v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIFUNet: Multi-class Segmentation of Uterine Regions from MR Images Using Global Convolutional Networks for HIFU Surgery Planning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Weakly-supervised convolutional neural networks of renal tumor segmentation in abdominal CTA images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yingang Wen</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanxia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmi.2020.2991266⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (37), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12880-020-00435-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569014v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense biased networks with deep priori anatomy and hard region adaptation: Semi-supervised learning for fine renal artery segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">HIFUNet: Multi-class Segmentation of Uterine Regions from MR Images Using Global Convolutional Networks for HIFU Surgery Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huazhong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Youyong Kong</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faqi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101722⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.3309-3320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmi.2020.2991266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614243v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth and thermal information fusion for head tracking using particle filter in a fall detection context</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dense biased networks with deep priori anatomy and hard region adaptation: Semi-supervised learning for fine renal artery segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youyong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (2), pp.195-208. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.101722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ICA-190615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443985v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transrectal Ultrasound Image-based Real-time Augmented Reality Guidance in Robot-assisted Laparoscopic Rectal Surgery: A Proof of Concept Study</w:t>
+                <w:t xml:space="preserve">Depth and thermal information fusion for head tracking using particle filter in a fall detection context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Shen</w:t>
+                <w:t xml:space="preserve">Imen Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+                <w:t xml:space="preserve">Jean-Marc Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Taoum</w:t>
+                <w:t xml:space="preserve">Geoffroy Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aiche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Alain-Jerôme Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (3), pp.531-543. </w:t>
+              <w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.195-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-019-02100-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/ICA-190615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02381958v1</w:t>
+                <w:t xml:space="preserve">hal-02443985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Accurate Segmentation Method of Active Shape Model with Rayleigh Mixture Model Clustering for Prostate Ultrasound Images</w:t>
+                <w:t xml:space="preserve">Transrectal Ultrasound Image-based Real-time Augmented Reality Guidance in Robot-assisted Laparoscopic Rectal Surgery: A Proof of Concept Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Bi</w:t>
+                <w:t xml:space="preserve">Jun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yibo Jiang</w:t>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Huazhong Shu</w:t>
+                <w:t xml:space="preserve">Christophe Taoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2019.105097⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.531-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-019-02100-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316147v1</w:t>
+                <w:t xml:space="preserve">lirmm-02381958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-pixel matching method for low-resolution thermal stereo images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Zoetgnande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Jérôme Fougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105, pp.103161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infrared.2019.103161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de nodules pulmonaires en réalité augmentée grâce au Cone Beam Computed Tomography (CBCT) en vidéo-thoracoscopie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and Accurate Segmentation Method of Active Shape Model with Rayleigh Mixture Model Clustering for Prostate Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Flécher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+                <w:t xml:space="preserve">Hui Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yibo Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huazhong Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0001-4079(19)30183-9⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.105097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2019.105097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02319193v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transesophageal 2D ultrasound to 3D computed tomography registration for the guidance of a cardiac arrhythmia therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Castro</w:t>
+                <w:t xml:space="preserve">Localisation de nodules pulmonaires en réalité augmentée grâce au Cone Beam Computed Tomography (CBCT) en vidéo-thoracoscopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javad Alirezaie</w:t>
+                <w:t xml:space="preserve">Bertrand de Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Bessière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Lafon</w:t>
+                <w:t xml:space="preserve">Erwan Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aad29a⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202 (8-9), pp.1897-1908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0001-4079(19)30183-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01854596v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02319193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate image segmentation using Gaussian mixture model with saliency map</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transesophageal 2D ultrasound to 3D computed tomography registration for the guidance of a cardiac arrhythmia therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Alirezaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10044-017-0672-1⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (15), pp.155007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aad29a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01674406v4</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01854596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast segmentation of ultrasound images by incorporating spatial information into Rayleigh mixture model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Accurate image segmentation using Gaussian mixture model with saliency map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huazhong Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-ipr.2017.0166⟩</w:t>
+              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), pp.869-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10044-017-0672-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01635317v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01674406v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do students dream of moving robots ou L'enseignement de la robotique mobile en Licence professionnelle en Mécatronique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast segmentation of ultrasound images by incorporating spatial information into Rayleigh mixture model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baosheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huazhong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2016001⟩</w:t>
+              <w:t xml:space="preserve">IET Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (12), pp.1188-1196 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-ipr.2017.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433824v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01635317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark for Algorithms Segmenting the Left Atrium From 3D CT and MRI Datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catalina Tobon-Gomez</w:t>
+                <w:t xml:space="preserve">Do students dream of moving robots ou L'enseignement de la robotique mobile en Licence professionnelle en Mécatronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjan J. Geers</w:t>
+                <w:t xml:space="preserve">Pauline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Peters</w:t>
+                <w:t xml:space="preserve">Guy Caverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Weese</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Toumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2398818⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2016001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260607v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new stationary gridline artifact suppression method based on the 2D discrete wavelet transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui Tang</w:t>
+                <w:t xml:space="preserve">Benchmark for Algorithms Segmenting the Left Atrium From 3D CT and MRI Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Tobon-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Tong</w:t>
+                <w:t xml:space="preserve">Arjan J. Geers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xudong D. Bao</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jochen Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Weese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4914861⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (7), pp.1460--1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2398818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01136187v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region and boundary feature estimation on ultrasound images using moment invariants.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new stationary gridline artifact suppression method based on the 2D discrete wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong D. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (4), pp.1721-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4914861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2013.10.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00935303v1</w:t>
+                <w:t xml:space="preserve">inserm-01136187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity-based Similarity Measures Evaluation for CT to Ultrasound 2D Registration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Region and boundary feature estimation on ultrasound images using moment invariants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huazhong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.08.001⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (2), pp.446-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2013.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00879579v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00935303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I point my heart with the tip of my fingers - Biometry for the diagnosis of congenital heart defects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intensity-based Similarity Measures Evaluation for CT to Ultrasound 2D Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34 (4-5), pp.311-314. </w:t>
+              <w:t xml:space="preserve">, 2013, 34 (4-5), pp.278-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00879164v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00879579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tempo de Reel sur un rythme de Java</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">I point my heart with the tip of my fingers - Biometry for the diagnosis of congenital heart defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Abdulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Summers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Houyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J3aE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2013013⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (4-5), pp.311-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873849v1</w:t>
+                <w:t xml:space="preserve">inserm-00879164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a dual-mode array integrated in a multi-element transducer for imaging and therapy of prostate cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un tempo de Reel sur un rythme de Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Toumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (2), pp.147-158. </w:t>
+              <w:t xml:space="preserve">J3aE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2013013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00825309v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate segmentation on T2 MRI using Optimal Surface Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a dual-mode array integrated in a multi-element transducer for imaging and therapy of prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Garnier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Birer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34 (4-5), pp.287-290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.07.005⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00879165v1</w:t>
+                <w:t xml:space="preserve">inserm-00825309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase estimation for a phased array therapeutic interstitial ultrasound probe.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prostate segmentation on T2 MRI using Optimal Surface Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huazhong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6345970⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (4-5), pp.287-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00727727v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00879165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion Zernike moments and their invariants for color image analysis and object recognition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase estimation for a phased array therapeutic interstitial ultrasound probe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenya Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.07.018⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.472-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6345970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00639532v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00727727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tenth IEEE EMBS International Summer School on Biomedical Imaging.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quaternion Zernike moments and their invariants for color image analysis and object recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Burdin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+                <w:t xml:space="preserve">Beijing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huazhong Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Toumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulse, IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MPUL.2012.2216725⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (2), pp.308-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905634v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00639532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life is learning: International EMBS Summer School on Biomedical Imaging [A Look At]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Tenth IEEE EMBS International Summer School on Biomedical Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE pulse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pulse, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (6), pp.74 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MPUL.2012.2216725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MPUL.2011.2177201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00673888v1</w:t>
+                <w:t xml:space="preserve">hal-00905634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivolume visualization method for spatially aligned volumes after 3D/3D image registration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Life is learning: International EMBS Summer School on Biomedical Imaging [A Look At]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limin M. Luo</w:t>
+                <w:t xml:space="preserve">Valérie Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.040⟩</w:t>
+              <w:t xml:space="preserve">IEEE pulse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MPUL.2011.2177201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00598351v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00673888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modelling of epithelial to mesenchymal transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bladder segmentation in MRI images using active region growing model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ron Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.5702-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00745327v1</w:t>
+                <w:t xml:space="preserve">inserm-00620224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bladder segmentation in MRI images using active region growing model.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A multivolume visualization method for spatially aligned volumes after 3D/3D image registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong D. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (3), pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091380⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00620224v1</w:t>
+                <w:t xml:space="preserve">inserm-00598351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9th IEEE EMBS International Summer School on Biomedical Imaging 2010: From cells to clinics [A Look At]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Computational modelling of epithelial to mesenchymal transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Abdulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Imms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schleich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE pulse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp.306-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MPUL.2010.939611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00585306v1</w:t>
+                <w:t xml:space="preserve">inserm-00745327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast FFT-based bioheat transfer equation computation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">9th IEEE EMBS International Summer School on Biomedical Imaging 2010: From cells to clinics [A Look At]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Esneault</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cazuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2009.11.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE pulse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.48 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MPUL.2010.939611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00456967v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00585306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation en sciences du vivant (3) : De l'imagerie médicale à la thérapie guidée par l'image. [From medical imaging to image-guided therapy.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (12), pp.1103-1109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00551745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver vessels segmentation using a hybrid geometrical moments/graph cuts method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Esneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (2), pp.276-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBME.2009.2032161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00428687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-guided therapy: evolution and breakthrough.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fast FFT-based bioheat transfer equation computation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Esneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMB.2009.935459⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (2), pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2009.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00465533v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00456967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vectorial image soft segmentation method based on neighborhood weighted Gaussian mixture model.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Image-guided therapy: evolution and breakthrough.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Haigron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Li Min Luo</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin M. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.100-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMB.2009.935459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2009.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00411983v1</w:t>
+                <w:t xml:space="preserve">inserm-00465533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dynamic 3D virtual methodology for teaching the mechanics of atrial septation as seen in the human heart.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fast simulation of ultrasound images from a CT volume.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert H. Anderson</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delabrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatomical Sciences Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ase.74⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (2), pp.180-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2008.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00375481v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00357901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation of ultrasound images from a CT volume.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new dynamic 3D virtual methodology for teaching the mechanics of atrial septation as seen in the human heart.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schleich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Delabrousse</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Houyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Almange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert H. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2008.12.009⟩</w:t>
+              <w:t xml:space="preserve">Anatomical Sciences Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ase.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00357901v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00375481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Modeling of the Thermal Coagulation Necrosis Induced by an Interstitial Ultrasonic Transducer.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A vectorial image soft segmentation method based on neighborhood weighted Gaussian mixture model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Dong Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Min Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2007.914543⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (8), pp.644-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00255894v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00411983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vectorial image classification method based on neighborhood weighted Gaussian mixture model.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">3-D Modeling of the Thermal Coagulation Necrosis Induced by an Interstitial Ultrasonic Transducer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (2), pp.833-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2007.914543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00316890v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00255894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT-based computation of the bioheat transfer equation for the HCC ultrasound surgery therapy modeling.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A vectorial image classification method based on neighborhood weighted Gaussian mixture model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Garnier</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1, pp.2538-41. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 1, pp.1922-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00316860v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00316890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment-based metrics for mesh simplification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">FFT-based computation of the bioheat transfer equation for the HCC ultrasound surgery therapy modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Limin M. Luo</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Esneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2007.05.001⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.2538-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00182475v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00316860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical harmonics based intrasubject 3-D kidney modeling/registration technique applied on partial information.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Moment-based metrics for mesh simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huazhong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Patard</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong D. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tbme.2006.883653.⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (5), pp.710-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2007.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00129694v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00182475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional reconstruction and morphologic measurements of human embryonic hearts: a new diagnostic and quantitative method applicable to fetuses younger than 13 weeks of gestation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spherical harmonics based intrasubject 3-D kidney modeling/registration technique applied on partial information.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Almange</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric and developmental pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10024-005-0017-8⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (11), pp.2185-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tbme.2006.883653.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00130023v2</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00129694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding normal cardiac development using animated models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional reconstruction and morphologic measurements of human embryonic hearts: a new diagnostic and quantitative method applicable to fetuses younger than 13 weeks of gestation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Schleich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Philippe Moulinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Almange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatric and developmental pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (4), pp.463-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10024-005-0017-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/38.974513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00131250v1</w:t>
+                <w:t xml:space="preserve">inserm-00130023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Methodology for the Evaluation of the 3D Visualization of Quantitative Information: a Case Study Concerning SEEG Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Sousa Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computing and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 10 (2), pp.103-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00133392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast detection and characterization of vessels in very large 3-D data sets using geometrical moments.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Understanding normal cardiac development using animated models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schleich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Rolland</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Almange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (1), pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/38.974513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00134957v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00131250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual imaging for teaching cardiac embryology.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fast detection and characterization of vessels in very large 3-D data sets using geometrical moments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Toumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Boldak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 104 (24), pp.E134</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 48 (5), pp.604-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00130668v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00134957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet analysis of EEG for three-dimensional mapping of epileptic events.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Virtual imaging for teaching cardiac embryology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schleich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abel Kinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 104 (24), pp.E134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02584454⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00130049v1</w:t>
+                <w:t xml:space="preserve">inserm-00130668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moment-based three-dimensional edge operator.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelet analysis of EEG for three-dimensional mapping of epileptic events.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lotfi Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Kinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 23 (5), pp.543-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02584454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00133014v1</w:t>
+                <w:t xml:space="preserve">inserm-00130049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A moment-based three-dimensional edge operator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin M. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 40 (7), pp.693-703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00133014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A 3-D moment based approach for blood vessel detection and quantification in MRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 1 (2), pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00135664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Registration Quality Matters: Enhancing sCT Synthesis with IMPACT-Based Registration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Diffusion Model Enhancements for Reliable MRI-to-CT Image Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songyue Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">synthRad2025 Challenge, MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324623v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Model Enhancements for Reliable MRI-to-CT Image Translation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fine-tuning Segment Anything for Accurate Tumor Tracking in MRI Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">synthRad2025 Challenge, MICCAI 2025</w:t>
+              <w:t xml:space="preserve">TrackRAD2025 Challenge, Real-time Tumor Tracking for MRI-guided Radiotherapy, MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324656v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning Segment Anything for Accurate Tumor Tracking in MRI Sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Why Registration Quality Matters: Enhancing sCT Synthesis with IMPACT-Based Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TrackRAD2025 Challenge, Real-time Tumor Tracking for MRI-guided Radiotherapy, MICCAI 2025</w:t>
+              <w:t xml:space="preserve">synthRad2025 Challenge, MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334604v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En électronique, il n'y a pas que les composants qui peuvent être actifs ou Autonomie dans l'apprentissage d'un module d'électronique en IUT première année</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From Deterministic to Probabilistic: Bayesian Modeling of Inter-Annotator Variability in UNet-Based Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ᵉ colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Perpignan, France. pp.92-98</w:t>
+              <w:t xml:space="preserve">CURVAS-PDACVI Challenge, Pancreatic Adenocarcinoma Vascular Invasion - MICCAI 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217053v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of Alexis retractors in the context of augmented reality in video-assisted thoracoscopic surgery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">En électronique, il n'y a pas que les composants qui peuvent être actifs ou Autonomie dans l'apprentissage d'un module d'électronique en IUT première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ᵉ colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Perpignan, France. pp.92-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028087v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond respiratory models: a physics-enhanced synthetic data generation method for 2D-3D deformable registration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Segmentation of Alexis retractors in the context of augmented reality in video-assisted thoracoscopic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cong Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, San Diego, France. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3044346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599413v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Bayesian Uncertainty Using 3D Pre-trained TotalSegmentator Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CURVAS2024 Challenge, Calibration and Uncertainty for multiRater Volume Assessment in multi-organ Segmentation, MICCAI 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rib Segmentation in Surgical Images for Video-Assisted Thoracoscopic Surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Beyond respiratory models: a physics-enhanced synthetic data generation method for 2D-3D deformable registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javad Alirezaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 37th International Symposium on Computer-Based Medical Systems (CBMS) 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle (USA), Washington, United States. pp.2413-2421</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645664v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de l'étiquetage automatique des boîtes de Pétri avec des algorithmes d'IA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rib Segmentation in Surgical Images for Video-Assisted Thoracoscopic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayet Djelal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wiley Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Babyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Alirezaie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29° Colloque sur le traitement du signal et des images, GRETSI'23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 37th International Symposium on Computer-Based Medical Systems (CBMS) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Guadalajara, Mexico. pp.450-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS61543.2024.00080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190733v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autolabel : Improving Petri Dish Automatic Labels with AI Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Quevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Jérôme Fougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sergey Y. Yurish, Jun 2023, Tenerife (Canaries), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical model for the prediction of lung deformation during video-assisted thoracoscopic surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Amélioration de l'étiquetage automatique des boîtes de Pétri avec des algorithmes d'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Quevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laferte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Jerome Fougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2023; Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29° Colloque sur le traitement du signal et des images, GRETSI'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2023, Grenoble, France. pp.1065-1068</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059931v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound to CT rigid image registration using CNN for the HIFU treatment of heart arrhythmias</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Statistical model for the prediction of lung deformation during video-assisted thoracoscopic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging, Conference 1203: Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2612348⟩</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2023; Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, San Diego, United States. pp.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2646983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626715v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle statistique pour la prédiction de la déformation du poumon pendant la chirurgie thoracique vidéo-assistée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ultrasound to CT rigid image registration using CNN for the HIFU treatment of heart arrhythmias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS (Recherche en Imagerie et Technologies pour la Santé) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging, Conference 1203: Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San Diego, United States. pp.246-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2612348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764600v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain generalization for activity recognition: Learn from visible, infer with thermal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modèle statistique pour la prédiction de la déformation du poumon pendant la chirurgie thoracique vidéo-assistée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RITS (Recherche en Imagerie et Technologies pour la Santé) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGBM, May 2022, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588563v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPNet: Cycle Prototype Network for Weakly-Supervised 3D Renal Compartments Segmentation on CT Images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain generalization for activity recognition: Learn from visible, infer with thermal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Zoetgnande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.592-602, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.722-729, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87196-3_55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010906300003122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354577v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLASN:Lung lobes segmentation using adversarial network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interest of the minimum edit distance to detect behaviour change of the elderly person</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Msaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Signal and Image Processing (ICSIP 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSIP52628.2021.9688972⟩</w:t>
+              <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Guadalajara, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9629665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403373v1</w:t>
+                <w:t xml:space="preserve">hal-03425499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the minimum edit distance to detect behaviour change of the elderly person</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CPNet: Cycle Prototype Network for Weakly-Supervised 3D Renal Compartments Segmentation on CT Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Yiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Youyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Xiaomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Shaobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9629665⟩</w:t>
+              <w:t xml:space="preserve">MICCAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.592-602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87196-3_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425499v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of changes in the behaviour of the elderly person</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">LLASN:Lung lobes segmentation using adversarial network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingmei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9630971⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Signal and Image Processing (ICSIP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nanjing, China. pp.240-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSIP52628.2021.9688972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425495v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic interpretable fall detection framework based on low-resolution thermal images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Detection of changes in the behaviour of the elderly person</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Msaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the Computer Science Research Days (JRI 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4108/eai.11-11-2021.2317972⟩</w:t>
+              <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Guadalajara, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9630971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694835v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older adults empowerment and well-being: Fall detection and activity monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A generic interpretable fall detection framework based on low-resolution thermal images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Wend Kuni Zoetgnande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lifelong Health and Wellbeing, Workshop EDUC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th edition of the Computer Science Research Days (JRI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bobo-Dioulasso, Burkina Faso. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/eai.11-11-2021.2317972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188474v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of High-Intensity Focused Ultrasound (HIFU) thermal ablation in Mobile and Elastic Organs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Older adults empowerment and well-being: Fall detection and activity monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lan Hing Ting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lifelong Health and Wellbeing, Workshop EDUC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Pécs, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240239v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing a falls detection device: combining concerns for human motion and elders needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lan Hing Ting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Voilmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Visual user interfaces for human motion, ACM AVI 2020 International Conference on Advanced Visual Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Island of Ischia (virtuel), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable US/CT Image Registration with a Convolutional Neural Network for Cardiac Arrhythmia Therapy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation of High-Intensity Focused Ultrasound (HIFU) thermal ablation in Mobile and Elastic Organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Greillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Loyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/embc44109.2020.9175386⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1059-1059, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925214v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Complementary Joint Model for Complex Scene Registration and Few-shot Segmentation on Medical Images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deformable US/CT Image Registration with a Convolutional Neural Network for Cardiac Arrhythmia Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Computer Vision (ECCV 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58523-5_45⟩</w:t>
+              <w:t xml:space="preserve">42nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, France. pp.2011-2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/embc44109.2020.9175386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926237v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de nodules pulmonaires en vidéo-thoracoscopie. Intégration d'un modèle biomécanique du poumon dans la chaîne de traitements d'images</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep Complementary Joint Model for Complex Scene Registration and Few-shot Segmentation on Medical Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youyong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Conference on Computer Vision (ECCV 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom. pp.770-786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58523-5_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032410v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DPA-DenseBiasNet: Semi-supervised 3D Fine Renal Artery Segmentation with Dense Biased Network and Deep Priori Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuting He</w:t>
+                <w:t xml:space="preserve">Localisation de nodules pulmonaires en vidéo-thoracoscopie. Intégration d'un modèle biomécanique du poumon dans la chaîne de traitements d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanyu Yang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Metz (virtuel ), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363278v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiSC-UNet: A fine segmentation framework for kidney and renal tumor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guanyu Yang</w:t>
+                <w:t xml:space="preserve">Biphasic model of lung deformations for Video-Assisted Thoracoscopic Surgery (VATS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saramati Narasimhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Kidney Tumor Segmentation Challenge: KiTS19, Miccai 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venice, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358682v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02121765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge focused super-resolution of thermal images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Zoetgnande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Alirezaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IJCNN.2019.8852320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biphasic model of lung deformations for Video-Assisted Thoracoscopic Surgery (VATS)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High Intensity Focused Ultrasound ( HIFU) Therapy Guidance System by Image-based Registration for Patients with Cardiac Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Dahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Computing in Cardiology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22489/CinC.2019.315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02121765v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Intensity Focused Ultrasound ( HIFU) Therapy Guidance System by Image-based Registration for Patients with Cardiac Fibrillation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Multi-Task Convolutional Neural Network for Renal Tumor Segmentation and Classification Using Multi-Phasic CT Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanxia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziwei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongwen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Computing in Cardiology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22489/CinC.2019.315⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.809-813, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8802924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449771v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Task Convolutional Neural Network for Renal Tumor Segmentation and Classification Using Multi-Phasic CT Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">DPA-DenseBiasNet: Semi-supervised 3D Fine Renal Artery Segmentation with Dense Biased Network and Deep Priori Anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhongwen Zhou</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youyong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8802924⟩</w:t>
+              <w:t xml:space="preserve">MICCAI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.139-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32226-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281573v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensors fusion for head tracking using Particle filter in a context of falls detection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BiSC-UNet: A fine segmentation framework for kidney and renal tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanxia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziteng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Kidney Tumor Segmentation Challenge: KiTS19, Miccai 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24926/548719.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096336v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transesophogeal HIFU cardiac fibrilation therapy guidance by two perpendicular US images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathoul Dahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Ultrasound-based Augmented Reality Guidance</w:t>
+                <w:t xml:space="preserve">Sensors fusion for head tracking using Particle filter in a context of falls detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Shen</w:t>
+                <w:t xml:space="preserve">Imen Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+                <w:t xml:space="preserve">Jean-Marc Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Taoum</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Geoffroy Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Jerôme Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02105828v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Three-Dimensional Image Registration Using a Cycle Convolutional Neural Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youyong Kong</w:t>
+                <w:t xml:space="preserve">Intraoperative Ultrasound-based Augmented Reality Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Taoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281541v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02105828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust low resolution thermal stereo camera calibration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unsupervised Three-Dimensional Image Registration Using a Cycle Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziwei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiancong Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youyong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Machine Vision (ICMV18)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2523440⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.2174-2178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919897v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based registration for lung nodule localization during VATS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Robust low resolution thermal stereo camera calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Zoetgnande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Jérôme Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Machine Vision (ICMV18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Munich, Germany. pp.110411D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2523440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370279v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Segmentation of Kidney and Renal Tumor in CT Images Based on 3D Fully Convolutional Neural Network with Pyramid Pooling Module</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image-based registration for lung nodule localization during VATS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanyu Yang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Pattern Recognition, ICPR 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surgetica 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02036719v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast And Simple Automatic 3D Ultrasound Probe Calibration Based On 3D Printed Phantom And An Untracked Marker</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic Segmentation of Kidney and Renal Tumor in CT Images Based on 3D Fully Convolutional Neural Network with Pyramid Pooling Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youyong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512406⟩</w:t>
+              <w:t xml:space="preserve">24th International Conference on Pattern Recognition, ICPR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.3790-3795, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8545143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01828628v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02036719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic whole heart segmentation in CT images based on multi-atlas image registration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Tang</w:t>
+                <w:t xml:space="preserve">Fast And Simple Automatic 3D Ultrasound Probe Calibration Based On 3D Printed Phantom And An Untracked Marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Shu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Statistical Atlases and Computational Models of the Heart, STACOM 2017, Held in Conjunction with MICCAI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Quebec City, Canada. pp.250-257, </w:t>
+              <w:t xml:space="preserve">EMBC 2018 - 40th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States. pp.878-882, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-75541-0_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777688v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01828628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung deformation between preoperative CT and intraoperative CBCT for thoracoscopic surgery: a case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Automatic whole heart segmentation in CT images based on multi-atlas image registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging: Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2293938⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Statistical Atlases and Computational Models of the Heart, STACOM 2017, Held in Conjunction with MICCAI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Quebec City, Canada. pp.250-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-75541-0_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01853906v1</w:t>
+                <w:t xml:space="preserve">hal-01777688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Ultrasonography-based Augmented Reality For Application In Image Guided Robotic Surgery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Auguste Courtin</w:t>
+                <w:t xml:space="preserve">Lung deformation between preoperative CT and intraoperative CBCT for thoracoscopic surgery: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS 2018 - 32nd International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-018-1766-y⟩</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging: Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Houston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2293938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01828409v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01853906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Reality Visualization Based On 3D Ultrasonography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Intraoperative Ultrasonography-based Augmented Reality For Application In Image Guided Robotic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Viquesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Caravaca Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CARS 2018 - 32nd International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Berlin, Germany. pp.S45-S46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-018-1766-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02105826v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01828409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling lung deflation during video-assisted thoracoscopy surgery for the localization of small nodules</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounded Rayleigh Mixture Model for Ultrasound Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Zhong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Graphic and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2266963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935436v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01426910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Rayleigh Mixture Model for Ultrasound Image Segmentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling lung deflation during video-assisted thoracoscopy surgery for the localization of small nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Graphic and Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01426910v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomechanical model of lung deflation during VATS for the localization of small nodules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Morin</w:t>
+                <w:t xml:space="preserve">Augmented Reality Visualization Based On 3D Ultrasonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Caravaca Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica 2017</w:t>
+              <w:t xml:space="preserve">SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582119v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02105826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d'individus dans des cartes de profondeurs par champ de Markov, dans un contexte de détection de chute</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A biomechanical model of lung deflation during VATS for the localization of small nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Surgetica 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01319945v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorax tissues segmentation: a first step for a dynamic beating heart digital phantom</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Suivi d'individus dans des cartes de profondeurs par champ de Markov, dans un contexte de détection de chute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 158-159</w:t>
+              <w:t xml:space="preserve">Gretsi 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01155019v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01319945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and evaluation of the multiple organs OSD for T2 MRI prostate segmentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thorax tissues segmentation: a first step for a dynamic beating heart digital phantom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.4687-4690</w:t>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 158-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01059971v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01155019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Atlas-Based Segmentation of the Left Atrium and Pulmonary Veins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adaptation and evaluation of the multiple organs OSD for T2 MRI prostate segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Alirezaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart - MICCAI 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.4687-4690</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00950446v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01059971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E pur si muove ou L'enseignement de la robotique mobile en Licence professionnelle en Mécatronique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multi-Atlas-Based Segmentation of the Left Atrium and Pulmonary Veins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Betancur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur l'Enseignement des Technologies et des Sineces de l'Information et des Systèmes - CETSIS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart - MICCAI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan. pp.24-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54268-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079899v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00950446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed Tomography to Ultrasound 2D image registration evaluation for atrial fibrillation treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">E pur si muove ou L'enseignement de la robotique mobile en Licence professionnelle en Mécatronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Toumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology Conference (CinC), 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Zaragoza, Spain. pp.245-248</w:t>
+              <w:t xml:space="preserve">11ème Colloque sur l'Enseignement des Technologies et des Sineces de l'Information et des Systèmes - CETSIS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00935317v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tempo de Reel sur un rythme de Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cetsis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Caen, France. pp.239-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for accurate, non-destructive diagnosis of congenital heart defects from heart specimens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computed Tomography to Ultrasound 2D image registration evaluation for atrial fibrillation treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berlin Cardiovascular Development Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology Conference (CinC), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Zaragoza, Spain. pp.245-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00872020v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00935317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Accelerated High Intensity Ultrasound Acoustical Power Computation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A method for accurate, non-destructive diagnosis of congenital heart defects from heart specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schleich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Abdulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Houyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Summers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Biomedical Imaging (ISBI'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, United States. pp.17-20</w:t>
+              <w:t xml:space="preserve">Berlin Cardiovascular Development Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00585285v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00872020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi De Phase Pour Une Sonde Multiéléments De Thérapie Ultrasonore Interstitielle.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">GPU Accelerated High Intensity Ultrasound Acoustical Power Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong D. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.121.1-121.3</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Biomedical Imaging (ISBI'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, United States. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908935v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00585285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation spécifique patient des effets d'une thérapie interstitielle par une sonde multi-éléments : résultats préliminaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Loi De Phase Pour Une Sonde Multiéléments De Thérapie Ultrasonore Interstitielle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.H. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.121.1-121.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541722v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few critical issues in biomedical imaging and therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin M. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limin M. Luo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE EMBS International Summer School on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Île de Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00578139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Volume Visualization Framework for Spatial Aligned Volumes after 3D/3D Image Registration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance et localisation spatiale d'objets. Travaux Pratiques de Vision par Ordinateur en Licence Professionnelle en Mécatronique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Li Min Luo</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Kulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dieulangard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Information Science and Engineering (ICISE), 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cetsis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Grenoble, France. papier 83, 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484878v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance et localisation spatiale d'objets. Travaux Pratiques de Vision par Ordinateur en Licence Professionnelle en Mécatronique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Multi-Volume Visualization Framework for Spatial Aligned Volumes after 3D/3D Image Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Dieulangard</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong D. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Min Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cetsis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Information Science and Engineering (ICISE), 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nanjing, China. pp.3571 - 3574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICISE.2009.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805310v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00484878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation De La Vascularisation Hépatique Par Une Approche Mixte Moments/Graph-Cut.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Modélisation spécifique patient des effets d'une thérapie interstitielle par une sonde multi-éléments : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Esneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Recherche en Imagerie et technologies de la santé (RITS) 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.156-8</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913762v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical power computation acceleration techniques for the planning of ultrasound therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Segmentation De La Vascularisation Hépatique Par Une Approche Mixte Moments/Graph-Cut.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Esneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging ISBI'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France. pp.1203-1206</w:t>
+              <w:t xml:space="preserve">Congrès Recherche en Imagerie et technologies de la santé (RITS) 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.156-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00280797v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Futures of Biomedical Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Acoustical power computation acceleration techniques for the planning of ultrasound therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE EMBS International Summer School on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Île de Berder, France</w:t>
+              <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging ISBI'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France. pp.1203-1206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00578128v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00280797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph cut liver segmentation for interstitial ultrasound therapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Futures of Biomedical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, 2007. EMBS 2007.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IEEE EMBS International Summer School on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Île de Berder, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00187316v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00578128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra subject 3D/3D Kidney Registration using Local Mutual Information Maximization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Graph cut liver segmentation for interstitial ultrasound therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Esneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najah Hraiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delabrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, 2007. EMBS 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6379-6382, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353815⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.5247-5250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00187319v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00187316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Evaluation in Medical Visualization: some issues and a taxonomy of methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intra subject 3D/3D Kidney Registration using Local Mutual Information Maximization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging 2005: Visualization, Image-Guided Procedures, and Display;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.594549⟩</w:t>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, 2007. EMBS 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6379-6382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00133031v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00187319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation of ultrasound images from a CT volume</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quality Evaluation in Medical Visualization: some issues and a taxonomy of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Sousa Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBEC’05</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Imaging 2005: Visualization, Image-Guided Procedures, and Display;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, San Diego, United States. pp.612-620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.594549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00130948v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00133031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra subject 3D/3D kidney registration/modeling using spherical harmonics applied on partial information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Patard</w:t>
+                <w:t xml:space="preserve">Fast simulation of ultrasound images from a CT volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Patard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMBEC’05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Prague, Czech Republic. pp.1433</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990476v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00130948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visual Computer Tool for Percutaneous Nephrolithotomy Preoperative Planning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Patard</w:t>
+                <w:t xml:space="preserve">Intra subject 3D/3D kidney registration/modeling using spherical harmonics applied on partial information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th conf. of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, San Francisco, United States. pp.1699-1702, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iembs.2004.1403511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2003.1279450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00133071v1</w:t>
+                <w:t xml:space="preserve">hal-04990476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the 3D visualization of quantitative stereoelectroencephalographic information: new results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Visual Computer Tool for Percutaneous Nephrolithotomy Preoperative Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos G. Ferreira</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging 2001: Image Perception and Performance;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.431194⟩</w:t>
+              <w:t xml:space="preserve">25th conf. of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cancun, China. pp.1141-1144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2003.1279450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00133030v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00133071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the 3D visualization of quantitative stereoelectroencephalographic information: new results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Sousa Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Imaging 2001: Image Perception and Performance;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2001, San Diego, United States. pp.4324-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.431194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00133030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-array EEG signals mapped with three dimensional images for clinical epilepsy studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualization in Biomedical Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Hambourg, Germany. pp.467-476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BFb0046987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00133053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15268,154 +15510,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Processing Paradigms in Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Imaging, C. Roux &amp; J. L. Coatrieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Press, pp.5 - 23, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15425,222 +15667,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KONFAI: A MODULAR AND FULLY CONFIGURABLE FRAMEWORK FOR DEEP LEARNING IN MEDICAL IMAGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT: A Generic Semantic Loss for Multimodal Medical Image Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Downling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15650,100 +15892,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie Tridimensionnelle Morphologique et Fonctionnelle en Multimodalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université François Rabelais - Tours, 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00133646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15753,105 +15995,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation Scientifique en médecine. Application à la visualisation de l'anatomie et à la visualisation en épileptologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00130932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId429"/>
+      <w:footerReference w:type="default" r:id="rId436"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15919,51 +16161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DBBBCA5"/>
+    <w:nsid w:val="34E2CD78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16150,51 +16392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-dillenseger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8840-3944" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131390155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-8683-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lyu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashun Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17997" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Riera-Mar&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikha O.K." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodr&#237;guez-Comas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stefan May" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohong Pan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132987v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecomte-Denis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103688" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sikora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2022.3205458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqi Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingang Wen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Yao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100747" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loyet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chavrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2022.02.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barateau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca5e5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Msaad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wend Kuni Zoetgnand&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2022.100418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Miga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.101983" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Ge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyong Kong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102055" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546702v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxia Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-020-00435-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2020.2991266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101722" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Halima" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cormier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jer&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-190615" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02381958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02100-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Bi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Jiang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105097" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zoetgnande" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Fougeres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2019.103161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02319193v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand de Latour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fl&#233;cher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-4079(19)30183-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01854596v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Sandoval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Alirezaie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad29a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01674406v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0672-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baosheng Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2017.0166" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caverot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2016001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tobon-Gomez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan J. Geers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Peters" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Weese" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2398818" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01136187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong D. Bao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4914861" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.10.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00879579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.08.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00879164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Abdulla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.06.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00873849v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2013013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gimonet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00879165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00727727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345970" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beijing Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.07.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPUL.2012.2216725" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00673888v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPUL.2011.2177201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00745327v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Imms" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schleich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00620224v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Ke" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091380" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585306v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPUL.2010.939611" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00456967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esneault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2009.11.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00551745v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Velut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00428687v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2032161" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00465533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMB.2009.935459" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong Bao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Min Luo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2009.07.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375481v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Almange" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Anderson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.74" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00357901v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2008.12.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00255894v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2007.914543" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00316890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00316860v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649717" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00182475v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.05.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillaume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2006.883653." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130023v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loeuillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Moulinoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10024-005-0017-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131250v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andru" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/38.974513" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sousa Santos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Boldak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130668v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130049v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rocha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kinie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02584454" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133014v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135664v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuz&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boussot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric H&#233;mon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Liu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyue Han" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334604v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217053v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Cong Luong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044346" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599413v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lecomte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334639v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645664v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiley Tam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Babyn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS61543.2024.00080" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190733v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Quevit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laferte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jerome Fougeres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133408v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2646983" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dahman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2612348" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764600v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588563v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010906300003122" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354577v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Song" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yiting" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Youyong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Xiaomei" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shaobo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87196-3_55" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403373v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmei Chen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIP52628.2021.9688972" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425499v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629665" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425495v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630971" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694835v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wend Kuni Zoetgnande" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.11-11-2021.2317972" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188474v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Carrault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Lafert&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gauthier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0304" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925214v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc44109.2020.9175386" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926237v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58523-5_45" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363278v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32226-7_16" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358682v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Qi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziteng Zhao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24926/548719.013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270646v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8852320" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121765v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saramati Narasimhan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449771v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.315" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281573v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Pan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Lu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwen Zhou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802924" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096336v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jer&#244;me Foug&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469752v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathoul Dahman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105828v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281541v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancong Hua" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyu Hu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803163" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919897v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2523440" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370279v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02036719v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Li" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545143" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828628v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512406" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777688v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75541-0_27" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01853906v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293938" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828409v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viquesnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Courtin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1766-y" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105826v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antoine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935436v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01426910v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhong Shu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266963" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582119v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319945v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155019v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01059971v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950446v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Betancur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54268-8_3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079899v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935317v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00805302v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872020v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585285v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Gu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908935v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541722v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00578139v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484878v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICISE.2009.77" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00805310v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Kulik" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dieulangard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00280797v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00578128v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montagner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00187316v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Hraiech" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353525" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00187319v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353815" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133031v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.594549" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130948v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990476v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillaume" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dillenseger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Patard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iembs.2004.1403511" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133071v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rolland" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279450" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133030v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.431194" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133053v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0046987" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139294v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Jacq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411143v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414183v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Downling" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133646v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130932v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-dillenseger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8840-3944" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131390155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-8683-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Ge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengliang Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinzheng Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2026.103996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132987v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecomte-Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103688" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lyu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashun Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17997" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Riera-Mar&#237;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikha O.K." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodr&#237;guez-Comas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stefan May" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohong Pan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sikora" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2022.3205458" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqi Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingang Wen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Yao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100747" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Msaad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wend Kuni Zoetgnand&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2022.100418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barateau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca5e5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loyet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chavrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2022.02.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Miga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.101983" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyong Kong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546702v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxia Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-020-00435-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2020.2991266" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101722" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Halima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cormier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jer&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-190615" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02381958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02100-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zoetgnande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Fougeres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2019.103161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Bi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Jiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02319193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand de Latour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fl&#233;cher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-4079(19)30183-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01854596v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Sandoval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Alirezaie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad29a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01674406v4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0672-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635317v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baosheng Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2017.0166" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caverot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2016001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tobon-Gomez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan J. Geers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Peters" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Weese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2398818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01136187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong D. Bao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4914861" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.10.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00879579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00879164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Abdulla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.06.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00873849v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2013013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gimonet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00879165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00727727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345970" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639532v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beijing Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.07.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPUL.2012.2216725" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00673888v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPUL.2011.2177201" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00620224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Ke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091380" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.040" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00745327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Imms" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schleich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPUL.2010.939611" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00551745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Velut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00428687v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esneault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2032161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00456967v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2009.11.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00465533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMB.2009.935459" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00357901v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2008.12.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375481v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Almange" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Anderson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.74" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong Bao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Min Luo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2009.07.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00255894v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2007.914543" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00316890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00316860v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649717" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00182475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.05.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillaume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2006.883653." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130023v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loeuillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Moulinoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10024-005-0017-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133392v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sousa Santos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/38.974513" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Boldak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130668v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130049v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rocha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kinie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02584454" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133014v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135664v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuz&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324656v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Liu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyue Han" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boussot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric H&#233;mon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324623v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540891v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217053v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028087v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Cong Luong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044346" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334639v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lecomte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiley Tam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Babyn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS61543.2024.00080" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133408v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Quevit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190733v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laferte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jerome Fougeres" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059931v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2646983" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626715v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dahman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2612348" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010906300003122" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425499v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629665" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354577v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Song" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yiting" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Youyong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Xiaomei" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shaobo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87196-3_55" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403373v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmei Chen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIP52628.2021.9688972" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425495v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630971" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694835v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wend Kuni Zoetgnande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.11-11-2021.2317972" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188474v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Carrault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Lafert&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240239v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0304" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925214v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc44109.2020.9175386" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926237v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Li" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58523-5_45" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032410v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121765v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saramati Narasimhan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270646v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8852320" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449771v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.315" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281573v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Pan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Lu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwen Zhou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802924" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363278v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32226-7_16" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358682v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Qi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziteng Zhao" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24926/548719.013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469752v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathoul Dahman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096336v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jer&#244;me Foug&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105828v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281541v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancong Hua" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyu Hu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803163" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919897v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2523440" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370279v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02036719v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Li" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545143" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828628v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777688v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75541-0_27" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01853906v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293938" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828409v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viquesnel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Courtin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1766-y" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01426910v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhong Shu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266963" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935436v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105826v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antoine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582119v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319945v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155019v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01059971v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950446v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Betancur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54268-8_3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079899v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00805302v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935317v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872020v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585285v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Gu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908935v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00578139v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00805310v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Kulik" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dieulangard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484878v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICISE.2009.77" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541722v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913762v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00280797v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00578128v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montagner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00187316v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Hraiech" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353525" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00187319v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353815" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133031v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.594549" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130948v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990476v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillaume" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dillenseger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Patard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iembs.2004.1403511" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133071v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rolland" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279450" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133030v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.431194" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133053v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0046987" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139294v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Jacq" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411143v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414183v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Downling" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133646v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130932v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>