--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -360,546 +360,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain agnostic 2D-3D deformable registration Application to fluoroscopic guidance without contrast agent</w:t>
+                <w:t xml:space="preserve">Helical‐like scan and upright CBCT imaging algorithms based on robotic‐arm system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecomte-Denis</w:t>
+                <w:t xml:space="preserve">Tong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Verde</w:t>
+                <w:t xml:space="preserve">Tianling Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+                <w:t xml:space="preserve">Jiashun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cotin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2025.103688⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (7), pp.17997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.17997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132987v2</w:t>
+                <w:t xml:space="preserve">hal-05206327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical‐like scan and upright CBCT imaging algorithms based on robotic‐arm system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En électronique, il n'y a pas que les composants qui peuvent être actifs ou Autonomie dans l'apprentissage d'un module d'électronique en IUT première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianling Lyu</w:t>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiashun Wang</w:t>
+                <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhan Wu</w:t>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Xi</w:t>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.17997⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20250021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206327v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En électronique, il n'y a pas que les composants qui peuvent être actifs ou Autonomie dans l'apprentissage d'un module d'électronique en IUT première année</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration and Uncertainty for multiRater Volume Assessment in multiorgan Segmentation (CURVAS) challenge results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">Meritxell Riera-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Rogel</w:t>
+                <w:t xml:space="preserve">Sikha O.K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+                <w:t xml:space="preserve">Júlia Rodríguez-Comas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Stefan May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohong Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20250021⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197, pp.111024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360369v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and Uncertainty for multiRater Volume Assessment in multiorgan Segmentation (CURVAS) challenge results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain agnostic 2D-3D deformable registration Application to fluoroscopic guidance without contrast agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia Rodríguez-Comas</w:t>
+                <w:t xml:space="preserve">François Lecomte-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Stefan May</w:t>
+                <w:t xml:space="preserve">Juan Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaohong Pan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 197, pp.111024. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105, pp.103688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2025.103688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263956v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Analysis of Lobar Lung Deformation After a Change of Patient Position During Video-Assisted Thoracoscopic Surgery</w:t>
               </w:r>
@@ -1147,412 +1147,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting change in the routine of the elderly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic segmentation for plan-of-the-day selection in CBCT-guided adaptive radiation therapy of cervical cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Msaad</w:t>
+                <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Wend Kuni Zoetgnandé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+                <w:t xml:space="preserve">Anaïs Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Carrault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement: Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measen.2022.100418⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (24), pp.245020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aca5e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770098v1</w:t>
+                <w:t xml:space="preserve">hal-03882318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation for plan-of-the-day selection in CBCT-guided adaptive radiation therapy of cervical cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Numerical Model of High-Intensity Focused Ultrasound Treatment in Mobile and Elastic Organs: Application to a Beating Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Barateau</w:t>
+                <w:t xml:space="preserve">Elodie Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Leseur</w:t>
+                <w:t xml:space="preserve">Paul Greillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Rigaud</w:t>
+                <w:t xml:space="preserve">Raphaël Loyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chavrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aca5e5⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (7), pp.1215-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2022.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882318v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Numerical Model of High-Intensity Focused Ultrasound Treatment in Mobile and Elastic Organs: Application to a Beating Heart</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting change in the routine of the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Loyet</w:t>
+                <w:t xml:space="preserve">Soumaya Msaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Chavrier</w:t>
+                <w:t xml:space="preserve">Yannick Wend Kuni Zoetgnandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Robert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (7), pp.1215-1228. </w:t>
+              <w:t xml:space="preserve">Measurement: Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.100418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2022.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measen.2022.100418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659589v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid, image-based and biomechanics-based registration approach to markerless intraoperative nodule localization during video-assisted thoracoscopic surgery</w:t>
               </w:r>
@@ -1590,51 +1590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I Miga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69, pp.101983. </w:t>
@@ -2068,291 +2068,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense biased networks with deep priori anatomy and hard region adaptation: Semi-supervised learning for fine renal artery segmentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth and thermal information fusion for head tracking using particle filter in a fall detection context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Jerôme Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101722⟩</w:t>
+              <w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.195-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ICA-190615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614243v1</w:t>
+                <w:t xml:space="preserve">hal-02443985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth and thermal information fusion for head tracking using particle filter in a fall detection context</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dense biased networks with deep priori anatomy and hard region adaptation: Semi-supervised learning for fine renal artery segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youyong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (2), pp.195-208. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.101722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ICA-190615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443985v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transrectal Ultrasound Image-based Real-time Augmented Reality Guidance in Robot-assisted Laparoscopic Rectal Surgery: A Proof of Concept Study</w:t>
               </w:r>
@@ -2390,51 +2390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Taoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (3), pp.531-543. </w:t>
@@ -2485,77 +2485,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-pixel matching method for low-resolution thermal stereo images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Zoetgnande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Jérôme Fougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105, pp.103161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2775,51 +2775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand de Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Flécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 202 (8-9), pp.1897-1908. </w:t>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huazhong Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (3), pp.869-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3255,51 +3255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do students dream of moving robots ou L'enseignement de la robotique mobile en Licence professionnelle en Mécatronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3545,51 +3545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong D. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (4), pp.1721-1729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3649,51 +3649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huazhong Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (2), pp.446-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3740,51 +3740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity-based Similarity Measures Evaluation for CT to Ultrasound 2D Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (4-5), pp.278-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3831,51 +3831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I point my heart with the tip of my fingers - Biometry for the diagnosis of congenital heart defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Abdulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Summers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3952,51 +3952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tempo de Reel sur un rythme de Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4069,51 +4069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huazhong Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (4-5), pp.287-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4307,51 +4307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase estimation for a phased array therapeutic interstitial ultrasound probe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenya Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.472-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4636,51 +4636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life is learning: International EMBS Summer School on Biomedical Imaging [A Look At]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4747,408 +4747,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00673888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bladder segmentation in MRI images using active region growing model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Garnier</w:t>
+                <w:t xml:space="preserve">A multivolume visualization method for spatially aligned volumes after 3D/3D image registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong D. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wu Ke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+                <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011, pp.5702-5. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (3), pp.195-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00620224v1</w:t>
+                <w:t xml:space="preserve">inserm-00598351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivolume visualization method for spatially aligned volumes after 3D/3D image registration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Computational modelling of epithelial to mesenchymal transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Abdulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Imms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Limin M. Luo</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schleich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32 (3), pp.195-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.040⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp.306-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00598351v1</w:t>
+                <w:t xml:space="preserve">inserm-00745327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modelling of epithelial to mesenchymal transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bladder segmentation in MRI images using active region growing model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ron Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (5), pp.306-310. </w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.5702-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00745327v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00620224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9th IEEE EMBS International Summer School on Biomedical Imaging 2010: From cells to clinics [A Look At]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,51 +5260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5368,51 +5368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Esneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (2), pp.276-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5446,51 +5446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast FFT-based bioheat transfer equation computation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Esneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5550,64 +5550,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-guided therapy: evolution and breakthrough.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Haigron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5648,378 +5648,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00465533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation of ultrasound images from a CT volume.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A new dynamic 3D virtual methodology for teaching the mechanics of atrial septation as seen in the human heart.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schleich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Houyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Laguitton</w:t>
+                <w:t xml:space="preserve">Claude Almange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Delabrousse</w:t>
+                <w:t xml:space="preserve">Robert H. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39 (2), pp.180-186. </w:t>
+              <w:t xml:space="preserve">Anatomical Sciences Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.69-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2008.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ase.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00357901v1</w:t>
+                <w:t xml:space="preserve">inserm-00375481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dynamic 3D virtual methodology for teaching the mechanics of atrial septation as seen in the human heart.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A vectorial image soft segmentation method based on neighborhood weighted Gaussian mixture model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Almange</w:t>
+                <w:t xml:space="preserve">Xu Dong Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert H. Anderson</w:t>
+                <w:t xml:space="preserve">Li Min Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatomical Sciences Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (2), pp.69-77. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (8), pp.644-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ase.74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00375481v1</w:t>
+                <w:t xml:space="preserve">inserm-00411983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vectorial image soft segmentation method based on neighborhood weighted Gaussian mixture model.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fast simulation of ultrasound images from a CT volume.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Dong Bao</w:t>
+                <w:t xml:space="preserve">Soizic Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Min Luo</w:t>
+                <w:t xml:space="preserve">Eric Delabrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (8), pp.644-50. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (2), pp.180-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2009.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2008.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00411983v1</w:t>
+                <w:t xml:space="preserve">inserm-00357901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Modeling of the Thermal Coagulation Necrosis Induced by an Interstitial Ultrasonic Transducer.</w:t>
               </w:r>
@@ -6031,51 +6031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (2), pp.833-837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6122,64 +6122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vectorial image classification method based on neighborhood weighted Gaussian mixture model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, pp.1922-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6204,51 +6204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FFT-based computation of the bioheat transfer equation for the HCC ultrasound surgery therapy modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Esneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6334,77 +6334,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huazhong Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong D. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (5), pp.710-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6438,51 +6438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical harmonics based intrasubject 3-D kidney modeling/registration technique applied on partial information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6542,103 +6542,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional reconstruction and morphologic measurements of human embryonic hearts: a new diagnostic and quantitative method applicable to fetuses younger than 13 weeks of gestation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Schleich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Philippe Moulinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Almange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric and developmental pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8 (4), pp.463-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6666,252 +6666,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00130023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Methodology for the Evaluation of the 3D Visualization of Quantitative Information: a Case Study Concerning SEEG Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding normal cardiac development using animated models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schleich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Sousa Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos G. Ferreira</w:t>
+                <w:t xml:space="preserve">Stéphane Andru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Almange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing and Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (1), pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/38.974513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00133392v1</w:t>
+                <w:t xml:space="preserve">inserm-00131250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding normal cardiac development using animated models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental Methodology for the Evaluation of the 3D Visualization of Quantitative Information: a Case Study Concerning SEEG Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Sousa Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Almange</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computing and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (2), pp.103-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00131250v1</w:t>
+                <w:t xml:space="preserve">inserm-00133392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast detection and characterization of vessels in very large 3-D data sets using geometrical moments.</w:t>
               </w:r>
@@ -6923,51 +6923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezary Boldak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7018,64 +7018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual imaging for teaching cardiac embryology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Schleich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 104 (24), pp.E134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7113,51 +7113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet analysis of EEG for three-dimensional mapping of epileptic events.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7230,77 +7230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A moment-based three-dimensional edge operator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7364,64 +7364,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 1 (2), pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7472,554 +7472,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Model Enhancements for Reliable MRI-to-CT Image Translation</w:t>
+                <w:t xml:space="preserve">Why Registration Quality Matters: Enhancing sCT Synthesis with IMPACT-Based Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahui Liu</w:t>
+                <w:t xml:space="preserve">Valentin Boussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songyue Han</w:t>
+                <w:t xml:space="preserve">Cédric Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiasong Wu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">synthRad2025 Challenge, MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324656v1</w:t>
+                <w:t xml:space="preserve">hal-05324623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning Segment Anything for Accurate Tumor Tracking in MRI Sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">From Deterministic to Probabilistic: Bayesian Modeling of Inter-Annotator Variability in UNet-Based Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TrackRAD2025 Challenge, Real-time Tumor Tracking for MRI-guided Radiotherapy, MICCAI 2025</w:t>
+              <w:t xml:space="preserve">CURVAS-PDACVI Challenge, Pancreatic Adenocarcinoma Vascular Invasion - MICCAI 25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334604v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Registration Quality Matters: Enhancing sCT Synthesis with IMPACT-Based Registration</w:t>
+                <w:t xml:space="preserve">Diffusion Model Enhancements for Reliable MRI-to-CT Image Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Boussot</w:t>
+                <w:t xml:space="preserve">Yahui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hémon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Songyue Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">synthRad2025 Challenge, MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324623v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Deterministic to Probabilistic: Bayesian Modeling of Inter-Annotator Variability in UNet-Based Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Fine-tuning Segment Anything for Accurate Tumor Tracking in MRI Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CURVAS-PDACVI Challenge, Pancreatic Adenocarcinoma Vascular Invasion - MICCAI 25</w:t>
+              <w:t xml:space="preserve">TrackRAD2025 Challenge, Real-time Tumor Tracking for MRI-guided Radiotherapy, MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540891v1</w:t>
+                <w:t xml:space="preserve">hal-05334604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En électronique, il n'y a pas que les composants qui peuvent être actifs ou Autonomie dans l'apprentissage d'un module d'électronique en IUT première année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ᵉ colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Perpignan, France. pp.92-98</w:t>
@@ -8074,51 +8074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cong Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, San Diego, France. pp.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8152,90 +8152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Bayesian Uncertainty Using 3D Pre-trained TotalSegmentator Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CURVAS2024 Challenge, Calibration and Uncertainty for multiRater Volume Assessment in multi-organ Segmentation, MICCAI 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8286,64 +8286,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seattle (USA), Washington, United States. pp.2413-2421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8381,51 +8381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rib Segmentation in Surgical Images for Video-Assisted Thoracoscopic Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley Tam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Babyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,320 +8479,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autolabel : Improving Petri Dish Automatic Labels with AI Algorithms</w:t>
+                <w:t xml:space="preserve">Amélioration de l'étiquetage automatique des boîtes de Pétri avec des algorithmes d'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Quevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-Jérôme Fougères</w:t>
+                <w:t xml:space="preserve">Jean-Marc Laferte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain-Jerome Fougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sergey Y. Yurish, Jun 2023, Tenerife (Canaries), Spain</w:t>
+              <w:t xml:space="preserve">29° Colloque sur le traitement du signal et des images, GRETSI'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2023, Grenoble, France. pp.1065-1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133408v1</w:t>
+                <w:t xml:space="preserve">hal-04190733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de l'étiquetage automatique des boîtes de Pétri avec des algorithmes d'IA</w:t>
+                <w:t xml:space="preserve">Autolabel : Improving Petri Dish Automatic Labels with AI Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Quevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laferte</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-Jerome Fougeres</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Alain-Jérôme Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29° Colloque sur le traitement du signal et des images, GRETSI'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, Aug 2023, Grenoble, France. pp.1065-1068</w:t>
+              <w:t xml:space="preserve">5 th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sergey Y. Yurish, Jun 2023, Tenerife (Canaries), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190733v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical model for the prediction of lung deformation during video-assisted thoracoscopic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2023; Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, San Diego, United States. pp.25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8852,51 +8852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Dahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging, Conference 1203: Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Diego, United States. pp.246-252, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8930,64 +8930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle statistique pour la prédiction de la déformation du poumon pendant la chirurgie thoracique vidéo-assistée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS (Recherche en Imagerie et Technologies pour la Santé) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGBM, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9025,51 +9025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain generalization for activity recognition: Learn from visible, infer with thermal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Zoetgnande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.722-729, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9103,77 +9103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of the minimum edit distance to detect behaviour change of the elderly person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Msaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Guadalajara, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9201,334 +9201,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPNet: Cycle Prototype Network for Weakly-Supervised 3D Renal Compartments Segmentation on CT Images</w:t>
+                <w:t xml:space="preserve">LLASN:Lung lobes segmentation using adversarial network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Song</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qingmei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87196-3_55⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Signal and Image Processing (ICSIP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nanjing, China. pp.240-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSIP52628.2021.9688972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354577v1</w:t>
+                <w:t xml:space="preserve">hal-03403373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLASN:Lung lobes segmentation using adversarial network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CPNet: Cycle Prototype Network for Weakly-Supervised 3D Renal Compartments Segmentation on CT Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Yiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Youyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Xiaomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingmei Chen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhang Shaobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Signal and Image Processing (ICSIP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nanjing, China. pp.240-244, </w:t>
+              <w:t xml:space="preserve">MICCAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.592-602, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSIP52628.2021.9688972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87196-3_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403373v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of changes in the behaviour of the elderly person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Msaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Guadalajara, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9556,269 +9556,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic interpretable fall detection framework based on low-resolution thermal images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Older adults empowerment and well-being: Fall detection and activity monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Wend Kuni Zoetgnande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+                <w:t xml:space="preserve">G Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lan Hing Ting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the Computer Science Research Days (JRI 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lifelong Health and Wellbeing, Workshop EDUC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Pécs, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694835v1</w:t>
+                <w:t xml:space="preserve">hal-03188474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older adults empowerment and well-being: Fall detection and activity monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A generic interpretable fall detection framework based on low-resolution thermal images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Wend Kuni Zoetgnande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lifelong Health and Wellbeing, Workshop EDUC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th edition of the Computer Science Research Days (JRI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bobo-Dioulasso, Burkina Faso. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/eai.11-11-2021.2317972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188474v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing a falls detection device: combining concerns for human motion and elders needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lan Hing Ting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Voilmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9826,51 +9826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Visual user interfaces for human motion, ACM AVI 2020 International Conference on Advanced Visual Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Island of Ischia (virtuel), Italy</w:t>
@@ -9899,103 +9899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of High-Intensity Focused Ultrasound (HIFU) thermal ablation in Mobile and Elastic Organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Greillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Loyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1059-1059, </w:t>
@@ -10046,51 +10046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable US/CT Image Registration with a Convolutional Neural Network for Cardiac Arrhythmia Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Dahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montreal, France. pp.2011-2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10310,51 +10310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Metz (virtuel ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10418,51 +10418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saramati Narasimhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10517,51 +10517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge focused super-resolution of thermal images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Zoetgnande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Alirezaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10621,51 +10621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Intensity Focused Ultrasound ( HIFU) Therapy Guidance System by Image-based Registration for Patients with Cardiac Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Dahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Computing in Cardiology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Singapour, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10827,498 +10827,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DPA-DenseBiasNet: Semi-supervised 3D Fine Renal Artery Segmentation with Dense Biased Network and Deep Priori Anatomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BiSC-UNet: A fine segmentation framework for kidney and renal tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanxia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziteng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Yang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiasong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32226-7_16⟩</w:t>
+              <w:t xml:space="preserve">2019 Kidney Tumor Segmentation Challenge: KiTS19, Miccai 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24926/548719.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363278v1</w:t>
+                <w:t xml:space="preserve">hal-02358682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiSC-UNet: A fine segmentation framework for kidney and renal tumor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DPA-DenseBiasNet: Semi-supervised 3D Fine Renal Artery Segmentation with Dense Biased Network and Deep Priori Anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youyong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Kidney Tumor Segmentation Challenge: KiTS19, Miccai 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Shenzen, China. </w:t>
+              <w:t xml:space="preserve">MICCAI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.139-147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24926/548719.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32226-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358682v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transesophogeal HIFU cardiac fibrilation therapy guidance by two perpendicular US images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensors fusion for head tracking using Particle filter in a context of falls detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathoul Dahman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Alain-Jerôme Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469752v1</w:t>
+                <w:t xml:space="preserve">hal-02096336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensors fusion for head tracking using Particle filter in a context of falls detection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transesophogeal HIFU cardiac fibrilation therapy guidance by two perpendicular US images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-Jerôme Fougère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bathoul Dahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Surgetica 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096336v1</w:t>
+                <w:t xml:space="preserve">hal-03469752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative Ultrasound-based Augmented Reality Guidance</w:t>
               </w:r>
@@ -11343,51 +11343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Taoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11576,77 +11576,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust low resolution thermal stereo camera calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Zoetgnande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Jérôme Fougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Machine Vision (ICMV18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Munich, Germany. pp.110411D, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11732,51 +11732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11853,51 +11853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youyong Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiasong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Pattern Recognition, ICPR 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.3790-3795, </w:t>
@@ -11961,51 +11961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12448,394 +12448,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01828409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Rayleigh Mixture Model for Ultrasound Image Segmentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling lung deflation during video-assisted thoracoscopy surgery for the localization of small nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Graphic and Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01426910v1</w:t>
+                <w:t xml:space="preserve">hal-01935436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling lung deflation during video-assisted thoracoscopy surgery for the localization of small nodules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Augmented Reality Visualization Based On 3D Ultrasonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Caravaca Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935436v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02105826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Reality Visualization Based On 3D Ultrasonography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bounded Rayleigh Mixture Model for Ultrasound Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Zhong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Graphic and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2266963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02105826v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01426910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomechanical model of lung deflation during VATS for the localization of small nodules</w:t>
               </w:r>
@@ -12946,90 +12946,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d'individus dans des cartes de profondeurs par champ de Markov, dans un contexte de détection de chute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13080,51 +13080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorax tissues segmentation: a first step for a dynamic beating heart digital phantom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 158-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13188,51 +13188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Alirezaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.4687-4690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13283,51 +13283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart - MICCAI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan. pp.24-30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13361,51 +13361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E pur si muove ou L'enseignement de la robotique mobile en Licence professionnelle en Mécatronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13450,221 +13450,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tempo de Reel sur un rythme de Java</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Computed Tomography to Ultrasound 2D image registration evaluation for atrial fibrillation treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cetsis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Caen, France. pp.239-244</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology Conference (CinC), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Zaragoza, Spain. pp.245-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805302v1</w:t>
+                <w:t xml:space="preserve">inserm-00935317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed Tomography to Ultrasound 2D image registration evaluation for atrial fibrillation treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Un tempo de Reel sur un rythme de Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology Conference (CinC), 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Zaragoza, Spain. pp.245-248</w:t>
+              <w:t xml:space="preserve">Cetsis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Caen, France. pp.239-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00935317v1</w:t>
+                <w:t xml:space="preserve">hal-00805302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for accurate, non-destructive diagnosis of congenital heart defects from heart specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Schleich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Abdulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13784,51 +13784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong D. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Biomedical Imaging (ISBI'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, United States. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13866,51 +13866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi De Phase Pour Une Sonde Multiéléments De Thérapie Ultrasonore Interstitielle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.H. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.121.1-121.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13948,64 +13948,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few critical issues in biomedical imaging and therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14060,51 +14060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et localisation spatiale d'objets. Travaux Pratiques de Vision par Ordinateur en Licence Professionnelle en Mécatronique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Kulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14168,77 +14168,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Volume Visualization Framework for Spatial Aligned Volumes after 3D/3D Image Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong D. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Min Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Information Science and Engineering (ICISE), 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Nanjing, China. pp.3571 - 3574, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14298,51 +14298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Esneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14380,64 +14380,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation De La Vascularisation Hépatique Par Une Approche Mixte Moments/Graph-Cut.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Esneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Recherche en Imagerie et technologies de la santé (RITS) 2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.156-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14462,51 +14462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical power computation acceleration techniques for the planning of ultrasound therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14557,77 +14557,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Futures of Biomedical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14695,64 +14695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Esneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najah Hraiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delabrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, 2007. EMBS 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.5247-5250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14799,64 +14799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra subject 3D/3D Kidney Registration using Local Mutual Information Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin M. Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, 2007. EMBS 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6379-6382, </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14890,64 +14890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Evaluation in Medical Visualization: some issues and a taxonomy of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Sousa Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging 2005: Visualization, Image-Guided Procedures, and Display;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, San Diego, United States. pp.612-620, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14981,77 +14981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast simulation of ultrasound images from a CT volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Patard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBEC’05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Prague, Czech Republic. pp.1433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15180,51 +15180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Visual Computer Tool for Percutaneous Nephrolithotomy Preoperative Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15284,77 +15284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the 3D visualization of quantitative stereoelectroencephalographic information: new results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Sousa Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos G. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging 2001: Image Perception and Performance;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2001, San Diego, United States. pp.4324-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15401,51 +15401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-array EEG signals mapped with three dimensional images for clinical epilepsy studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15563,51 +15563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15681,64 +15681,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KONFAI: A MODULAR AND FULLY CONFIGURABLE FRAMEWORK FOR DEEP LEARNING IN MEDICAL IMAGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15756,77 +15756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT: A Generic Semantic Loss for Multimodal Medical Image Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Downling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15906,51 +15906,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie Tridimensionnelle Morphologique et Fonctionnelle en Multimodalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université François Rabelais - Tours, 1992. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16009,51 +16009,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation Scientifique en médecine. Application à la visualisation de l'anatomie et à la visualisation en épileptologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16161,51 +16161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34E2CD78"/>
+    <w:nsid w:val="0CABF993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16392,51 +16392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-dillenseger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8840-3944" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131390155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-8683-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Ge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengliang Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinzheng Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2026.103996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132987v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecomte-Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103688" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lyu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashun Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17997" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Riera-Mar&#237;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikha O.K." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodr&#237;guez-Comas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stefan May" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohong Pan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sikora" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2022.3205458" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqi Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingang Wen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Yao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100747" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Msaad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wend Kuni Zoetgnand&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2022.100418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barateau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca5e5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loyet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chavrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2022.02.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Miga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.101983" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyong Kong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546702v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxia Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-020-00435-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2020.2991266" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101722" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Halima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cormier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jer&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-190615" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02381958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02100-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zoetgnande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Fougeres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2019.103161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Bi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Jiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02319193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand de Latour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fl&#233;cher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-4079(19)30183-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01854596v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Sandoval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Alirezaie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad29a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01674406v4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0672-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635317v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baosheng Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2017.0166" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caverot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2016001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tobon-Gomez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan J. Geers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Peters" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Weese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2398818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01136187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong D. Bao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4914861" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.10.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00879579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00879164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Abdulla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.06.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00873849v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2013013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gimonet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00879165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00727727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345970" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639532v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beijing Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.07.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPUL.2012.2216725" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00673888v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPUL.2011.2177201" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00620224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Ke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091380" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.040" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00745327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Imms" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schleich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPUL.2010.939611" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00551745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Velut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00428687v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esneault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2032161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00456967v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2009.11.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00465533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMB.2009.935459" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00357901v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2008.12.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375481v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Almange" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Anderson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.74" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong Bao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Min Luo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2009.07.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00255894v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2007.914543" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00316890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00316860v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649717" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00182475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.05.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillaume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2006.883653." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130023v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loeuillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Moulinoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10024-005-0017-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133392v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sousa Santos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/38.974513" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Boldak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130668v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130049v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rocha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kinie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02584454" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133014v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135664v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuz&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324656v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Liu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyue Han" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boussot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric H&#233;mon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324623v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540891v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217053v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028087v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Cong Luong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044346" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334639v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lecomte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiley Tam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Babyn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS61543.2024.00080" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133408v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Quevit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190733v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laferte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jerome Fougeres" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059931v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2646983" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626715v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dahman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2612348" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010906300003122" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425499v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629665" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354577v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Song" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yiting" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Youyong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Xiaomei" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shaobo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87196-3_55" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403373v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmei Chen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIP52628.2021.9688972" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425495v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630971" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694835v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wend Kuni Zoetgnande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.11-11-2021.2317972" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188474v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Carrault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Lafert&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240239v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0304" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925214v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc44109.2020.9175386" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926237v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Li" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58523-5_45" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032410v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121765v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saramati Narasimhan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270646v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8852320" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449771v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.315" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281573v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Pan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Lu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwen Zhou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802924" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363278v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32226-7_16" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358682v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Qi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziteng Zhao" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24926/548719.013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469752v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathoul Dahman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096336v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jer&#244;me Foug&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105828v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281541v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancong Hua" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyu Hu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803163" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919897v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2523440" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370279v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02036719v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Li" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545143" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828628v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777688v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75541-0_27" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01853906v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293938" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828409v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viquesnel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Courtin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1766-y" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01426910v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhong Shu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266963" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935436v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105826v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antoine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582119v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319945v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155019v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01059971v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950446v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Betancur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54268-8_3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079899v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00805302v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935317v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872020v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585285v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Gu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908935v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00578139v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00805310v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Kulik" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dieulangard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484878v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICISE.2009.77" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541722v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913762v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00280797v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00578128v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montagner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00187316v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Hraiech" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353525" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00187319v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353815" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133031v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.594549" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130948v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990476v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillaume" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dillenseger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Patard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iembs.2004.1403511" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133071v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rolland" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279450" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133030v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.431194" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133053v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0046987" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139294v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Jacq" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411143v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414183v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Downling" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133646v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130932v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-dillenseger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8840-3944" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131390155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-8683-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Ge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengliang Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinzheng Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2026.103996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lyu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashun Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17997" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Riera-Mar&#237;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikha O.K." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodr&#237;guez-Comas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stefan May" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohong Pan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132987v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecomte-Denis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sikora" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2022.3205458" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqi Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingang Wen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Yao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100747" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barateau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca5e5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loyet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chavrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2022.02.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Msaad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wend Kuni Zoetgnand&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2022.100418" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Miga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.101983" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting He" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyong Kong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546702v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxia Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-020-00435-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2020.2991266" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Halima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cormier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jer&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-190615" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101722" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02381958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02100-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zoetgnande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Fougeres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2019.103161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Bi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Jiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2019.105097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02319193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand de Latour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fl&#233;cher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-4079(19)30183-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01854596v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Sandoval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Alirezaie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad29a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01674406v4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0672-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635317v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baosheng Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2017.0166" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caverot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumoulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2016001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Tobon-Gomez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan J. Geers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Peters" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Weese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2398818" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01136187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong D. Bao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4914861" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.10.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00879579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00879164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Abdulla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.06.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00873849v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2013013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gimonet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00879165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00727727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345970" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00639532v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beijing Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.07.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPUL.2012.2216725" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00673888v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPUL.2011.2177201" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00598351v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.040" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00745327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Imms" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schleich" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00620224v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Ke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091380" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPUL.2010.939611" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00551745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Velut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00428687v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esneault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2032161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00456967v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2009.11.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00465533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMB.2009.935459" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Almange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Anderson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.74" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong Bao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Min Luo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2009.07.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00357901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2008.12.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00255894v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2007.914543" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00316890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00316860v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649717" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00182475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.05.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillaume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2006.883653." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130023v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loeuillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Moulinoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10024-005-0017-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131250v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andru" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/38.974513" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133392v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sousa Santos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Boldak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130668v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130049v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rocha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kinie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02584454" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133014v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135664v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuz&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324623v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boussot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric H&#233;mon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540891v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324656v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Liu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyue Han" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334604v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217053v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028087v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Cong Luong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044346" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334639v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lecomte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiley Tam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Babyn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS61543.2024.00080" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190733v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Quevit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laferte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jerome Fougeres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133408v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059931v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2646983" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626715v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Dahman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2612348" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010906300003122" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425499v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629665" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmei Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIP52628.2021.9688972" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354577v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Song" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yiting" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Youyong" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Xiaomei" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shaobo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87196-3_55" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425495v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630971" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188474v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Carrault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Lafert&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gauthier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694835v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wend Kuni Zoetgnande" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.11-11-2021.2317972" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240239v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0304" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925214v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc44109.2020.9175386" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926237v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Li" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58523-5_45" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032410v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121765v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saramati Narasimhan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270646v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8852320" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449771v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.315" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281573v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Pan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Lu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwen Zhou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802924" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358682v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Qi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziteng Zhao" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24926/548719.013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363278v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32226-7_16" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096336v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jer&#244;me Foug&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469752v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathoul Dahman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105828v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281541v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancong Hua" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyu Hu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803163" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919897v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2523440" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370279v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02036719v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Li" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545143" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828628v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777688v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75541-0_27" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01853906v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293938" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01828409v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viquesnel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Courtin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1766-y" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935436v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105826v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Antoine" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01426910v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhong Shu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266963" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582119v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319945v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155019v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01059971v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950446v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Betancur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54268-8_3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079899v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935317v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00805302v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872020v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585285v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Gu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908935v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00578139v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00805310v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Kulik" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dieulangard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484878v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICISE.2009.77" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541722v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913762v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00280797v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00578128v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montagner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00187316v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Hraiech" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353525" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00187319v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353815" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133031v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.594549" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130948v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990476v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillaume" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dillenseger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Patard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iembs.2004.1403511" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133071v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rolland" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2003.1279450" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133030v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.431194" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133053v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0046987" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139294v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Jacq" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411143v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414183v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Downling" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133646v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130932v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>